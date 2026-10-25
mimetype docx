--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f2c0179" w14:textId="f2c0179">
+    <w:p w14:paraId="7588618" w14:textId="7588618">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1055,92 +1055,130 @@
       2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тіркеуші орган – жылжымайтын мүліктің орналасқан жері бойынша мемлекеттік тіркеуді жүзеге асыратын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қою – барлық қажетті деректер мен растаулар цифрлық объектілерден және жүйелерден алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік көрсетілетін қызметтің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1860,2563 +1898,2279 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Құқықтық кадастрдан электрондық түрде ақпарат алуға сауал және өтініш берушінің оған қоса берілген құжаттары Мемлекеттік корпорацияның электрондық архивінде сауал берілген күннен бастап екі жыл бойы сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Электрондық түрде ақпарат беру Мемлекеттік корпорацияның немесе өтініш иесінің электрондық қолтаңбасы бар болған жағдайда "цифрлық үкімет" портал арқылы жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесін (бұдан әрі – ЖМБМК) пайдаланып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Құқықтық кадастрдан анықтамалар беру туралы мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z103" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "цифрлық үкімет" веб-портал www.egov.kz (бұдан әрі - Портал) немесе екінші деңгейдегі банктердің цифрлық объектілері арқылы осы Қағидаға 5-қосымшаға сәйкес нысанда сұрау салады (бұдан әрі – сұрау салу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі мынадай қосымшаларға сәйкес келтірілген:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы ақпарат беру" көрсетілетін мемлекеттік қызмет бойынша осы Қағиданың 6-қосымшасына сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жылжымайтын мүліктің болмауы (болуы) туралы ақпарат беру" көрсетілетін мемлекеттік қызмет бойынша Қағиданың 8-қосымшасына сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жылжымайтын мүлік объектісіне тіркелген құқықтар ауыртпалықтары, заңды талаптары туралы мәліметтер беру" көрсетілетін мемлекеттік қызмет бойынша Қағиданың 12-қосымшасына сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тіркелген құқық ауыртпалығы және жылжымайтын мүлік объектісіне заңдық талап туралы ақпарат порталда кез келген тұлғаға қолжетімді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z105" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін куәландыру (қол қою) порталдың есептік жазбасына қосу тіркелген жағдайда көрсетілетін қызметті алушы портал арқылы осы Қағидаларға қосымшаға сәйкес нысанда сұрау салады және электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) не біржолғы парольді алу арқылы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z106" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сұрау салу ЖМБМК өңдеуге беріледі, онда өңдеу 20 минут ішінде ЖМБМК жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сұрау салу өңдеуде" деген мәртебе сұрау салу өңдеуде екенін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салу өңделгеннен кейін көрсетілетін қызметті алушыға "Сұрау салу оң өңделді" деген мәртебе беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ЖМБМК арқылы қалыптастырылған электрондық құжаттың тиісті мәліметі көрсетілген қызметті алушының "жеке кабинетіне":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүліктің болмауы (болуы) туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлік объектісіне тіркелген құқықтар ауыртпалықтары, заңды талаптары туралы мәліметтер нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – үшінші тұлғалар) басқа жеке тұлғаға қатысты электрондық нысанда ЭҮП арқылы ол келіскен кезде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші түлғалар ЭҮП арқылы көрсетілетін қызметті алуға сұрау салу жібереді. Үшінші тұлғалардың электрондық сұрау салуы ЭҮП-тегі "жеке кабинетінен" ұсынылған мәліметтер сұратылатын тұлғаның келісімі болған кезде, сондай-ақ біржолғы парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқаша мәтіндік хабар жіберу арқылы субъектінің ұялы байланысының ЭҮП-те тіркелген абоненттік нөмірі арқылы орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті көрсетуге мәліметтер сұратылатын тұлғаның келісімі (бас тартуы) сұрау салу алынған кезден бастап 2 (екі) сағат ішінде жіберіледі. Келісім алынған кезде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы пайдаланыла отырып, ЖМБМК арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Құқықтық кадастрдан ақпарат беру бойынша Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 5 - бабының 2 - тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 20-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ЖМБМК бұзылған жағдайда бір жұмыс күні ішінде "цифрлық үкімет" цифрлық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті берушімен қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" туралы мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z113" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) осы Қағидаларға 13-қосымшаға сәйкес "Жылжымайтын мүлік объектілерінің жоспарын (сызбасын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне сәйкес (бұдан әрі – Тізбе) сұрау салады және құжаттардың толық топтамасын Мемлекеттік корпорацияға немесе Порталға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Құжаттарды қабылдау кезінде көрсетілетін қызметті берушінің қызметкері жеке басын куәландыратын құжатты некөрсетілетін қызметті алушының цифрлық құжаттамалары сервисінен цифрлық құжатты мемлекеттік цифрлық жүйелердегі қамтылған мәліметтермен тексереді (сәйкестендіру үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші осы Қағидаларға 14-қосымшаға сәйкес нысан бойынша қолхат бере отырып, құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көрсетілетін қызметті беруші құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z118" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік қызмет көрсетуге құжаттар келіп түскен кезде көрсетілетін қызметті берушінің кеңсе қызметкері тізілімге сәйкес құжаттарды қабылдауды жүзеге асырады және заңды тұлғаларды тіркеу басқармасына (бөліміне) жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы: ұсынылған құжаттардың Қазақстан Республикасының қолданыстағы заңнамасына сәйкестігін тексереді; архивте тіркеу ісін іздестіруді жүзеге асырады; тіркеу ісі құжатының түпнұсқасынан көшірмені алу жолымен жылжымайтын мүлік объектілерінің жоспарын (схемасын) қоса алғанда, тіркеу ісі құжатының көшірмесін қағаз тасығышта дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін көрсетілетін қызметті беруші "көшірмесі дұрыс" деген мөртабанын қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27-1. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда, мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 27-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      11. Құқықтық кадастрдан электрондық түрде ақпарат алуға сауал және өтініш берушінің оған қоса берілген құжаттары Мемлекеттік корпорацияның электрондық мұрағатында сауал берілген күннен бастап екі жыл бойы сақталады.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік корпорацияда дайын құжаттарды беру жеке куәлігін (не Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжаттың негізінде әрекет ететін оның өкілі, онда өкілдің тиісті өкілеттіктері көрсетіледі) көрсеткен кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация 1 (бір) ай ішінде құжаттардың сақталуын қамтамасыз етеді, одан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы 1 (бір) ай өткен соң жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталға жүгінген кезде электрондық сұрау салуды жіберу көрсетілетін қызметті алушының "жеке кабинетінен" жүзеге асырылады. Сұрау салу таңдалған қызметке сәйкес көрсетілетін қызметті берушінің мекенжайына автоматты түрде жіберіледі. Қызмет көрсету осы Қағиданың 25 тармағында көрсетілген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, сұрау салудың қабылданғаны туралы хабарлама - есеп жіберіледі Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z121" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Цифрлық жүйесі бұзылған жағдайда көрсетілетін қызметті беруші "цифрлық үкімет" цифрлық инфрақұрылымының операторын (бұдан әрі – оператор) дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор цифрлық жүйенің бұзылу себебін анықтау бойынша шаралар қабылдайды 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Құқықтық кадастрдан анықтамалар беру туралы мемлекеттік қызмет көрсету тәртібі</w:t>
-[...2160 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z123" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z123" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11241,191 +10995,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11489,299 +11127,193 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...71 lines deleted...]
-      №_________</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕ АҚ филиалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық кадастардан жылжымайтын мүлікке құқықтарды (құқықтық ауыртпалықты) мемлекеттік тіркеу туралы ақпарат алуға сауал №_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен,_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Т.А.Ә. (егер қолжетімді болса) (бұдан әрі - Т.А.Ә.) паспорт деректері (жеке куәлігінің</w:t>
-[...35 lines deleted...]
-      деректемелері)</w:t>
+      (Т.А.Ә. (егер қолжетімді болса) (бұдан әрі - Т.А.Ә.) паспорт деректері (жеке куәлігінің деректері) және жеке тұлғаның тұратын жері, заңды тұлғаның атауы және деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________атынан әрекет етуші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11917,69 +11449,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымайтын мүлік объектісінің түрі__________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объектінің тұрған жері_______________________________________________</w:t>
-[...17 lines deleted...]
-      Мына құжаттарды қоса беремін:________________________________________</w:t>
+      Объектінің тұрған жері_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мына құжаттарды қоса беремін:___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні_______,_______________________________________/_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11989,51 +11521,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің/уәкілетті өкілдің Т.А.Ә. және қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтінішті қабылдаған маманның Т.А.Ә. және қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12043,105 +11575,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті орындау /қарау/ нәтижесі:______тексерілді: күні__20_____ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
-[...17 lines deleted...]
-       (маманның Т.А.Ә. және қолы)</w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (маманның Т.А.Ә. және қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Сауалда арыз берушінің мәліметтері (тегі, аты, әкесінің аты, туған күні, жеке сәйкестендіру нөмірі, құжат мәліметтері, жеке басын растайтын төлқұжат деректер, жеке тұлғаның тұрған жері, заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі және деректемелері, берілетін ақпараттар түрі, жылжымайтын мүлік объектісінің түрі, мекенжайы, нақты жылжымайтын мүлік объектісіне ақпарат алу үшін кадастрлық нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекенжайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12152,148 +11684,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________ "___" ________ 20__ ж. (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -12356,131 +11790,106 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құқықтық кадастрдан ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну қағидаларына</w:t>
+              <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="33"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12495,51 +11904,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы ақпарат беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12571,88 +11990,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы ақпарат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12685,105 +12104,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы: www.egov.kz;</w:t>
-[...17 lines deleted...]
-ақпараттандыру объектілері.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12816,105 +12217,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы өтініш берген сәттен бастап мемлекеттік ақпараттық жүйеде мәліметтер болған кезде қызмет 20 (жиырма) минут ішінде көрсетіледі.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушыны күту мен қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 20 минут.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12947,87 +12330,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы: www.egov.kz; "цифрлық үкіметтің" мобильдік қосымшасы, екінші деңгейдегі банктердің цифрлық объектілері арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13060,87 +12443,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәлімет көрсетілген қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
+Көрсетілетін қызметті алушы өтініш берген сәттен бастап мемлекеттік цифрлық жүйеде мәліметтер болған кезде қызмет 20 (жиырма) минут ішінде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыны күту мен қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13173,87 +12574,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметті көрсету кезінде алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық (толық цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13286,143 +12687,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәлімет көрсетілген қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13455,200 +12800,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-порталға: ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда, электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) немесе бір реттік құпиясөзбен куәландырылған, қосымшаға сәйкес электрондық құжат нысанында Құқықтық кадастрдан жылжымайтын мүлікке құқықтарды (құқықтар ауыртпалықтарын) мемлекеттік тіркеу туралы ақпаратты алуға сұрау салу осы Қағидаларға 5-қосымшаға сәйкес; ұялы байланыс операторы ұсынған субъектінің абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда субъектінің жеке кабинетінде және/немесе тіркелген жағдайда sms-хабарлама түрінде субъектінің келісімі болған жағдайда субъектінің жеке кабинетінде үшінші тұлғалардан электрондық сұрау салу және/немесе SMS-хабарлама түрінде ұялы байланыс операторы ұсынған субъектінің абоненттік нөмірін қысқа мәтіндік хабарлама жіберу арқылы порталдың есептік жазбасына қосу. мемлекеттік қызметке жүгінген кезде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-9 </w:t>
-[...71 lines deleted...]
-Жоқ</w:t>
+1) Жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын мемлекеттік корпорацияның филиалдарында - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда дүйсенбіден бастан жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13681,183 +13082,354 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "электрондық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алуына мүмкіндігі бар. Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің ақпарат қызметтерінің, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар. Мемлекеттік қызмет үшінші тұлғаларға көрсетілуі мүмкін. Үшінші тұлғалардың электрондық сұрау салуы порталдағы "жеке кабинетінен" ұсынылған мәліметтер сұратылатын тұлғаның келісімі болған кезде, сондай-ақ бірреттік пароль беру арқылы немесе порталдың хабарламасына жауап ретінде қысқаша мәтіндік хабарлама жіберу арқылы орындалады.</w:t>
-[...35 lines deleted...]
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
+порталға: ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда, электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) немесе бір реттік құпиясөзбен куәландырылған, қосымшаға сәйкес цифрлық құжат нысанында Құқықтық кадастрдан жылжымайтын мүлікке құқықтарды (құқықтар ауыртпалықтарын) мемлекеттік тіркеу туралы ақпаратты алуға сұрау салу осы Қағидаларға 5-қосымшаға сәйкес; ұялы байланыс операторы ұсынған субъектінің абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда субъектінің жеке кабинетінде және/немесе тіркелген жағдайда sms-хабарлама түрінде субъектінің келісімі болған жағдайда субъектінің жеке кабинетінде үшінші тұлғалардан электрондық сұрау салу және/немесе SMS-хабарлама түрінде ұялы байланыс операторы ұсынған субъектінің абоненттік нөмірін қысқа мәтіндік хабарлама жіберу арқылы порталдың есептік жазбасына қосу. мемлекеттік қызметке жүгінген кезде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алуына мүмкіндігі бар. Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің ақпарат қызметтерінің, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар. Мемлекеттік қызмет үшінші тұлғаларға көрсетілуі мүмкін. Үшінші тұлғалардың электрондық сұрау салуы порталдағы "жеке кабинетінен" ұсынылған мәліметтер сұратылатын тұлғаның келісімі болған кезде, сондай-ақ бірреттік пароль беру арқылы немесе порталдың хабарламасына жауап ретінде қысқаша мәтіндік хабарлама жіберу арқылы орындалады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшасында және пайдаланушылардың цифрлық жүйелерінде авторизацияланған пайдаланушылар үшін қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...53 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13934,191 +13506,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14167,131 +13623,106 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құқықтық кадастрдан ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну қағидаларына</w:t>
+              <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="34"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14306,51 +13737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жылжымайтын мүліктің болмауы (болуы) туралы ақпарат беру"</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14382,88 +13813,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Жылжымайтын мүліктің болмауы (болуы) туралы ақпарат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14496,105 +13927,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы: www. egov. kz;</w:t>
-[...17 lines deleted...]
-ақпараттандыру объектілері.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14627,87 +14040,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы өтінішті берген кезден бастап көрсетілетін қызмет мемлекеттік ақпараттық жүйеде мәліметтер болған кезде 20 (жиырма) минут ішінде көрсетіледі.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14740,87 +14153,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған);</w:t>
+"Цифрлық үкімет" веб-порталы: www. egov. kz; "цифрлық үкіметтің" мобильдік қосымшасы, екінші деңгейдегі банктердің цифрлық объектілері арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14853,87 +14266,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүліктің болмауы (болуы) туралы тиісті мәлімет көрсетілген қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
+Көрсетілетін қызметті алушы өтінішті берген кезден бастап көрсетілетін қызмет мемлекеттік цифрлық жүйеде мәліметтер болған кезде 20 (жиырма) минут ішінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14966,87 +14379,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегін</w:t>
+Электрондық (толық цифрландырылған);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15079,143 +14492,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+жылжымайтын мүліктің болмауы (болуы) туралы тиісті мәлімет көрсетілген қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15248,159 +14605,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға:</w:t>
-[...71 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік құпия сөзді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен алады.</w:t>
+тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15433,87 +14718,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздеме</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жоқ.</w:t>
+              <w:t xml:space="preserve">
+1) Мемлекеттік корпорация филиалдарында – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерiн қоспағанда, дүйсенбiден бастап жұманы қоса алғанда, сағат 9.00-ден сағат 18.30-ға дейiн, түскі үзiлiс сағат 13.00-тен 14.30-ға дейін,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15546,87 +14907,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ұсыну ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "электрондық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуына мүмкіндігі бар.</w:t>
+Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 5-қосымшаға сәйкес электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) немесе порталдың есеп жазбасына ұялы байланыс операторы ұсынатын көрсетілетін қызметті алушының абоненттік нөмірін тіркеу және қосу жағдайында, бір реттік парольмен куәландырылған электрондық құжат нысанындағы құқықтық кадастрдан жылжымайтын мүлiкке құқықтарды (құқықтар ауыртпалықтарын) мемлекеттiк тiркеу туралы ақпарат алуға сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+cубъектінің порталының жеке кабинетінде үшінші тұлғалардан электрондық сұрау және/немесе ұялы байланыс операторы ұсынған порталдың есептік жазбасына субъектінің абоненттік нөмері тіркелген және қосылған жағдайда sms-хабарлама түрінде, субъектінің келісімі жағдайда, субъектінің порталының жеке кабинетінен және/немесе субъектінің абоненттік номері тіркелген және қосылған жағдайда, sms-хабарлама түрінде, ұялы байланыс операторымен порталдың есептік жазбасына қысқа мәтіндік хабарлама жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет алуға жүгінген кезде егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік құпия сөзді беру жолымен немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуына мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтерінің, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15636,105 +15295,74 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызмет үшінші тұлғаларға көрсетілуі мүмкін Үшінші тұлғалардың электрондық сұрау салуы порталдағы "жеке кабинетінен" ұсынылған мәліметтер сұратылатын тұлғаның келісімі болған кезде, сондай-ақ біржолғы парольді беру жолымен немесе порталдың хабарламасына жауап ретінде қысқаша мәтіндік хабар жіберу жолымен субъектінің ұялы байланысының порталда тіркелген абоненттік нөмірі арқылы орындалады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
-[...17 lines deleted...]
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
+Цифрлық құжаттар сервисі пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15947,220 +15575,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="35"/>
+    <w:bookmarkStart w:name="z144" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-қосымша алып тасталды – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша алып тасталды – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16228,112 +15740,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="36"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 11-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16348,51 +15835,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жылжымайтын мүлік объектісіне тіркелген ауыртпалықтар, заңдық талаптар туралы мәліметтер беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16424,88 +15921,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қызмет берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Жылжымайтын мүлік объектісіне тіркелген ауыртпалықтар, заңдық талаптар туралы мәліметтер беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16538,105 +16035,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы: www. egov. kz;</w:t>
-[...17 lines deleted...]
-ақпараттандыру объектілері.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16669,87 +16148,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы өтінішті берген сәттен бастап қызмет мемлекеттік ақпараттық жүйеде мәліметтер болған кезде 20 (жиырма) минут ішінде көрсетіледі.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16782,87 +16261,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған);</w:t>
+"Цифрлық үкімет" веб-порталы: www. egov. kz; "цифрлық үкіметтің" мобильдік қосымшасы, екінші деңгейдегі банктердің цифрлық объектілері арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16895,87 +16374,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлік объектісіне тіркелген ауыртпалықтар, заңды талаптар туралы мәліметтер көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
+Көрсетілетін қызметті алушы өтінішті берген сәттен бастап қызмет мемлекеттік цифрлық жүйеде мәліметтер болған кезде 20 (жиырма) минут ішінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17008,87 +16487,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегін</w:t>
+Электрондық (толық цифрландырылған);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17121,143 +16600,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+жылжымайтын мүлік объектісіне тіркелген ауыртпалықтар, заңды талаптар туралы мәліметтер көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17290,159 +16713,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға:</w:t>
-[...71 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік құпия сөзді беру арқылы немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17475,87 +16826,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздемелер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жоқ.</w:t>
+              <w:t xml:space="preserve">
+1) жылжымайтын мүлікке құқықты мемлекеттік тіркеуді Мемлекеттік корпорация филиалдарында – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерiн қоспағанда, дүйсенбiден бастап жұманы қоса алғанда, сағат 9.00-ден сағат 18.30-ға дейiн, түскі үзiлiс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17588,251 +17015,444 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "электрондық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуына мүмкіндігі бар. Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің ақпарат қызметтерінің, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы қағидаға 5-қосымшаға сәйкес электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) немесе порталдың есеп жазбасына ұялы байланыс операторы ұсынатын көрсетілетін қызметті алушының нөмірін тіркеу және қосу жағдайында, бір реттік парольмен куәландырылған электрондық құжат нысанындағы құқықтық кадастрдан жылжымайтын мүлiкке құқықтарды (құқықтар ауыртпалықтарын) тiркеу туралы ақпарат алуға сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+cубъектінің порталының жеке кабинетінде үшінші тұлғалардан электрондық сұрау және/немесе ұялы байланыс операторы ұсынылған порталдың есептік жазбасына субъектінің абоненттік номірі тіркелген және қосылған жағдайда sms-хабарлама түрінде, субъектінің келісімі жағдайында, субъектінің порталда жеке кабинетінен және/немесе субъектінің абоненттік номірі тіркелген және қосылған жағдайда, sms-хабарлама түрінде, ұялы байланыс операторымен порталдың есептік жазбасына қысқа мәтіндік хабарлама жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызмет алуға жүгінген кезде, көрсетілетін қызметті алушы заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік құпия сөзді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуына мүмкіндігі бар. Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің ақпарат қызметтерінің, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет үшінші тұлғаларға көрсетілуі мүмкін Үшінші тұлғалардың электрондық сұрау салуы порталдағы "жеке кабинетінен" ұсынылған мәліметтер сұратылатын тұлғаның келісімі болған кезде, сондай-ақ біржолғы парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқаша мәтіндік хабар жіберу арқылы субъектінің ұялы байланысының порталда тіркелген абоненттік нөмірі арқылы орындалады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде авторизацияланған пайдаланушылар үшін қол жетімді.</w:t>
-[...17 lines deleted...]
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
+Цифрлық құжаттар сервисі пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде авторизацияланған пайдаланушылар үшін қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17868,132 +17488,240 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құқықтық кадастрдан ақпарат</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбемен толықтырылды – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18009,51 +17737,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18085,88 +17823,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызмет берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18199,105 +17937,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы"</w:t>
-[...17 lines deleted...]
-2) "Электрондық үкімет" веб-порталы: www. egov. kz;</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18330,87 +18050,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы өтінішті берген кезден бастап көрсетілетін қызмет мемлекеттік ақпараттық жүйеде мәліметтер болған кезде үш жұмыс күн ішінде көрсетіледі.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18443,87 +18163,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде</w:t>
+"Цифрлық үкімет" веб-порталы: www. egov. kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген жағдайда көрсетілетін қызметті алушы мемлекеттік корпорация арқылы ол жойылған сәтке дейін өтініш беруге құқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18556,105 +18314,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы - жылжымайтын мүлік объектілерінің жоспарын (схемаларын) қоса алғанда, тіркеуші орган куәландырған тіркеу құжаттарының көшірмелері;</w:t>
-[...17 lines deleted...]
-порталда – "жеке кабинетке" көрсетілетін қызметті алушының жеке кабинетіне орны мен алынған күні көрсетіле отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберіледі.</w:t>
+Көрсетілетін қызметті алушы өтінішті берген кезден бастап көрсетілетін қызмет мемлекеттік цифрлық жүйеде мәліметтер болған кезде үш жұмыс күн ішінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18687,87 +18427,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегін</w:t>
+1) электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18800,179 +18540,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті беруші:</w:t>
-[...91 lines deleted...]
-www.egov.kz порталында жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойына.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы - жылжымайтын мүлік объектілерінің жоспарын (схемаларын) қоса алғанда, тіркеуші орган куәландырған тіркеу құжаттарының көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталда – "жеке кабинетке" көрсетілетін қызметті алушының жеке кабинетіне орны мен алынған күні көрсетіле отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19005,177 +18671,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіге:</w:t>
-[...89 lines deleted...]
-Мемлекеттік ақпараттық жүйелердегі жеке басты куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19208,87 +18784,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздеме</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік қызметті қамтылған және (немесе) олардағы деректерді (мәліметтерді) алу үшін ұсынған құжаттардың дұрыс еместігі кезінде;</w:t>
+портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы мемлекеттік қызмет жеделдетіп көрсетусіз "электрондық" кезек тәртібімен көрсетіледі, электрондық кезекті "цифрлық үкімет" веб-порталы арқылы броньға коюға болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.egov.kz порталында жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойына.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19321,105 +18915,459 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілген қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша Құқықтық кадастрдан жылжымайтын мүлік объектілерінің жоспарын (схемаларын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісіндегі құқық белгілейтін құжаттардың көшірмелерін алуға сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жеке куәлігі немесе оның цифрлық құжаттар сервисінен алынған электрондық құжаты (жеке басын сәйкестендіру үшін) ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және қосқан жағдайда, ЭЦҚ немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы жылжымайтын мүлік объектілерінің жоспарын (схемаларын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісіндегі құқық белгілейтін құжаттардың көшірмелерін алуға сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік цифрлық жүйелердегі жеке басты куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті берушінің қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік қызметті қамтылған және (немесе) олардағы деректерді (мәліметтерді) алу үшін ұсынған құжаттардың дұрыс еместігі кезінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Заңнамада белгіленген тәртіппен өз-өзіне қызмет көрсету, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушылардан 1414, 88000807777 Бірыңғай байланыс орталығы арқылы жүгіну жолымен мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды көрсетілетін қызметті алушының тұратын жеріне бара отырып, Мемлекеттік корпорацияның қызметкері жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "электрондық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8800080777 бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -19910,92 +19858,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдым: Т.А.Ә. (бар болған жағдайда) /____/ көрсетілетін қызметті алушының қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...40 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20029,312 +19935,1066 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Құқықтық кадастрдан ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әділет министрінің</w:t>
+              <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2012 жылғы 28 наурыздағы</w:t>
-[...25 lines deleted...]
-              <w:t>2 қосымша</w:t>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkStart w:name="z150" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 15-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2012 жылғы 28 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 131 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің кейбір күшін жойған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Құқықтық кадастрдан ақпарат ұсыну ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2007 жылғы 24 тамыздағы № 239 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4926 тіркелген, 2007 жылғы 19 қазандағы № 161 "Заң газетінде" жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Құқықтық кадастрдан ақпарат ұсыну ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2007 жылғы 24 тамыздағы № 239 бұйрығына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Әділет министрінің м.а. 2008 жылғы 3 желтоқсандағы № 330 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5391 тіркелген, 2008 жылғы 26 желтоқсандағы № 195 (1595) "Заң газетінде" жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Құқықтық кадастрдан ақпарат ұсыну ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2007 жылғы 24 тамыздағы № 239 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2009 жылғы 20 ақпандағы № 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне № 5555 тіркелген, Қазақстан Республикасының орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағы, 2009 жыл, № 4 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>