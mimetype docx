--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2af059a" w14:textId="2af059a">
+    <w:p w14:paraId="f2c0179" w14:textId="f2c0179">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -870,101 +870,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z90" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Құқықтық кадастрдан ақпарат ұсыну қағидалары (бұдан әрі – Қағидалар) "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Заңының (бұдан әрі – Заң) 17-бабына сәйкес әзірленді және "Мемлекеттік көрсетілетін қызмет туралы" Заңының 10-бабының 1) тармақшасына сәйкес құқықтық кадастрдан ақпаратты ұсыну тәртібін, соның ішінде, "Жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәліметтер беру", "Жылжымайтын мүліктің болмауы (болуы) туралы ақпарат беру", "Жылжымайтын мүлік объектісіне тіркелген құқықтардың ауыртпалықтары, заңды талаптары туралы мәліметтер беру", "Жылжымайтын мүлік объектілерінің жоспарын (сызбасын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік көрсетілетін қызметтердің көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">
+      1. Құқықтық кадастрдан ақпарат ұсыну қағидалары (бұдан әрі – Қағидалар) "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Заңының (бұдан әрі – Заң) 17-бабына сәйкес әзірленді және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құқықтық кадастрдан ақпаратты ұсыну тәртібін, соның ішінде, "Жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәліметтер беру", "Жылжымайтын мүліктің болмауы (болуы) туралы ақпарат беру", "Жылжымайтын мүлік объектісіне тіркелген құқықтардың ауыртпалықтары, заңды талаптары туралы мәліметтер беру", "Жылжымайтын мүлік объектілерінің жоспарын (сызбасын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік көрсетілетін қызметтердің көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1840,191 +1860,505 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z100" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құқықтық кадастрдан электрондық түрде ақпарат алуға сауал және өтініш берушінің оған қоса берілген құжаттары Мемлекеттік корпорацияның электрондық мұрағатында сауал берілген күннен бастап екі жыл бойы сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Электрондық түрде ақпарат беру Мемлекеттік корпорацияның немесе өтініш иесінің электрондық қолтаңбасы бар болған жағдайда "электрондық үкімет" портал арқылы жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесін (бұдан әрі – ЖМБМК) пайдаланып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Құқықтық кадастрдан анықтамалар беру туралы мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z101" w:id="20"/>
-[...23 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 156</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "электрондық үкімет" веб-портал www.egov.kz (бұдан әрі - Портал) немесе ақпараттандыру объектілері арқылы осы Қағидаға 5-қосымшаға сәйкес нысанда сұрау салады (бұдан әрі – сұрау салу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі мынадай қосымшаларға сәйкес келтірілген:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2175,1266 +2509,1914 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="23"/>
+    <w:bookmarkStart w:name="z104" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тіркелген құқық ауыртпалығы және жылжымайтын мүлік объектісіне заңдық талап туралы ақпарат порталда кез келген тұлғаға қолжетімді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z105" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін куәландыру (қол қою) порталдың есептік жазбасына қосу тіркелген жағдайда көрсетілетін қызметті алушы портал арқылы осы Қағидаларға қосымшаға сәйкес нысанда сұрау салады және электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) не біржолғы парольді алу арқылы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z106" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сұрау салу ЖМБМК өңдеуге беріледі, онда өңдеу 20 минут ішінде ЖМБМК жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сұрау салу өңдеуде" деген мәртебе сұрау салу өңдеуде екенін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салу өңделгеннен кейін көрсетілетін қызметті алушыға "Сұрау салу оң өңделді" деген мәртебе беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ЖМБМК арқылы қалыптастырылған электрондық құжаттың тиісті мәліметі көрсетілген қызметті алушының "жеке кабинетіне":</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z105" w:id="24"/>
-[...15 lines deleted...]
-      15. "Ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін куәландыру (қол қою) порталдың есептік жазбасына қосу тіркелген жағдайда көрсетілетін қызметті алушы портал арқылы осы Қағидаларға қосымшаға сәйкес нысанда сұрау салады және электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) не біржолғы парольді алу арқылы қол қояды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүліктің болмауы (болуы) туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлік объектісіне тіркелген құқықтар ауыртпалықтары, заңды талаптары туралы мәліметтер нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – үшінші тұлғалар) басқа жеке тұлғаға қатысты электрондық нысанда ЭҮП арқылы ол келіскен кезде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z106" w:id="25"/>
-[...52 lines deleted...]
-      Сұрау салу өңделгеннен кейін көрсетілетін қызметті алушыға "Сұрау салу оң өңделді" деген мәртебе беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші түлғалар ЭҮП арқылы көрсетілетін қызметті алуға сұрау салу жібереді. Үшінші тұлғалардың электрондық сұрау салуы ЭҮП-тегі "жеке кабинетінен" ұсынылған мәліметтер сұратылатын тұлғаның келісімі болған кезде, сондай-ақ біржолғы парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқаша мәтіндік хабар жіберу арқылы субъектінің ұялы байланысының ЭҮП-те тіркелген абоненттік нөмірі арқылы орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті көрсетуге мәліметтер сұратылатын тұлғаның келісімі (бас тартуы) сұрау салу алынған кезден бастап 2 (екі) сағат ішінде жіберіледі. Келісім алынған кезде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы пайдаланыла отырып, ЖМБМК арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...71 lines deleted...]
-      жылжымайтын мүлік объектісіне тіркелген құқықтар ауыртпалықтары, заңды талаптары туралы мәліметтер нысанында жіберіледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Құқықтық кадастрдан ақпарат беру бойынша Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 156</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="29"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңының 5 - бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ЖМБМК бұзылған жағдайда бір жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті берушімен қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" туралы мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z113" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) осы Қағидаларға 13-қосымшаға сәйкес "Жылжымайтын мүлік объектілерінің жоспарын (сызбасын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне сәйкес (бұдан әрі – Тізбе) сұрау салады және құжаттардың толық топтамасын Мемлекеттік корпорацияға немесе Порталға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Құжаттарды қабылдау кезіндекөрсетілетін қызметті берушінің қызметкері жеке басын куәландыратын құжатты некөрсетілетін қызметті алушының цифрлық құжаттамалары сервисіненэлектрондық құжатты мемлекеттік ақпараттық жүйелердегіқамтылған мәліметтермен тексереді (сәйкестендіру үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Әділет министрінің 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші осы Қағидаларға 14-қосымшаға сәйкес нысан бойынша қолхат бере отырып, құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көрсетілетін қызметті беруші құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік қызмет көрсетуге құжаттар келіп түскен кезде көрсетілетін қызметті берушінің кеңсе қызметкері тізілімге сәйкес құжаттарды қабылдауды жүзеге асырады және заңды тұлғаларды тіркеу басқармасына (бөліміне) жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы: ұсынылған құжаттардың Қазақстан Республикасының қолданыстағы заңнамасына сәйкестігін тексереді; мұрағатта тіркеу ісін іздестіруді жүзеге асырады; тіркеу ісі құжатының түпнұсқасынан көшірмені алу жолымен жылжымайтын мүлік объектілерінің жоспарын (схемасын) қоса алғанда, тіркеу ісі құжатының көшірмесін қағаз тасығышта дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін көрсетілетін қызметті беруші "көшірмесі дұрыс" деген мөртабанын қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік корпорацияда дайын құжаттарды беру жеке куәлігін (не Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжаттың негізінде әрекет ететін оның өкілі, онда өкілдің тиісті өкілеттіктері көрсетіледі) көрсеткен кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z111" w:id="30"/>
-[...15 lines deleted...]
-      21. ЖМБМК бұзылған жағдайда бір жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация 1 (бір) ай ішінде құжаттардың сақталуын қамтамасыз етеді, одан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы 1 (бір) ай өткен соң жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталға жүгінген кезде электрондық сұрау салуды жіберу көрсетілетін қызметті алушының "жеке кабинетінен" жүзеге асырылады. Сұрау салу таңдалған қызметке сәйкес көрсетілетін қызметті берушінің мекенжайына автоматты түрде жіберіледі. Қызмет көрсету осы Қағиданың 25 тармағында көрсетілген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, сұрау салудың қабылданғаны туралы хабарлама - есеп жіберіледі Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ақпараттық жүйесі бұзылған жағдайда көрсетілетін қызметті беруші "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор ақпараттық жүйенің бұзылу себебін анықтау бойынша шаралар қабылдайды 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="31"/>
+    <w:bookmarkStart w:name="z122" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. "Жылжымайтын мүлік объектісінің жоспарын (сызбасын) қоса алғанда тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" туралы мемлекеттік қызмет көрсету тәртібі</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z113" w:id="32"/>
-[...15 lines deleted...]
-      22. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) осы Қағидаларға 13-қосымшаға сәйкес "Жылжымайтын мүлік объектілерінің жоспарын (сызбасын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне сәйкес (бұдан әрі – Тізбе) сұрау салады және құжаттардың толық топтамасын Мемлекеттік корпорацияға немесе Порталға береді.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...604 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10259,75 +11241,191 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 4-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 565</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11069,50 +12167,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -11179,68 +12375,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="42"/>
+    <w:bookmarkStart w:name="z142" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы ақпарат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12738,75 +13934,191 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 7-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-қосымша алып тасталды - ҚР Әділет министрінің 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 565</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12874,68 +14186,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="43"/>
+    <w:bookmarkStart w:name="z143" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүліктің болмауы (болуы) туралы ақпарат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14635,104 +15947,220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="44"/>
+    <w:bookmarkStart w:name="z144" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 10-қосымша алып тасталды – ҚР Әділет министрінің 30.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-қосымша алып тасталды – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14800,105 +16228,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="45"/>
+    <w:bookmarkStart w:name="z145" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлік объектісіне тіркелген ауыртпалықтар, заңдық талаптар туралы мәліметтер беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16249,50 +17684,155 @@
               <w:t>
 Цифрлық құжаттар сервисі пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде авторизацияланған пайдаланушылар үшін қол жетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16352,51 +17892,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну туралы қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12-қосымша</w:t>
+              <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлік объектілерінің жоспарын (сызбасын) қоса алғанда, тіркеуші орган куәландырған тіркеу ісі құжатының көшірмелерін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18547,254 +20087,254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 131 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің кейбір күшін жойған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Құқықтық кадастрдан ақпарат ұсыну ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2007 жылғы 24 тамыздағы № 239 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4926 тіркелген, 2007 жылғы 19 қазандағы № 161 "Заң газетінде" жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Құқықтық кадастрдан ақпарат ұсыну ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2007 жылғы 24 тамыздағы № 239 бұйрығына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Әділет министрінің м.а. 2008 жылғы 3 желтоқсандағы № 330 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5391 тіркелген, 2008 жылғы 26 желтоқсандағы № 195 (1595) "Заң газетінде" жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Құқықтық кадастрдан ақпарат ұсыну ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2007 жылғы 24 тамыздағы № 239 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2009 жылғы 20 ақпандағы № 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне № 5555 тіркелген, Қазақстан Республикасының орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағы, 2009 жыл, № 4 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19120,31 +20660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>