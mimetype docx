--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d4ddbc" w14:textId="3d4ddbc">
+    <w:p w14:paraId="ac7c4c9" w14:textId="ac7c4c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2012 жылғы 13 наурыздағы № 25-03-02/95 Бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 10 сәуірде № 7545 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының </w:t>
+      "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бабы</w:t>
+        <w:t>262) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағының 38) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫ</w:t>
-[...9 lines deleted...]
-        <w:t>Н</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.10.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1-3/920</w:t>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -300,62 +290,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық ресми жарияланған күнінен бастап он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -363,51 +354,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -603,813 +594,787 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Аңшылық минимумы жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің м.а. 05.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="461"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11146" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тақырып атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сабақтар сағатының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11146" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасының 2017 жылғы 25 желтоқсандағы Кодексінің </w:t>
-[...9 lines deleted...]
-              <w:t>580-бабы</w:t>
+Қазақстан Республикасының Салық кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>629-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының Заңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасының </w:t>
-[...23 lines deleted...]
-            </w:r>
+Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1034</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> " Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiн бекiту туралы" қаулысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiн бекiту туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
-[...23 lines deleted...]
-            </w:r>
+Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2014 жылғы 19 желтоқсандағы № 18-04/675 "Жануарлар дүниесiн (балық ресурстарын және басқа да су жануарларын қоспағанда) пайдалануға рұқсаттар беру қағидаларын бекiту туралы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10168 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Жануарлар дүниесін пайдалануға рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2014 жылғы 19 желтоқсандағы № 18-04/675 </w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 16 ақпандағы № 18-03/106 "Аң аулау объектілері болып табылатын жануарлардың құнды түрлерінің тізбесін бекіту туралы" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10168 болып тіркелген).</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10494 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрі міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-03/157 "Аң аулау қағидаларын бекіту туралы" бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11091 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Аң аулау және балық аулау объектілері болып табылатын жануарлардың құнды түрлерінің тізбесін бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 16 ақпандағы № 18-03/106 </w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрі міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-03/158 "Қазақстан Республикасының жануарлар дүниесін (балық ресурстарын және басқа да су жануарларын қоспағанда) қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзумен келтірілген зиянның орнын толтыру мөлшерін бекіту туралы" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10494 болып тіркелген).</w:t>
-[...66 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10929 болып тіркелген).</w:t>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жауаптылық.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының Кодексіне және Қазақстан Республикасының Қылмыстық кодексіне сәйкес Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзғаны үшін жауаптылық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11146" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қауіпсіздік техникасы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аң аулауды жүзеге асыру кезінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аң аулау құралдарын қолдану кезінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зардап шеккендерге алғашқы көмек көрсету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11146" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1845,31 +1810,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>