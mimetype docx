--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9894b05" w14:textId="9894b05">
+    <w:p w14:paraId="93937f8" w14:textId="93937f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2417,192 +2417,254 @@
         <w:t>
       5) активтерінің елу пайызынан астамы сот талқылауының мәні болып табылатын заңды тұлғалар шығарған (ұсынған) қаржы құралдарын сатып алу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Инвестициялық қордың активтері есебінен мәмілелер мынадай талаптарды орындау кезінде халықаралық (шетелдік) бағалы қағаздар нарығында жасалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z1" w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) акцияларды (акциялар олардың базалық активі болып табылатын депозитарлық сенімхаттарды) сатып алу бойынша мәміле Bloomberg немесе Reuters ақпараттық талдау жүйелерінде ұсынылған ақпаратқа сәйкес осы қаржы құралы айналысында болған халықаралық (шетелдік) қор биржаларында мәміле жасау күнінде болған осы қаржы құралы бойынша бағасының барынша көп мәнінен аспайтын баға бойынша жасалады;</w:t>
+      1) акцияларды (акциялар олардың базалық активі болып табылатын депозитарлық сенімхаттарды) сатып алу бойынша мәміле Bloomberg (Блумберг) немесе Reuters (Рейтерс) ақпараттық талдау жүйелерінде ұсынылған ақпаратқа сәйкес осы қаржы құралы айналысында болған халықаралық (шетелдік) қор биржаларында мәміле жасау күнінде болған осы қаржы құралы бойынша бағасының барынша көп мәнінен аспайтын баға бойынша жасалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) акцияларды (акциялар олардың базалық активі болып табылатын депозитарлық сенімхаттарды) сату бойынша мәміле Bloomberg немесе Reuters ақпараттық талдау жүйелерінде ұсынылған ақпаратқа сәйкес осы қаржы құралдары айналысында болған халықаралық (шетелдік) қор биржаларында мәміле жасау күнінде болған осы қаржы құралы бойынша бағасының ең аз мәнінен аспайтын баға бойынша жасалады;</w:t>
+      2) акцияларды (акциялар олардың базалық активі болып табылатын депозитарлық сенімхаттарды) сату бойынша мәміле Bloomberg (Блумберг) немесе Reuters (Рейтерс) ақпараттық талдау жүйелерінде ұсынылған ақпаратқа сәйкес осы қаржы құралдары айналысында болған халықаралық (шетелдік) қор биржаларында мәміле жасау күнінде болған осы қаржы құралы бойынша бағасының ең аз мәнінен аспайтын баға бойынша жасалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z38" w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) борыштық бағалы қағаздар бойынша, principal protected notes қоспағанда, сондай-ақ туынды қаржы құралдары бойынша Bloomberg немесе Reuters ақпараттық талдау жүйелерінен сатып алуға және (немесе) сатуға баға белгілеулердің талдамасы бар не осындай баға белгілеулер болмаған жағдайда әртүрлі үш қарсы әріптестің кем дегенде үш баға белгілеуі болады. Қарсы әріптестің осы қаржы құралы бойынша баға ұсыныстары болмаған жағдайда қарсы әріптестің баға белгілеулерінің жоқтығы немесе қаржы құралына баға белгілеуден бас тартуы туралы хабарламасы мәміле жасау туралы есепке (құжатқа) енгізіледі.</w:t>
+      3) борыштық бағалы қағаздар бойынша, principal protected notes (принципл протектед ноутс) қоспағанда, сондай-ақ туынды қаржы құралдары бойынша Bloomberg (Блумберг) немесе Reuters (Рейтерс) ақпараттық талдау жүйелерінен сатып алуға және (немесе) сатуға баға белгілеулердің талдамасы бар не осындай баға белгілеулер болмаған жағдайда әртүрлі үш қарсы әріптестің кем дегенде үш баға белгілеуі болады. Қарсы әріптестің осы қаржы құралы бойынша баға ұсыныстары болмаған жағдайда қарсы әріптестің баға белгілеулерінің жоқтығы немесе қаржы құралына баға белгілеуден бас тартуы туралы хабарламасы мәміле жасау туралы есепке (құжатқа) енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 259</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       11. Инвестициялық қордың активтері есебінен рrincipal protected notes сатып алу кезінде есеп айырысулар "жеткізілім төлемге қарсы" қағидаты бойынша жүзеге асырылады.</w:t>
+       11. Инвестициялық қордың активтері есебінен рrincipal protected notes (принципл протектед ноутс) сатып алу кезінде есеп айырысулар "жеткізілім төлемге қарсы" қағидаты бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарушы компания инвестициялық қордың активтері есебінен мүлікті сатып алуды сатып алынатын мүлікке қатысты инвестициялық қордың меншік құқығын белгілейтін құжаттарды ресімдеу жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2887,51 +2949,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі); орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Басқарушы компания инвестициялық басқаруындағы әрбір жеке ашық не аралық инвестициялық пай қорының активтерін инвестициялайтын қаржы құралдарының тізбесі және оларға қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -7264,55 +7346,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7638,31 +7720,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>