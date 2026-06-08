--- v0 (2025-12-26)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66e09a1" w14:textId="66e09a1">
+    <w:p w14:paraId="d46976b" w14:textId="d46976b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,118 +85,194 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк конгломератымен ерекше қатынаста болатын тұлғалардың тізбесін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 13 ақпандағы № 37 Қаулысы. Қазақстан Республикасы Әділет министрлігінде 2012 жылы 19 наурызда № 7474 тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 13 ақпандағы № 37 Қаулысы. Қазақстан Республикасы Әділет министрлігінде 2012 жылы 19 наурызда № 7474 тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 16 сәуірдегі № 67 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -230,397 +308,391 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Банк конгломератымен ерекше қатынаста болатын тұлғалар болып:</w:t>
+      1. Банк конгломератымен ерекше қатынаста болатын тұлғалар болып:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z108" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) банк конгломераты бас ұйымының лауазымды адамы, басшы қызметкері, бірінші басшысы және бас бухгалтері, сондай-ақ олардың жұбайы (зайыбы) және жақын туыстары;</w:t>
+      1) банк конгломераты бас ұйымының лауазымды адамы, басшы қызметкері, бірінші басшысы және бас бухгалтері, сондай-ақ олардың жұбайы (зайыбы) және жақын туыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z109" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) банк конгломераты бас ұйымының ірі қатысушысы болып табылатын жеке немесе заңды тұлға не банк конгломераты бас ұйымының ірі қатысушысының лауазымды адамы, сондай-ақ олардың жұбайы (зайыбы) және жақын туыстары;</w:t>
+      2) банк конгломераты бас ұйымының ірі қатысушысы болып табылатын жеке немесе заңды тұлға не банк конгломераты бас ұйымының ірі қатысушысының лауазымды адамы, сондай-ақ олардың жұбайы (зайыбы) және жақын туыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z110" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы тармақтың 1) және 2) тармақшаларында көрсетілген адамдары ірі қатысушылары не лауазымды адамдары;</w:t>
+      3) осы тармақтың 1) және 2) тармақшаларында көрсетілген адамдары ірі қатысушылары не лауазымды адамдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z111" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) банк конгломератының бас ұйымы ірі қатысушысы болып табылатын заңды тұлға, осы заңды тұлғаның лауазымды адамдары, олардың жұбайы мен зайыбы және жақын туыстары;</w:t>
+      4) банк конгломератының бас ұйымы ірі қатысушысы болып табылатын заңды тұлға, осы заңды тұлғаның лауазымды адамдары, олардың жұбайы мен зайыбы және жақын туыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z112" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) банк конгломератының қатысушылары;</w:t>
+      5) банк конгломератының қатысушылары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) банк конгломераты қатысушыларының үлестес тұлғалары танылатыны белгіленсін.</w:t>
-[...17 lines deleted...]
-      Банк конгломератының бас ұйымының акционері болып табылатын ұлттық басқарушы холдинг және акцияларының (жарғылық капиталға қатысу үлестерінің) он және одан да көп пайызы осындай ұлттық басқарушы холдингке тиесілі заңды тұлғалар, сондай-ақ банктің тәуелсіз директор болып табылатын лауазымды адамы басқару органдарында тәуелсіз директор болып табылатын заңды тұлғалар, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданған ұйым және акционері уәкілетті орган болып табылатын сауда-саттықты ұйымдастырушы, егер банктің лауазымды адамы осы ұйымдарда лауазымды адам болып табылған жағдайда, банк конгломератымен ерекше қатынаста болатын тұлғалар болып танылмайды.</w:t>
+      6) банк конгломераты қатысушыларының үлестес тұлғалары танылатыны белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк конгломератының бас ұйымының акционері болып табылатын ұлттық басқарушы холдинг және акцияларының (жарғылық капиталға қатысу үлестерінің) он және одан да көп пайызы осындай ұлттық басқарушы холдингке тиесілі заңды тұлғалар, сондай-ақ банктің тәуелсіз директор болып табылатын лауазымды адамы басқару органдарында тәуелсіз директор болып табылатын заңды тұлғалар, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданған ұйым және акционері уәкілетті орган болып табылатын сауда-саттықты ұйымдастырушы, егер банктің лауазымды адамы осы ұйымдарда лауазымды адам болып табылған жағдайда, банк конгломератымен ерекше қатынаста болатын тұлғалар болып танылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 265</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы қаулы алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г. Марченко</w:t>
@@ -669,63 +741,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1047,35 +1141,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>