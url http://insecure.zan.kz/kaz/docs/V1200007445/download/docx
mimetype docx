--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd36071" w14:textId="fd36071">
+    <w:p w14:paraId="b63269c" w14:textId="b63269c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1051,51 +1051,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құжаттарды сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) істерді жекеше нотариаттық немесе мемлекеттік мұрағатқа беру, мұрағаттық құжаттардың сақталуын қамтамасыз ету;</w:t>
+      6) істерді жекеше нотариаттық немесе мемлекеттік архивке беру, архивтік құжаттардың сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) істерді жою;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1144,214 +1144,364 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мөрді, мөртабандарды және электрондық цифрлық қолтаңбаны пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мұрагерлік істерді қалыптастыру және ресімдеу тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Іс жүргізуді ұйымдастыру және дұрыс жүргізу, мұрағаттық құжаттарды сақтау және есебін жүргізу, пайдалану, сондай-ақ нотариаттық құжаттарды тиісті мұрағатқа тұрақты сақтауға тапсыруды:</w:t>
+      4. Іс жүргізуді ұйымдастыру және дұрыс жүргізу, архивтік құжаттарды сақтау және есебін жүргізу, пайдалану, сондай-ақ нотариаттық құжаттарды тиісті архивке тұрақты сақтауға тапсыруды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекеше нотариус;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік нотариус қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекеттік нотариус жұмыстан босатылған немесе ауысқан кезде іс жүргізуді ұйымдастыру және дұрыс жүргізу, нотариаттық мұрағаттық құжаттарды сақтау, есебін жүргізу және пайдалану аумақтық әділет органының бұйрығымен басқа мемлекеттік нотариусқа жүктеледі.</w:t>
+      5. Мемлекеттік нотариус жұмыстан босатылған немесе ауысқан кезде іс жүргізуді ұйымдастыру және дұрыс жүргізу, нотариаттық архивтік құжаттарды сақтау, есебін жүргізу және пайдалану аумақтық әділет органының бұйрығымен басқа мемлекеттік нотариусқа жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жекеше нотариустың лицензиясының қолданысы тоқтатыла тұрған жағдайда аумақтық әділет органы мен аумақтық нотариаттық палата осы Ережеде көзделген тәртіппен нотариустың іс жүргізуіндегі құжаттарды басқа нотариусқа беру бойынша шаралар қолданады.</w:t>
-[...71 lines deleted...]
-      Нотариустың лицензиясының қолданысы тоқтатыла тұрған, нотариустың лицензиясының қолданысы тоқтатылған, нотариус нотариаттық палата мүшелігінен шыққан немесе шығарылған жағдайда нотариустың Бірыңғай нотариаттық ақпараттық жүйедегі (бұдан әрі – БНАЖ) кабинеті аумақтық нотариаттық палатаның шешімі бойынша басқа жекеше нотариусқа, сондай-ақ жекеше нотариаттық мұрағатқа беріледі.</w:t>
+      Жеке практикамен айналысатын нотариустың лицензиясының күші тоқтатылған кезде нотариустың лицензиясының күшін тоқтату туралы бұйрыққа қол қойған күннен бастап отыз күн ішінде аумақтық әділет органы мен нотариаттық палата құжаттарды басқа нотариусқа немесе жекеше нотариаттық архивке беру бойынша шаралар қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық нотариаттық палата мүшелігінен шыққанда нотариустың нотариаттық палата мүшелігінен шығу туралы өтініші келіп түскен күннен бастап отыз күн ішінде аумақтық әділет органы нотариаттық палатамен бірлесе отырып, аяқталған және ресімделген істерді жекеше нотариаттық архивке қабылдау-тапсыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариустың лицензиясының қолданысы тоқтатыла тұрған, нотариустың лицензиясының қолданысы тоқтатылған, нотариус нотариаттық палата мүшелігінен шыққан немесе шығарылған жағдайда нотариустың Бірыңғай нотариаттық ақпараттық жүйедегі (бұдан әрі – БНАЖ) кабинеті аумақтық нотариаттық палатаның шешімі бойынша басқа жекеше нотариусқа, сондай-ақ жекеше нотариаттық архивке беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жекеше және мемлекеттік нотариустар жасайтын және алатын құжаттарды есепке алу, істердегі құжаттарды топтастыру, оларды сақтау мерзімдерін айқындау істер номенклатурасымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1636,218 +1786,214 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Істер номенклатурасын жасау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Істер номенклатурасы үш данада ағымдағы жылдың 10 желтоқсанынан кешіктірмей жасалады және келесі күнтізбелік жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
+      13. Мемлекеттік нотариаттық кеңсенің істер номенклатурасын аумақтық әділет органының басшысы бекітеді және мемлекеттік архивпен келіседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік нотариаттық кеңсенің істер номенклатурасын аумақтық әділет органының басшысы бекітеді және мемлекеттік мұрағатпен келіседі.</w:t>
-[...17 lines deleted...]
-      Жекеше нотариус істер номенклатурасын жекеше нотариаттық мұрағатпен келісім бойынша бекітеді.</w:t>
+       Жекеше нотариус істер номенклатурасын жекеше нотариаттық архивпен келісім бойынша бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Істер номенклатурасына барлық құжатталатын қызметті көрсететін істердің атаулары (тақырыптары) енгізіледі. Электрондық құжаттар мен дерекқорлар істер номенклатурасына жалпы негіздерде енгізіледі.</w:t>
+      14. Үлгілік істер номенклатурасы істер номенклатурасын дайындаған кезде, оларды архивке өткізу немесе жоюға беру үшін іріктеген жағдайда істердің сақталу мерзімін айқындаған кезде негізгі құжат ретінде пайдалануға арналған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...102 lines deleted...]
-      Номенклатураның әрбір бөлімінде істер номенклатурасында көзделмеген, алайда күнтізбелік жыл ішінде қалыптастырылған істер тақырыбына енгізу үшін резервтік индекс қарастырылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жылдың соңында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1862,54 +2008,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізілген істер немесе томдардың саны және санаты туралы қорытынды жазба енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Істер номенклатурасының данасы жедел сақтаудағы істер үшін есептік құжат ретінде мемлекеттік нотариаттық кеңсенің немесе жекеше нотариустың мұрағатында қалады.</w:t>
+      16. Істер номенклатурасының данасы жедел сақтаудағы істер үшін есептік құжат ретінде мемлекеттік нотариаттық кеңсенің немесе жекеше нотариустың архивінде қалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Істерді қалыптастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2670,128 +2878,228 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Істер ұйымның бекітілген істер номенклатурасына сәйкес орналастырылады, мұқабаларының түбіртектерінде олардың индекстері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Істерді жекеше нотариаттық немесе мемлекеттік мұрағатқа тапсыру. Мұрағаттық құжаттардың сақталуын қамтамасыз ету</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Істерді жекеше нотариаттық немесе мемлекеттік архивке тапсыру. Архивтік құжаттардың сақталуын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Жекеше нотариус он жыл сақтау мерзімі өткеннен кейін және сақтау үшін жағдай болмаған кезде сақтау кезеңінен кейінгі күнтізбелік жыл ішінде аяқталған және ресімделген істерді жеке нотариаттық мұрағатқа сақтауға береді.</w:t>
+      37. Жекеше нотариус он жыл сақтау мерзімі өткеннен кейін және сақтау үшін жағдай болмаған кезде сақтау кезеңінен кейінгі күнтізбелік жыл ішінде аяқталған және ресімделген істерді жеке нотариаттық архивке сақтауға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес өз қызметін тоқтатқан, сондай-ақ нотариаттық палата мүшелігінен шыққан жекеше нотариус бір ай мерзімде аяқталған және ресімделген істерді басқа жекеше нотариусқа немесе тиісті нотариаттық округтің жекеше нотариаттық мұрағатына сақтауға береді.</w:t>
-[...17 lines deleted...]
-      Аяқталған және ресімделген істерді жекеше нотариаттық мұрағатқа сақтауға беру мерзімі екі айдан артық емес мерзімге ұзартылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес өз қызметін тоқтатқан, сондай-ақ нотариаттық палата мүшелігінен шыққан жекеше нотариус он жұмыс күні ішінде аяқталған және ресімделген істерді басқа жекеше нотариусқа немесе тиісті нотариаттық округтің жекеше нотариаттық архивіне сақтауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аяқталған және ресімделген істерді жекеше нотариаттық архивке сақтауға беру мерзімі екі айдан артық емес мерзімге ұзартылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Істерді табыстау тұрақты және уақытша (он жылдан жоғары) сақтау істері тізбесі және істер номенклатурасы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
@@ -2805,123 +3113,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Жекеше нотариус тұрақты, уақытша (жетпіс бес жыл) сақтау мерзіміндегі аяқталған және ресімделген істерді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жер учаскелерін иеліктен шығару туралы шарттарды;</w:t>
-[...71 lines deleted...]
-      Нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік іс жекеше нотариаттық мұрағатқа тапсырылмайды.</w:t>
+      ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәліктерді (егер мұндай куәлік нотариаттық кеңседе жасалған мұрагерлік іске байланысты тірі зайыбына берілген болса, онда ол мұрагерлік іске тігіледі) жекеше нотариаттық архивке береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік іс жекеше нотариаттық архивке тапсырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Жекеше нотариустың лицензиясының қолданылуы тоқтатылған, жекеше нотариус аумақтық нотариаттық палатаның мүшелігінен шыққан немесе шығарылған жағдайда, нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік істер он жұмыс күні ішінде аумақтық әділет органы мен аумақтық нотариаттық палатаның бірлескен шешімі бойынша басқа жекеше нотариусқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2992,110 +3308,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нотариаттық құжаттарды сақтау және сақтауды қамтамасыз ету үшін жекеше нотариаттық мұрағаттар жұмыс істейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нотариаттық құжаттарды сақтау және сақтауды қамтамасыз ету үшін жекеше нотариаттық архивтер жұмыс істейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жекеше нотариаттық мұрағаттар аумақтық нотариаттық палаталардың филиалдары болып табылады.</w:t>
-[...17 lines deleted...]
-      Жекеше нотариаттық мұрағатта осы Ереженің 39-тармағының 1-бөлігінде көрсетілген құжаттар сақталады.</w:t>
+      Жекеше нотариаттық архивтер аумақтық нотариаттық палаталардың филиалдары болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жекеше нотариаттық архивте осы Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-бөлігінде көрсетілген құжаттар сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Мемлекеттік нотариаттық палата таратылған жағдайда аяқталған және ресімделген істерді аумақтық әділет органы мемлекеттік мұрағатқа береді.</w:t>
+      42. Мемлекеттік нотариаттық палата таратылған жағдайда аяқталған және ресімделген істерді аумақтық әділет органы мемлекеттік архивке береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Нотариаттық іс-әрекеттер жасау туралы мәліметтер және Заңда көзделген өзге де мәліметтер нотариаттық электрондық репозиторийде уақытша сақтауға орналастырылуға тиіс және белгіленген мерзім өткеннен кейін нотариаттық электрондық архивке берілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4760,106 +5220,114 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәландырылған өсиет туралы мәліметтер БНАЖ электрондық тізіліміне жазба енгізілгеннен кейін БНАЖ өсиеттерді есепке алу тізіліміне түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      80. Аяқталған мұрагерлік іс мұраға құқығы туралы қосымша куәлік берілгенде немесе бұрын берілген мұраға құқығы туралы куәліктің күші жойылған жағдайда мұраға құқығы туралы жаңа куәлік берілгенде қайта басталады. Бұл ретте мұрагерлік істерді есепке алу тізілімінде мұрагерлік істің қайта басталуына негіз болған өтініштер тіркеледі. Жаңа құжаттар мұрагерлік істің соңына орналастырылады, істің мұқабасына, ішкі тізімдемесіне, куәландырушы парағына тиісті өзгерістер енгізіледі.</w:t>
+      80. Бұрын мұраға құқығы туралы куәлікті берген нотариустың лицезиясының күші тоқтатылғанда, нотариус нотариаттық палата мүшелігінен шыққан немесе шығарылған жағдайда және істерді архивке сақтауға тапсырылған кезде мұраға құқығы туралы қосымша куәлікті мүдделі тұлға жүгінген нотариус береді. Бұл ретте, нотариус архивтен мұрагерлік істің көшірмесін сұратады және аталған құжаттардың негізінде мұраға құқығы туралы қосымша куәлікті береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      Бұрын мұраға құқығы туралы куәлікті берген нотариустың лицезиясының күші тоқтатылғанда, нотариус нотариаттық палата мүшелігінен шыққан немесе шығарылған жағдайда және істерді мұрағатқа сақтауға тапсырылған кезде мұраға құқығы туралы қосымша куәлікті мүдделі тұлға жүгінген нотариус береді. Бұл ретте, нотариус мұрағаттан мұрагерлік істің көшірмесін сұратады және аталған құжаттардың негізінде мұраға құқығы туралы қосымша куәлікті береді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Аяқталған мұрагерлік істі сақтауға дайындаған кезде құжаттар осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8119,50 +8587,76 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нотариаттық іс жүргізу</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі ережеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -8182,51 +8676,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі ережеге</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8247,789 +8741,229 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
-[...185 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">"Бекітемін" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(облыстың немесе қаланың атауы)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет департаментінің</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастығы немесе нотариустың</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т.А.Ә. (бар болған жағдайда),</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензияны берген күні, нөмірі</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________ тегі, аты-жөні қолы</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "__" ___________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________ № _____________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(күні) (индексі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үлгілік істер номенклатурасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9045,51 +8979,131 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Іс жүргізу, әкімшілік-шаруашылық мәселелер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік-шаруашылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәселелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9551,52 +9565,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9728,52 +9742,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9905,52 +9919,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10082,52 +10096,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10259,52 +10273,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10727,51 +10741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұрағатқа тапсырылған құжаттамалық материалдардың тізбесі</w:t>
+Архивке тапсырылған құжаттамалық материалдардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10971,52 +10985,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11148,52 +11162,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11325,52 +11339,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11544,52 +11558,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11721,52 +11735,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11898,52 +11912,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 25 жыл </w:t>
+              <w:t>
+25 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12075,52 +12089,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12252,52 +12266,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12429,52 +12443,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12606,52 +12620,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12783,52 +12797,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13137,52 +13151,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 25 жыл </w:t>
+              <w:t>
+25 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13314,52 +13328,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13491,52 +13505,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 3 жыл </w:t>
+              <w:t>
+3 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13668,52 +13682,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 3 жыл </w:t>
+              <w:t>
+3 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13845,52 +13859,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 3 жыл </w:t>
+              <w:t>
+3 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14022,52 +14036,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 10 жыл </w:t>
+              <w:t>
+10 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14199,52 +14213,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 3 жыл </w:t>
+              <w:t>
+3 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14376,52 +14390,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14553,52 +14567,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 10 жыл </w:t>
+              <w:t>
+10 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14730,52 +14744,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 5 жыл </w:t>
+              <w:t>
+5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14907,52 +14921,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 3 жыл </w:t>
+              <w:t>
+3 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15265,52 +15279,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15446,52 +15460,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 75 жыл </w:t>
+              <w:t>
+75 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15627,52 +15641,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 3 жыл </w:t>
+              <w:t>
+3 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16072,51 +16086,51 @@
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жекеше нотариаттық мұрағаттың СКО хаттамасымен (хаттаманың күні мен нөмірі)</w:t>
+Жекеше нотариаттық архивтің СКО хаттамасымен (хаттаманың күні мен нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16157,50 +16171,76 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нотариаттық іс жүргізу</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі ережеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -16220,204 +16260,112 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі ережеге</w:t>
-[...128 lines deleted...]
-              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________ жылы жасалынған істердің санаты мен саны туралы қорытынды жазба</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16432,125 +16380,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтау мерзімдері бойынша</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оның ішінде</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17232,51 +17270,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымның мұрағатына қорытынды мәліметтер беріледі.</w:t>
+      Ұйымның архивіне қорытынды мәліметтер беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәліметті берген қызметкердің Т.А.Ә. (бар болған жағдайда), қызметінің атауы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -22044,50 +22082,76 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нотариаттық іс жүргізу</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі ережеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -22107,417 +22171,307 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі ережеге</w:t>
-[...128 lines deleted...]
-              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тұрақты сақтаудағы істердің тізімдемесі  (тізімдеменің беткі парағы) _______________________ жылдардағы</w:t>
+        <w:t xml:space="preserve"> Тұрақты сақтаудағы істердің тізімдемесі (тізімдеменің беткі парағы) _______________________ жылдардағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік нотариаттық кеңсенің атауы немесе жекеше нотариустың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (бар болған жағдайда), оның лицензиясының күні мен нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___________________________ қор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік архивте толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бекітілді"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СТК хаттамасы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (архивтік мекеменің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ № __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік нотариаттық кеңсенің атауы немесе жекеше нотариустың</w:t>
-[...178 lines deleted...]
-        <w:t>
       мемлекеттік нотариаттық кеңсенің атауы,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекеше нотариустың лицензиясының күні мен нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22528,51 +22482,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _________________________ тізімдеме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________ жылғы тұрақты сақтаудағы істер</w:t>
+      ____________________________ жылғы тұрақты сақтаудағы істер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -22591,267 +22545,637 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рет №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істер индексі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индексі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істердің (томның, бөліктің) тақырыбы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>томның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тақырыбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің (томның, бөліктің) соңғы күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>томның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соңғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істерді (томды, бөлікті) сақтау мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>томды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істер (томдар, бөліктер) саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>томдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөліктер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23084,52 +23408,52 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бұл бөлімге ________________________________________________ істер </w:t>
+        <w:t>
+      Бұл бөлімге _______________________________________________ істер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (цифрмен)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23138,106 +23462,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____________________ бастап №______________ бойынша енгізілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-                              (құраушының қызметі, тегі, аты-жөні)</w:t>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құраушының қызметі, тегі, аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___ жылғы тізімдеменің бөліміне қорытынды жазбаны куәландырамын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қолы __________________________________________________________ </w:t>
+        <w:t>
+      Қолы __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (іс жүргізуге жауаптының қызметі, Т.А.Ә. (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29768,55 +30092,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30142,31 +30466,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>