--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b63269c" w14:textId="b63269c">
+    <w:p w14:paraId="6701f31" w14:textId="6701f31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1287,61 +1287,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 27.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 204</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1359,134 +1359,250 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік нотариус жұмыстан босатылған немесе ауысқан кезде іс жүргізуді ұйымдастыру және дұрыс жүргізу, нотариаттық архивтік құжаттарды сақтау, есебін жүргізу және пайдалану аумақтық әділет органының бұйрығымен басқа мемлекеттік нотариусқа жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Жекеше нотариустың лицензиясының қолданысы тоқтатыла тұрған жағдайда аумақтық әділет органы мен аумақтық нотариаттық палата осы Ережеде көзделген тәртіппен нотариустың іс жүргізуіндегі құжаттарды басқа нотариусқа беру бойынша шаралар қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Жеке практикамен айналысатын нотариустың лицензиясының күші тоқтатылған кезде нотариустың лицензиясының күшін тоқтату туралы бұйрыққа қол қойған күннен бастап отыз күн ішінде аумақтық әділет органы мен нотариаттық палата құжаттарды басқа нотариусқа немесе жекеше нотариаттық архивке беру бойынша шаралар қолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық нотариаттық палата мүшелігінен шыққанда нотариустың нотариаттық палата мүшелігінен шығу туралы өтініші келіп түскен күннен бастап отыз күн ішінде аумақтық әділет органы нотариаттық палатамен бірлесе отырып, аяқталған және ресімделген істерді жекеше нотариаттық архивке қабылдау-тапсыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нотариустың лицензиясының қолданысы тоқтатыла тұрған, нотариустың лицензиясының қолданысы тоқтатылған, нотариус нотариаттық палата мүшелігінен шыққан немесе шығарылған жағдайда нотариустың Бірыңғай нотариаттық ақпараттық жүйедегі (бұдан әрі – БНАЖ) кабинеті аумақтық нотариаттық палатаның шешімі бойынша басқа жекеше нотариусқа, сондай-ақ жекеше нотариаттық архивке беріледі.</w:t>
+      Аумақтық нотариаттық палата мүшелігінен шығарылған кезде аумақтық нотариаттық палата нотариаттық палатадан шығару туралы тәртіптік комиссияның шешімі күшіне енген күннен бастап отыз күн ішінде аяқталған және ресімделген істерді жекеше нотариаттық архивке қабылдау-тапсыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 204</w:t>
+        <w:t xml:space="preserve">      5-тармақтың алтыншы абзацы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1498,148 +1614,396 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жекеше және мемлекеттік нотариустар жасайтын және алатын құжаттарды есепке алу, істердегі құжаттарды топтастыру, оларды сақтау мерзімдерін айқындау істер номенклатурасымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істер номенклатурасы – оларды сақтау мерзімі көрсетілген істер атауларының (тақырыптарының) жүйеге келтірілген тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Құжаттар Қазақстан Республикасы Үкіметінің 2018 жылғы 31 қазандағы № 703 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларына сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Құжаттарды қабылдау, тіркеу және жіберу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Келіп түскен барлық құжаттар тіркеуден өтуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Құжаттарды есепке алу және олардың орындалуын бақылау үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1672,744 +2036,872 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша БНАЖ-да шығыс құжаттарды тіркеу журналы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кіріс құжаттарының бірінші бетінің төмен оң жақ шетінде кіріс құжаттарын тіркеу журналы бойынша тіркеу нөмірі және оларды тіркеген күні қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Шығыс құжаттарында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес үлгі бойынша тіркеу мөртабаны қойылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Құжаттар адресаттарға пошта арқылы (белгілі электрондық адреске көшірмесін жолдай отырып) жіберіледі немесе қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Істер номенклатурасын жасау</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      12. Құжаттар адресаттарға пошта арқылы (белгілі электрондық адреске көшірмесін жолдай отырып) жіберіледі немесе қолма-қол беріледі.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Істер номенклатурасы үш данада ағымдағы жылдың 10 желтоқсанынан кешіктірмей жасалады және келесі күнтізбелік жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік нотариаттық кеңсенің істер номенклатурасын аумақтық әділет органының басшысы бекітеді және мемлекеттік архивпен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариус істер номенклатурасын жекеше нотариаттық архивпен келісім бойынша бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Істер номенклатурасын жасау</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Істер номенклатурасына барлық құжатталатын қызметті көрсететін істердің атаулары (тақырыптары) енгізіледі. Электрондық құжаттар мен дерекқорлар істер номенклатурасына жалпы негіздерде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...34 lines deleted...]
-       Жекеше нотариус істер номенклатурасын жекеше нотариаттық архивпен келісім бойынша бекітеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істер номенклатурасында құжаттың нысаны (ақпарат жеткізгіші көрсетілген электрондық немесе қағаз түрінде) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Істер номенклатурасы осы Ережеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес үлгілік істер номенклатурасы негізінде жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік істер номенклатурасы істер номенклатурасын дайындаған кезде, оларды архивке өткізу немесе жоюға беру үшін іріктеген жағдайда істердің сақталу мерзімін айқындаған кезде негізгі құжат ретінде пайдалануға арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істер номенклатурасын жасаған кезде үлгілік істер номенклатурасында белгіленген сақтау мерзімін кемітуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номенклатураның әрбір бөлімінде істер номенклатурасында көзделмеген, алайда күнтізбелік жыл ішінде қалыптастырылған істер тақырыбына енгізу үшін резервтік индекс қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 204</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жылдың соңында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізілген істер немесе томдардың саны және санаты туралы қорытынды жазба енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Істер номенклатурасының данасы жедел сақтаудағы істер үшін есептік құжат ретінде мемлекеттік нотариаттық кеңсенің немесе жекеше нотариустың архивінде қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Істерді қалыптастыру</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      16. Істер номенклатурасының данасы жедел сақтаудағы істер үшін есептік құжат ретінде мемлекеттік нотариаттық кеңсенің немесе жекеше нотариустың архивінде қалады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік нотариаттық кеңседегі және жеке нотариустағы барлық құжаттар орындалған соң істер номенклатурасына сәйкес топтастырылады және істердің ішінде жүйелестіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Істерге бір жылдың құжаттары топтастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Істерге оларға қатысы жоқ құжаттарды, сондай-ақ құжаттардың сызбалары мен жобаларын енгізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Істер белгілі бір мәселеге немесе нотариаттық іс-әрекетке жататын құжаттардың жеке папкасына топтастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Істер ауқымы бойынша 180 парақтан аспауы тиіс. Парақтар саны 180-нен асатын қосымшалар жеке томға бөлінеді, ол туралы құжатта белгі қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істе бірнеше том (бөліктер) болатын болса, істің нөмірі (индексі) мен тақырыбы істің әрбір томына том нөмірі қосылып қойылады, соңғы томға (бөлігіне) "соңғы" ("соңғысы") деген сөз қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нотариустың мұрагерлік істерді ресімдеуге байланысты қаулыларының даналары мұрагерлік істерге орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариаттық іс-әрекеттерді кейінге қалдыру туралы қаулылардың даналары кейінге қалдырылған нотариаттық іс-әрекеттерге байланысты құжаттармен топтастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Істерді қалыптастыру</w:t>
-[...99 lines deleted...]
-      21. Істер ауқымы бойынша 180 парақтан аспауы тиіс. Парақтар саны 180-нен асатын қосымшалар жеке томға бөлінеді, ол туралы құжатта белгі қойылады.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Істерді ресімдеу. Істердің тізбесін жасау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...33 lines deleted...]
-      22. Нотариустың мұрагерлік істерді ресімдеуге байланысты қаулыларының даналары мұрагерлік істерге орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Істерді ресімдеу істерді сақтауға дайындау жөнінде кешенді жүргізілетін жұмыстардан тұрады, ол мұқабадағы, брошюродағы сипаттаманы, парақтардың нөмірленуін, куәландыратын жазбаны және ішкі сипаттаманы қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Істер осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша істер мұқабасына орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Істер аяқталған соң іс жүргізуде істер номенклатурасына сәйкес белгіленетін оның сақталу мерзіміне сәйкес толық немесе жартылай ресімдеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Тұрақты және уақытша (он жылдан артық) сақтау мерзімдері істері мыналарды көздейді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       істегі парақтарды нөмірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2456,534 +2948,614 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       істі қатты мұқабаға брошюралау (тігу);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       істердің мұқабасына барлық деректерді осы Ереженің 32-тармағына сәйкес толтыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Істің соңында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәландырушы парақ тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істің куәландырушы парағына нотариус мөрін қоя отырып, қызметін және куәландырушы жазбаны жасаған күнін көрсетіп қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс парақтарының нөмірленуі өзгерген кезде істің куәландырушы парағында өзгеріс туралы белгі қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Тұрақты және уақытша сақтау (он жылдан астам) мерзіміндегі істерде осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ішкі жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс құжаттарының ішкі жазбасына жекеше нотариус немесе мемлекеттік нотариус қол қояды және істің басына тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Уақытша сақтаудағы істерді (он жылға дейінгіні қоса алғанда) тігу папкаларында сақтауға жол беріледі, істегі құжаттарды қайтадан жүйелендіру жасалынбайды, істің парақтары нөмірленбейді, куәландырушы жазбалар жасалынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Күнтізбелік жыл аяқталған соң іс жүргізуде аяқталған тұрақты және уақытша (он жылдан жоғары) сақтау істеріне осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрақты сақтаудағы істердің тізбесі жеке жасалынады. Тізбе істердің күндері мен парақтарын көрсете отырып, істер тақырыбының тізбесін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақытша сақтаудағы (он жылға дейін) істерге тізбе жасалынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Жекеше нотариустың немесе мемлекеттік нотариаттық кеңсенің істерінде сақталатын құжаттар Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тұлғаларға беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істерден құжаттарды алу Қазақстан Республикасының Қылмыстық-процестік кодексiне сәйкес жүргізіледі, бұл ретте іске құжаттың көшірмесі мен түпнұсқасын алу туралы акті (хаттама) тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Істен бұрын алынған құжаттар қайтарылған жағдайда олар бұрын көшірмесі алынған іске қайта тігіледі, өз кезегінде олардың көшірмелері алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Нотариус жүргізетін журналдар оларға бірінші жазба енгізілгенге дейін тігіледі, олардың парақтары нөмірленеді. Нөмірленген және тігілген парақтардың саны журналдың соңғы парағының сыртқы бетінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...33 lines deleted...]
-      32. Істен бұрын алынған құжаттар қайтарылған жағдайда олар бұрын көшірмесі алынған іске қайта тігіледі, өз кезегінде олардың көшірмелері алып тасталады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Құжаттарды сақтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      33. Нотариус жүргізетін журналдар оларға бірінші жазба енгізілгенге дейін тігіледі, олардың парақтары нөмірленеді. Нөмірленген және тігілген парақтардың саны журналдың соңғы парағының сыртқы бетінде көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Нотариаттық іс жүргізу құжаттары қалыптастырылған орны бойынша он жыл бойы нотариуста сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрінің 2012 жылғы 31 қаңтардағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7444 болып тіркелген) Нотариустың үй-жайына қойылатын талаптарда белгіленген нотариаттық іс жүргізу құжаттарын сақтау үшін жағдайлар болған кезде, нотариаттық іс жүргізу құжаттары нотариустың кәсіби қызметін жүзеге асырудың бүкіл кезеңінде олардың қалыптасқан орны бойынша сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жекеше нотариус, мемлекеттік нотариус құжаттар мен істердің құжаттарды сақтау мерзіміне сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Істер ұйымның бекітілген істер номенклатурасына сәйкес орналастырылады, мұқабаларының түбіртектерінде олардың индекстері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Істерді жекеше нотариаттық немесе мемлекеттік архивке тапсыру. Архивтік құжаттардың сақталуын қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 204</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жекеше нотариус он жыл сақтау мерзімі өткеннен кейін және сақтау үшін жағдай болмаған кезде сақтау кезеңінен кейінгі күнтізбелік жыл ішінде аяқталған және ресімделген істерді жеке нотариаттық архивке сақтауға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3058,208 +3630,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Істерді табыстау тұрақты және уақытша (он жылдан жоғары) сақтау істері тізбесі және істер номенклатурасы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Жекеше нотариус тұрақты, уақытша (жетпіс бес жыл) сақтау мерзіміндегі аяқталған және ресімделген істерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскелерін иеліктен шығару туралы шарттарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйлерді, пәтерлерді иеліктен шығару туралы шарттарды (оларды куәландыруға негіз болған құжаттарды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аяқталған мұрагерлік істерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәліктерді (егер мұндай куәлік нотариаттық кеңседе жасалған мұрагерлік іске байланысты тірі зайыбына берілген болса, онда ол мұрагерлік іске тігіледі) жекеше нотариаттық архивке береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік іс жекеше нотариаттық архивке тапсырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Жекеше нотариустың лицензиясының қолданылуы тоқтатылған, жекеше нотариус аумақтық нотариаттық палатаның мүшелігінен шыққан немесе шығарылған жағдайда, нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік істер он жұмыс күні ішінде аумақтық әділет органы мен аумақтық нотариаттық палатаның бірлескен шешімі бойынша басқа жекеше нотариусқа беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариустың лицензиясының қолданылуы тоқтатыла тұрған жағдайда нотариустың іс жүргізуіндегі құжаттар он жұмыс күні ішінде аумақтық әділет органы мен аумақтық нотариаттық палатаның бірлескен шешімі бойынша басқа жекеше нотариусқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3272,90 +3898,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттарды беру туралы осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдау-тапсыру актісі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нотариаттық құжаттарды сақтау және сақтауды қамтамасыз ету үшін жекеше нотариаттық архивтер жұмыс істейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариаттық архивтер аумақтық нотариаттық палаталардың филиалдары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3430,346 +4056,594 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мемлекеттік нотариаттық палата таратылған жағдайда аяқталған және ресімделген істерді аумақтық әділет органы мемлекеттік архивке береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Нотариаттық іс-әрекеттер жасау туралы мәліметтер және Заңда көзделген өзге де мәліметтер нотариаттық электрондық репозиторийде уақытша сақтауға орналастырылуға тиіс және белгіленген мерзім өткеннен кейін нотариаттық электрондық архивке берілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Электрондық нысандағы нотариаттық құжаттарды уақытша сақтауды, есепке алу мен пайдалануды қамтамасыз ететін БНАЖ-дың құрамдасы нотариаттық электрондық репозиторий болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Электрондық нысандағы нотариаттық құжаттарды жинауға, алуға, жиынтықтауға, ретке келтіруге, сақтауға, есепке алу мен пайдалануға арналған орталықтандырылған ақпараттық жүйе нотариаттық электрондық архив болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Істерді жою</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...77 lines deleted...]
-      43. Нотариаттық іс-әрекеттер жасау туралы мәліметтер және Заңда көзделген өзге де мәліметтер нотариаттық электрондық репозиторийде уақытша сақтауға орналастырылуға тиіс және белгіленген мерзім өткеннен кейін нотариаттық электрондық архивке берілуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Сақтау мерзімі өткен істер тұрақты сақтаудағы істер тізбесі мен тиісті кезеңдегі құжаттар мен істерді жоюға бөлу туралы акті бекітілген соң жоюға бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Жоюға іріктелген істер осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жоюға бөлінген құжаттар мен істер туралы актімен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Актіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекеше нотариус;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іс жүргізуді ұйымдастыру және жүргізу жүктелген мемлекеттік нотариус қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Акті сараптамалық тексеру комиссиясының (бұдан әрі – СТК) мақұлдауына беріледі, оның құрамын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық нотариаттық палата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3780,530 +4654,654 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық әділет органы (мемлекеттік нотариаттық кеңсенің істерін жойған кезде) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СТК мақұлдаған акті аумақтық нотариаттық палатаға немесе аумақтық әділет органына бекітуге ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Консультация беруді есепке алу тізілімін жүргізу. Консультация беруді тіркеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылатын, нотариаттық іс-әрекеттер жасауға тікелей байланысты емес құқықтық сипаттағы ауызша және жазбаша консультациялар жүргізу нысанында нотариус ұсынатын консультация беру; Қазақстан Республикасы заңнамасының талаптарына сәйкес мәмілелер, өтініштер және басқа да құжаттар жобаларын жасау есепке алуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Консультация беруді есепке алуды нотариус БНАЖ-дағы консультация беруді есепке алу тізілімінде осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Мәліметтер консультацияға жүгінген күні консультация беруді есепке алу тізіліміне енгізілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тарау. Шетелде іс-әрекет етуге арналған құжаттарды ресімдеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Шетелде іс-әрекет етуге арналған құжаттарға қол қойған кезде нотариаттық іс-әрекет жасау үшін келген тұлға құжаттағы тиісті жолға тегін, атын, әкесінің атын (бар болған жағдайда) жеке басын куәландыратын құжатында көрсетілгендей кезектілікпен жазып, қолын қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Куәландыратын жазбаны толтырған кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше немесе мемлекеттік нотариустың тегі, аты, әкесінің аты (бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік нотариаттық кеңсенің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияның нөмірі, берген күні мөрдің бедеріне сәйкес толығымен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариаттық іс-әрекеттің жасалынған күні сөздермен жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжатқа қол қойған тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда) оның жеке басын куәландыратын құжатындағы кезектілікпен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Мөр құжаттың бос орнына куәландыру жазбасының астына оның мәтініне және жекеше немесе мемлекеттік нотариустың қолтаңбасына жеткізбей қойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
-[...15 lines deleted...]
-      52. Мәліметтер консультацияға жүгінген күні консультация беруді есепке алу тізіліміне енгізілуге жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәландыру жазбасының мәтіні (оның ішінде нотариаттық іс-әрекеттің электрондық тізілімінің нөмірі, өндіріп алынған мемлекеттік баж сомасы және/немесе нотариусқа төленген сома) техникалық құралдармен (жазу машинкасымен, дербес компьютермен) басылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Құжаттар бүктелмейді, аяғына дейін толтырылмаған жолдары, бос орындары сызылмайды, бекіту мөртабанын қоюға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар жіппен немесе қызыл немесе ақ түсті жолақпен үш жерден тесіліп тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-тарау. Шетелде іс-әрекет етуге арналған құжаттарды ресімдеу</w:t>
+        <w:t xml:space="preserve"> 11-тарау. Нотариустың мөрі, мөртабандары және электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Жекеше және мемлекеттік нотариустың мөрі Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасы Заңының 21-бабының талаптарына сәйкес дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Жекеше нотариустың мөрі осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жекеше нотариус мөрінің эскизіне сәйкес дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Жекеше және мемлекеттік нотариустың тегі, аты, әкесінің аты (бар болған жағдайда) мөрдің мәтінінде оның жеке басын куәландыратын құжаты бойынша жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Аумақтық әділет органы мемлекеттік нотариустың мөрін дайындауға тапсырыс беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық нотариаттық палата жекеше нотариустың мөрін дайындауға тапсырыс беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4316,1060 +5314,1654 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Нотариаттық іс-әрекет жасау үшін нотариустарға мөрді аумақтық әділет органы немесе аумақтық нотариаттық палата осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мөрді беру журналында қол қою арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Мөрді жекеше және мемлекеттік нотариус нотариаттық расталған немесе куәландырылған құжатты беру кезінде нотариустың қызметіне байланысты куәландырылған жазбаның мәтінін, қаулыда, тапсырмада (сұрау салуда) және құжаттарда өзінің қолтаңбасын бекіту үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Мөрдің жоғалғаны немесе ұрланғаны туралы жекеше нотариус ол белгілі болған күннен бастап бір күн ішінде аумақтық әділет органына және нотариаттық палатаға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің жоғалғаны немесе ұрланғаны туралы мемлекеттік нотариус ол белгілі болған күннен бастап бір күн ішінде аумақтық әділет органына хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Мөр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік нотариус қызметінен босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нотариаттық округтен тыс нотариус қызметінің аумағын өзгерткенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше нотариустың лицензиясының қолданысы тоқтатылған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нотариустың жеке басын растайтын құжатының деректері өзгергенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға жарамсыз болған жағдайларда жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Мөр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше нотариус лицензиясының қолданысын тоқтата тұру туралы бұйрықпен танысқан кезден бастап оның лицензиясының күші тоқтатыла тұрған кезеңде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше нотариус нотариаттық палатадан мүшеліктен шығарылған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік нотариус бұйрықпен танысқан күннен бастап бір жұмыс күні ішінде демалыста (оның ішінде бала күтімі бойынша) болған кезеңде аумақтық әділет органына сақтауға тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе жекеше нотариустың мөрі нотариустың қатысуымен конвертке салынады, нотариустың, лауазымды адамның қолдары қойылады және аумақтық әділет органының мөрімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрі бар конвертті ашу нотариустың қатысуымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Мөрді пайдаланған кезде көк немесе сия көк бояғыштар қолданылады, қара, көп түсті бояғыштар қолдануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Аумақтық әділет органы мемлекеттік нотариустың мөрі жоғалған немесе жойылған жағдайда ақпаратты Қазақстан Республикасы Әділет министрлігінің Интернет-ресурсында жариялайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариустың мөрі жоғалғаны немесе жойылғаны туралы ақпарат аумақтық нотариаттық палатаның Интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      67-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Жекеше нотариус пен мемлекеттік нотариустың "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық цифрлық қолтаңбасы болады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариус электрондық құжаттармен нотариаттық іс-әрекеттер жасауды және БНАЖ-ға мәліметтер енгізуді электрондық цифрлық қолтаңба арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      68-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Нотариаттық құжаттар А4 форматындағы қағаздың стандартты парақтарында жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БНАЖ әрбір нотариаттық іс-әрекет бойынша құжаттың қағаз нұсқасында көрсетілетін бірегей нөмір береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Құжаттарды ресімдеген кезде бекіту мөртабаны пайдаланылады. Бекіту мөртабанының бедері көк немесе сия көк түсті штемпелді бояумен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәландырылған жазбаны орындаған кезде бекіту мөртабанын пайдалану барысында техникалық құралдарды қолдану арқылы немесе көк немесе сия көк бояуларды қолдана отырып, мөртабанның толтырылмаған жерін толықтырып жазуға болады. Көк немесе сия көк бояуларды қолдан қолдана отырып нотариаттық іс-әрекеттің тіркеу нөмірін және техникалық құралдарды қолдана отырып куәландырылған жазбаларды орындаған кезде өндіріп алынған мемлекеттік баждың (нотариаттық тарифтің) сомасын қоюға болады. Куәландыратын жазбаны қолдан жазған кезде де көк немесе сия көк бояу пайдаланылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Мөрлер, куәландыру жазбаларының мөртабандары жекеше нотариустың үй-жайында немесе мемлекеттік нотариат кеңсесінде сейфтерде немесе мөрленетін жанбайтын металл шкафтарда сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Мөрді, куәландыру жазбаларының мөртабандарын пайдалануды, сақтауды және есепке алуды жекеше және мемлекеттік нотариус, мемлекеттік нотариаттық кеңседе аумақтық әділет органы басшысының бұйрығымен айқындалған мемлекеттік нотариустардың бірі жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Мұрагерлік істерді қалыптастыру және ресімдеу. Өсиетхаттарды есепке алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Жекеше нотариус не мемлекеттік нотариаттық кеңсеге түскен мұраның ашылғаны туралы куәландыратын алғашқы құжатты нотариустың алуы мұрагерлік іс бойынша іс жүргізуді бастауға негіз болады. Мұндай арыздарға: мұраны қабылдау туралы өтініш, мұраға құқық туралы куәлік беру туралы өтініш, мұрадан бас тарту туралы өтініш, тірі зайыбының ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәлік беру туралы өтініші жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Мұрагерлік іске жататын құжаттар жекеше нотариусқа немесе мемлекеттік нотариусқа жеке қабылдау барысында да, пошта арқылы да беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      68. Нотариаттық құжаттар А4 форматындағы қағаздың стандартты парақтарында жасалады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Мұрагерлік іс бойынша іс жүргізуді бастауға негіз болған құжат БНАЖ мұрагерлік істер тізілімінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Мұрадан бас тарту немесе мұраны қабылдау туралы не мұраға құқығы туралы куәлікті беру туралы, шығындарды мұрагерлік мүлік есебінен төлеу туралы өтініштердің негізінде мұрагерлік іс жүргізіледі және реттік нөмір беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БНАЖ әрбір нотариаттық іс-әрекет бойынша құжаттың қағаз нұсқасында көрсетілетін бірегей нөмір береді.</w:t>
-[...18 lines deleted...]
-      69. Құжаттарды ресімдеген кезде бекіту мөртабаны пайдаланылады. Бекіту мөртабанының бедері көк немесе сия көк түсті штемпелді бояумен орындалады.</w:t>
+      Барлық өтініштерде олардың келіп түскен күні, бірінші келіп түскен өтінішке берілген мұрагерлік істің нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұрагерлік іс жеке номенклатуралық іс болып табылады. Істің мұқабасында номенклатуралық индекске таяқша арқылы мұрагерлік істің нөмірі қойылады (№ 2-8/27/2021 іс).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұрагерлік іске мұрагерлер ұсынған мұраға құқық туралы куәлік беруге негіз болған барлық құжаттар тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мұрагерлік іс ағымдағы жылдың іс жүргізуінде аяқталмаған болса, ол келесі жылға сол нөмірмен өтеді және қайта тіркелуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Жекеше немесе мемлекеттік нотариустың мұрагерлік істі тиесілігі бойынша басқа нотариусқа беруі мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Куәландырылған жазбаны орындаған кезде бекіту мөртабанын пайдалану барысында техникалық құралдарды қолдану арқылы немесе көк немесе сия көк бояуларды қолдана отырып, мөртабанның толтырылмаған жерін толықтырып жазуға болады. Көк немесе сия көк бояуларды қолдан қолдана отырып нотариаттық іс-әрекеттің тіркеу нөмірін және техникалық құралдарды қолдана отырып куәландырылған жазбаларды орындаған кезде өндіріп алынған мемлекеттік баждың (нотариаттық тарифтің) сомасын қоюға болады. Куәландыратын жазбаны қолдан жазған кезде де көк немесе сия көк бояу пайдаланылды.</w:t>
-[...18 lines deleted...]
-      70. Мөрлер, куәландыру жазбаларының мөртабандары жекеше нотариустың үй-жайында немесе мемлекеттік нотариат кеңсесінде сейфтерде немесе мөрленетін жанбайтын металл шкафтарда сақталады.</w:t>
+      мұрагерлік істегі құжаттар тігіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттардың ішкі тізімдемесі жасалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұқабаның көшірмесімен қоса, мұрагерлік істің көшірмесі түсіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұрагерлік істің түпнұсқасын ілеспе хатпен бірге нотариус не нотариустың көмекшісі тапсырыс хатпен (тапсырыс бандеролімен) не курьер арқылы тиесілігі бойынша басқа нотариусқа жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Мұрагерлік істі тиесілігі бойынша берген жекеше немесе мемлекеттік нотариустың істерінде қабылдау - тапсыру актісі, ілеспе хатпен және почта байланысы операторының хабарламасы бар мұрагерлік істің көшірмесі, ал мұрагерлік істі курьер немесе нотариус не нотариустың көмекшісі жеткізген жағдайда нотариустың немесе аумақтық әділет органының оны алғаны туралы белгісі сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
-[...15 lines deleted...]
-      71. Мөрді, куәландыру жазбаларының мөртабандарын пайдалануды, сақтауды және есепке алуды жекеше және мемлекеттік нотариус, мемлекеттік нотариаттық кеңседе аумақтық әділет органы басшысының бұйрығымен айқындалған мемлекеттік нотариустардың бірі жүргізеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұрагерлік істі немесе оның көшірмесін тиесілігі бойынша тапсыру мұрагерлік істі немесе оның көшірмесін тапсырып отырған нотариус оны тапсыруға негіздеме болған (мұрагердің өтініші, нотариустың сұрау хаты) құжатты алған соң жеті жұмыс күні ішінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Оған тиесілігі бойынша жіберілген мұра ісін қабылдаған жекеше немесе мемлекеттік нотариус мұрагерлік істі тіркеу үшін көзделген тәртіп бойынша істі тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      79. Аумақтық нотариаттық палатада өсиетхаттарды куәландыруға уәкілеттік берілген лауазымды тұлғалардан алынған, нотариаттық куәландырылғанға теңестірілген өсиетхаттарды есепке алу тізілімі Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 356 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22701 болып тіркелген) Бірыңғай нотариаттық цифрлық жүйенің тізілімдерін жүргізу ережесіне 4-қосымшаға сәйкес нысанда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәландырылған өсиет туралы мәліметтер БНЦЖ электрондық тізіліміне жазба енгізілгеннен кейін БНЦЖ өсиеттерді есепке алу тізіліміне түседі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      72. Жекеше нотариус не мемлекеттік нотариаттық кеңсеге түскен мұраның ашылғаны туралы куәландыратын алғашқы құжатты нотариустың алуы мұрагерлік іс бойынша іс жүргізуді бастауға негіз болады. Мұндай арыздарға: мұраны қабылдау туралы өтініш, мұраға құқық туралы куәлік беру туралы өтініш, мұрадан бас тарту туралы өтініш, тірі зайыбының ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәлік беру туралы өтініші жатады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 79-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Аяқталған мұрагерлік іс мұраға құқығы туралы қосымша куәлік берілгенде немесе бұрын берілген мұраға құқығы туралы куәліктің күші жойылған жағдайда мұраға құқығы туралы жаңа куәлік берілгенде қайта басталады. Бұл ретте мұрагерлік істерді есепке алу тізілімінде мұрагерлік істің қайта басталуына негіз болған өтініштер тіркеледі. Жаңа құжаттар мұрагерлік істің соңына орналастырылады, істің мұқабасына, ішкі тізімдемесіне, куәландырушы парағына тиісті өзгерістер енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұраға құқығы туралы қосымша куәлікті бұрын мұраға құқығы туралы куәлікті берген нотариус береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариус лицензиясының күші тоқтатыла тұрған жағдайда мұраға құқығы туралы қосымша куәлікті құжаттар тапсырылған нотариус береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын мұраға құқығы туралы куәлікті берген нотариустың лицезиясының күші тоқтатылғанда, нотариус нотариаттық палата мүшелігінен шыққан немесе шығарылған жағдайда және істерді архивке сақтауға тапсырылған кезде мұраға құқығы туралы қосымша куәлікті мүдделі тұлға жүгінген нотариус береді. Бұл ретте, нотариус архивтен мұрагерлік істің көшірмесін сұратады және аталған құжаттардың негізінде мұраға құқығы туралы қосымша куәлікті береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 204</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Аяқталған мұрагерлік істі сақтауға дайындаған кезде құжаттар осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мынадай тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұраға құқығы туралы куәлік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5550,90 +7142,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Барлық мұрагерлерге мұраға құқық туралы куәлік берілгеннен кейін мұрагерлік іс бойынша іс жүргізу аяқталды деп есептеледі және іс сақтау үшін ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Егер құпия өсиет құпия өсиетті куәландырған нотариуста сақталса, онда нотариус мөрленген конвертте құпия өсиет салынған конверт, құпия өсиетті сақтауға қабылдау туралы куәліктің данасы, құпия өсиетті жою туралы өтініш, өсиет қалдырушы оны жойған жағдайда "құпия өсиетті сақтау конверттері" ісіне орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құпия өсиеттің тұтастығын қамтамасыз ету үшін олар (құжаттарды механикалық зақымдалмаған ұстауға мүмкіндік беретін арнайы құралдармен жабдықталған қатты материалдан жасалған қысқыштармен, мөлдір файлдармен және т.б.) папкаларға орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5662,110 +7254,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтау конвертінің өзінен басқа іске құпия өсиетті сақтауға қабылдау туралы куәліктің данасы орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсиет берушіге немесе өсиетті орындаушыға (өсиет жүктелген өкілге) сақтауға берілген құпия өсиеттің күші жойылған жағдайда, нотариустың істерінде құпия өсиетті сақтауға беру туралы куәлік және оның күшін жою туралы өтініш қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. Егер құпия өсиет құпия өсиетті куәландырған нотариуста сақталса, онда құпия өсиет және оған қатысты құпия өсиетті сақтауға қабылдау туралы куәлік құпия өсиеттің конвертін ашқан кезде істен алынады, олардың орнына құжаттарды алып қою себебі мен күні туралы мәліметтерді қамтитын осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжатты алып қою туралы анықтама орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Құпия өсиеті бар конвертті ашу жөніндегі іс жүргізуді бастау үшін өсиет қалдырушының қайтыс болуы туралы куәлікті немесе хабарламаны, сондай-ақ құпия өсиеті бар конвертті, ол өсиет қалдырушыда немесе өсиетті орындаушыда (өсиет алушы адамда) сақталған жағдайда, құпия өсиетті ашу және жария ету туралы өтінішті оның құпия өсиетін куәландырған немесе ол сақталатын нотариустың алуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5783,171 +7375,277 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      86-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Нотариус "Құпия өсиет" жеке ісін қалыптастырады. "Құпия өсиет" жеке ісінің нөмірі араб сандарымен белгіленеді және БНАЖ нотариаттық іс-әрекеттерді тіркеудің электрондық тізілімінде құпия өсиетті ашу және жария ету хаттамасы тіркелген нөмірден және жеке іс жүргізілген жылдан тұрады: 20/2021, мұндағы 20 – құпия өсиетті ашу және жария ету хаттамасы БНАЖ электрондық тізілімінде тіркелген нөмір, 2021-жеке іс жүргізілген жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Құпия өсиетті жасаған тұлғаның заңды мұрагерлеріне, нотариус тұратын жерлері белгілі болса, тапсырыс хат арқылы құпия өсиетті ашу және жария ету күні, орны және уақыты туралы мәліметтерді көрсете отырып, осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жібереді. Хабарламаны тапсыру туралы ескертпе нотариустың ісінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Құпия өсиет ісіне, конвертті ашуға және нақты құпия өсиеттің мәтінін жария етуге қатысты, құпия өсиет орналастырылған конвертті, құпия өсиетті қабылдау туралы куәлікті, құпия өсиеттің түпнұсқасын (немесе өсиет қалдырушы нотариусқа берген конверттен алынған кез келген өзге де салым), құпия өсиетті ашу және жария ету хаттамасының түпнұсқасын, сақтау конвертін қоса алғандағы барлық құжаттар орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Өсиет бойынша мұрагерлерге құпия өсиетті ашу және жария ету туралы хаттаманың көшірмесін бергеннен кейін нақты құпия өсиет бойынша іс жүргізу аяқталды деп есептеледі және тұрақты сақтау үшін дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Егер өсиет бойынша мұрагерлер құпия өсиетті ашу және жария ету туралы хаттаманың көшірмесін конвертті ашқан және құпия өсиет мәтінін жария еткен кезден бастап бір жыл ішінде алмаса, құпия өсиет ісі бойынша іс аяқталуы және уақытша сақтау үшін дайындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6182,68 +7880,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кіріс құжаттарын тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7246,68 +8944,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыс құжаттарын тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8310,68 +10008,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тіркеу мөртабаны (үлгі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders/>
@@ -8864,68 +10562,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________ № _____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(күні) (индексі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үлгілік істер номенклатурасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16266,68 +17964,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________ жылы жасалынған істердің санаты мен саны туралы қорытынды жазба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18130,68 +19828,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ІСТІҢ КУӘЛАНДЫРУ-ПАРАҒЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _____ қор № __________________ тізімдеме № __________________ іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19011,68 +20709,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №       іс құжаттарының  ІШКІ ТІЗІМДЕМЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22177,68 +23875,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрақты сақтаудағы істердің тізімдемесі (тізімдеменің беткі парағы) _______________________ жылдардағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23852,68 +25550,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдау-тапсыру актілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біз, төменде қол қояғандар, мыналардың</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25237,68 +26935,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "__" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттар мен істерді жоюға бөлу туралы акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ____________________ Индексі _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26449,68 +28147,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Консультация беруді тіркеу тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27535,68 +29233,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекеше нотариустың мөрінің эскизі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2336800" cy="2921000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -27696,68 +29394,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:bookmarkStart w:name="z135" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекеше нотариустың жеке мөрінің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жекеше нотариустың мөрі (бұдан әрі – мөр) арнайы құралда дайындалады, оны дайындауға қойылатын барлық талаптарға сәйкес келуі және жоғары сапалы дайындалуымен, жасандылықтан қорғалуымен, ұзақ мерзімділігімен және бояғыштарға төзімділігімен сипатталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28172,68 +29870,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мөрді беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29131,68 +30829,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжатты алып қою туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылы "__" _________ құпия өсиетті ашу тағайындалуына байланысты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29607,68 +31305,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құпия өсиетті ашу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30092,55 +31790,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30466,31 +32164,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>