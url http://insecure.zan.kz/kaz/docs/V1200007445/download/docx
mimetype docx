--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6701f31" w14:textId="6701f31">
+    <w:p w14:paraId="e3a2c97" w14:textId="e3a2c97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1344,860 +1344,686 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік нотариус жұмыстан босатылған немесе ауысқан кезде іс жүргізуді ұйымдастыру және дұрыс жүргізу, нотариаттық архивтік құжаттарды сақтау, есебін жүргізу және пайдалану аумақтық әділет органының бұйрығымен басқа мемлекеттік нотариусқа жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариустың лицензиясының қолданысы тоқтатыла тұрған жағдайда, аумақтық әділет органы және аумақтық нотариаттық палата нотариустың лицензиясының қолданысы тоқтатыла тұрғаны туралы бұйрыққа қол қойылған күннен бастап он жұмыс күні ішінде нотариустың қағаз және электрондық нысандағы құжаттарын, соның ішінде нотариаттық цифрлық архивті қоса алғанда басқа жекеше нотариуске беру бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z168" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариустың лицензиясының күші тоқтатылған кезде, аумақтық әділет органы және аумақтық нотариаттық палата нотариустың лицензиясының күшін тоқтату туралы бұйрыққа қол қойылған күннен бастап отыз күнтізбелік күн ішінде нотариустың қағаз және электрондық нысандағы құжаттарын, соның ішінде нотариаттық цифрлық архивті қоса алғанда, басқа нотариуске немесе жеке нотариаттық архивке беру бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z169" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариус лицензиядан айырылған жағдайда, аумақтық әділет органы және аумақтық нотариаттық палата сот актісі заңды күшіне енген күннен бастап отыз күнтізбелік күн ішінде нотариустың қағаз және электрондық нысандағы құжаттарын, соның ішінде нотариаттық цифрлық архивті қоса алғанда, басқа нотариуске немесе жеке нотариаттық архивке беру бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z170" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық нотариаттық палата мүшелігінен шыққан кезде нотариустың нотариаттық палата мүшелігінен шығу туралы өтініші келіп түскен күннен бастап он жұмыс күні ішінде аумақтық әділет органы аумақтық нотариаттық палатамен бірлесе отырып, аяқталған және ресімделген істерді жеке нотариаттық архивке қабылдау-тапсыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z171" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аумақтық нотариаттық палата мүшелігінен шығарылған кезде аумақтық нотариаттық палата нотариаттық палатадан шығару туралы тәртіптік комиссияның шешімі күшіне енген күннен бастап он жұмыс күні ішінде аяқталған және ресімделген істерді жеке нотариаттық архивке қабылдау-тапсыруды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z172" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариустың лицензиясы тоқтатыла тұрған, тоқтатылған немесе лицензиядан айырылған жағдайда не нотариус нотариаттық палатаның мүшелігінен шыққан немесе шығарылған жағдайда, Бірыңғай нотариаттық цифрлық жүйедегі (бұдан әрі – БНЦЖ) нотариус кабинеті аумақтық нотариаттық палатаның шешімі бойынша басқа жекеше нотариуске, сондай-ақ жеке нотариаттық архивке беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жекеше және мемлекеттік нотариустар жасайтын және алатын құжаттарды есепке алу, істердегі құжаттарды топтастыру, оларды сақтау мерзімдерін айқындау істер номенклатурасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істер номенклатурасы – оларды сақтау мерзімі көрсетілген істер атауларының (тақырыптарының) жүйеге келтірілген тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Құжаттар Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 33339 болып тіркелген) Мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларына сәйкес ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақтың алтыншы абзацы </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12.07.</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...163 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құжаттарды қабылдау, тіркеу және жіберу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z17" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Келіп түскен барлық құжаттар тіркеуден өтуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...125 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z18" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Құжаттарды есепке алу және олардың орындалуын бақылау үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша БНАЖ-да кіріс құжаттарын тіркеу журналы;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша БНЦЖ-да кіріс құжаттарын тіркеу журналы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша БНАЖ-да шығыс құжаттарды тіркеу журналы жүргізіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша БНЦЖ-да шығыс құжаттарды тіркеу журналы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кіріс құжаттарының бірінші бетінің төмен оң жақ шетінде кіріс құжаттарын тіркеу журналы бойынша тіркеу нөмірі және оларды тіркеген күні қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z20" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Шығыс құжаттарында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес үлгі бойынша тіркеу мөртабаны қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z21" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құжаттар адресаттарға пошта арқылы (белгілі электрондық адреске көшірмесін жолдай отырып) жіберіледі немесе қолма-қол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Істер номенклатурасын жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z23" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Істер номенклатурасы үш данада ағымдағы жылдың 10 желтоқсанынан кешіктірмей жасалады және келесі күнтізбелік жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нотариаттық кеңсенің істер номенклатурасын аумақтық әділет органының басшысы бекітеді және мемлекеттік архивпен келіседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2252,70 +2078,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Істер номенклатурасына барлық құжатталатын қызметті көрсететін істердің атаулары (тақырыптары) енгізіледі. Электрондық құжаттар мен дерекқорлар істер номенклатурасына жалпы негіздерде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істер номенклатурасында құжаттың нысаны (ақпарат жеткізгіші көрсетілген электрондық немесе қағаз түрінде) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2444,110 +2270,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жылдың соңында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізілген істер немесе томдардың саны және санаты туралы қорытынды жазба енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z26" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Істер номенклатурасының данасы жедел сақтаудағы істер үшін есептік құжат ретінде мемлекеттік нотариаттық кеңсенің немесе жекеше нотариустың архивінде қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2566,342 +2392,342 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Істерді қалыптастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z28" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік нотариаттық кеңседегі және жеке нотариустағы барлық құжаттар орындалған соң істер номенклатурасына сәйкес топтастырылады және істердің ішінде жүйелестіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z29" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Істерге бір жылдың құжаттары топтастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z30" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Істерге оларға қатысы жоқ құжаттарды, сондай-ақ құжаттардың сызбалары мен жобаларын енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z31" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Істер белгілі бір мәселеге немесе нотариаттық іс-әрекетке жататын құжаттардың жеке папкасына топтастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z32" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Істер ауқымы бойынша 180 парақтан аспауы тиіс. Парақтар саны 180-нен асатын қосымшалар жеке томға бөлінеді, ол туралы құжатта белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істе бірнеше том (бөліктер) болатын болса, істің нөмірі (индексі) мен тақырыбы істің әрбір томына том нөмірі қосылып қойылады, соңғы томға (бөлігіне) "соңғы" ("соңғысы") деген сөз қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Нотариустың мұрагерлік істерді ресімдеуге байланысты қаулыларының даналары мұрагерлік істерге орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариаттық іс-әрекеттерді кейінге қалдыру туралы қаулылардың даналары кейінге қалдырылған нотариаттық іс-әрекеттерге байланысты құжаттармен топтастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Істерді ресімдеу. Істердің тізбесін жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z35" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Істерді ресімдеу істерді сақтауға дайындау жөнінде кешенді жүргізілетін жұмыстардан тұрады, ол мұқабадағы, брошюродағы сипаттаманы, парақтардың нөмірленуін, куәландыратын жазбаны және ішкі сипаттаманы қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z36" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Істер осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша істер мұқабасына орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z37" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Істер аяқталған соң іс жүргізуде істер номенклатурасына сәйкес белгіленетін оның сақталу мерзіміне сәйкес толық немесе жартылай ресімдеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z38" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тұрақты және уақытша (он жылдан артық) сақтау мерзімдері істері мыналарды көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       істегі парақтарды нөмірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2948,90 +2774,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       істі қатты мұқабаға брошюралау (тігу);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       істердің мұқабасына барлық деректерді осы Ереженің 32-тармағына сәйкес толтыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Істің соңында осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәландырушы парақ тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істің куәландырушы парағына нотариус мөрін қоя отырып, қызметін және куәландырушы жазбаны жасаған күнін көрсетіп қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3086,476 +2912,476 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Тұрақты және уақытша сақтау (он жылдан астам) мерзіміндегі істерде осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ішкі жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс құжаттарының ішкі жазбасына жекеше нотариус немесе мемлекеттік нотариус қол қояды және істің басына тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Уақытша сақтаудағы істерді (он жылға дейінгіні қоса алғанда) тігу папкаларында сақтауға жол беріледі, істегі құжаттарды қайтадан жүйелендіру жасалынбайды, істің парақтары нөмірленбейді, куәландырушы жазбалар жасалынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Күнтізбелік жыл аяқталған соң іс жүргізуде аяқталған тұрақты және уақытша (он жылдан жоғары) сақтау істеріне осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрақты сақтаудағы істердің тізбесі жеке жасалынады. Тізбе істердің күндері мен парақтарын көрсете отырып, істер тақырыбының тізбесін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақытша сақтаудағы (он жылға дейін) істерге тізбе жасалынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Жекеше нотариустың немесе мемлекеттік нотариаттық кеңсенің істерінде сақталатын құжаттар Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тұлғаларға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істерден құжаттарды алу Қазақстан Республикасының Қылмыстық-процестік кодексiне сәйкес жүргізіледі, бұл ретте іске құжаттың көшірмесі мен түпнұсқасын алу туралы акті (хаттама) тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Істен бұрын алынған құжаттар қайтарылған жағдайда олар бұрын көшірмесі алынған іске қайта тігіледі, өз кезегінде олардың көшірмелері алып тасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Нотариус жүргізетін журналдар оларға бірінші жазба енгізілгенге дейін тігіледі, олардың парақтары нөмірленеді. Нөмірленген және тігілген парақтардың саны журналдың соңғы парағының сыртқы бетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Құжаттарды сақтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Нотариаттық іс жүргізу құжаттары қалыптастырылған орны бойынша он жыл бойы нотариуста сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әділет министрінің 2012 жылғы 31 қаңтардағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7444 болып тіркелген) Нотариустың үй-жайына қойылатын талаптарда белгіленген нотариаттық іс жүргізу құжаттарын сақтау үшін жағдайлар болған кезде, нотариаттық іс жүргізу құжаттары нотариустың кәсіби қызметін жүзеге асырудың бүкіл кезеңінде олардың қалыптасқан орны бойынша сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жекеше нотариус, мемлекеттік нотариус құжаттар мен істердің құжаттарды сақтау мерзіміне сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Істер ұйымның бекітілген істер номенклатурасына сәйкес орналастырылады, мұқабаларының түбіртектерінде олардың индекстері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z50" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Істерді жекеше нотариаттық немесе мемлекеттік архивке тапсыру. Архивтік құжаттардың сақталуын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 204</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жекеше нотариус он жыл сақтау мерзімі өткеннен кейін және сақтау үшін жағдай болмаған кезде сақтау кезеңінен кейінгі күнтізбелік жыл ішінде аяқталған және ресімделген істерді жеке нотариаттық архивке сақтауға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3630,358 +3456,474 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Істерді табыстау тұрақты және уақытша (он жылдан жоғары) сақтау істері тізбесі және істер номенклатурасы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Жекеше нотариус тұрақты, уақытша (жетпіс бес жыл) сақтау мерзіміндегі аяқталған және ресімделген істерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z174" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскелерін иеліктен шығару туралы шарттарды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z175" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үйлерді, пәтерлерді иеліктен шығару туралы шарттарды (оларды куәландыруға негіз болған құжаттарды);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z176" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аяқталған мұрагерлік істерді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z177" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәліктерді (егер мұндай куәлік нотариаттық кеңседе жасалған мұрагерлік іске байланысты тірі зайыбына берілген болса, онда ол мұрагерлік іске тігіледі) жекеше нотариаттық архивке береді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z178" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік іс және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>92-7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес өндіріп алушының өтініші жоқ атқарушылық жазба жекеше нотариаттық архивке тапсырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 406</w:t>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Жекеше нотариустың лицензиясының қолданылуы тоқтатылған, жекеше нотариус аумақтық нотариаттық палатаның мүшелігінен шыққан немесе шығарылған жағдайда, нотариаттық куәландырылған өсиеттер, оның ішінде құпия өсиеттер, сондай-ақ аяқталмаған мұрагерлік істер және атқарушылық жазбалар он жұмыс күні ішінде аумақтық әділет органы мен аумақтық нотариаттық палатаның бірлескен шешімі бойынша басқа жекеше нотариусқа беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z180" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариустың лицензиясының қолданылуы тоқтатыла тұрған жағдайда нотариустың іс жүргізуіндегі құжаттар он жұмыс күні ішінде аумақтық әділет органы мен аумақтық нотариаттық палатаның бірлескен шешімі бойынша басқа жекеше нотариусқа беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z181" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық әділет органы және аумақтық нотариаттық палата құжаттарды қабылдау-тапсыру актісін жасағанда, нотариаттық цифрлық архивті қоса алғанда, нотариустың қағаздағы және электрондық түрдегі тапсырылуы тиіс құжаттарды БНЦЖ нотариаттық әрекеттер тізілімінде көрсетілген мәліметтермен салыстыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z182" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Салыстыру нәтижелері бойынша осы Ережеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдау-тапсыру актісі жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нотариаттық құжаттарды сақтау және сақтауды қамтамасыз ету үшін жекеше нотариаттық архивтер жұмыс істейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариаттық архивтер аумақтық нотариаттық палаталардың филиалдары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4056,70 +3998,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мемлекеттік нотариаттық палата таратылған жағдайда аяқталған және ресімделген істерді аумақтық әділет органы мемлекеттік архивке береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4138,512 +4080,466 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Нотариаттық әрекеттер жасау туралы мәліметтер және Заңда көзделген өзге де мәліметтер нотариаттық цифрлық архивте орналастырылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">44. Алып тасталды - ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      44-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 406</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Нотариаттық цифрлық архив – Бірыңғай нотариаттық цифрлық жүйенің электрондық түрдегі нотариаттық құжаттарды жинауға, сатып алуға, жиынтықтауға, ретке келтіруге, сақтауға, есепке алуға және пайдалануға арналған құрауышы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
-[...9 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Істерді жою</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z61" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Сақтау мерзімі өткен істер тұрақты сақтаудағы істер тізбесі мен тиісті кезеңдегі құжаттар мен істерді жоюға бөлу туралы акті бекітілген соң жоюға бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z62" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Жоюға іріктелген істер осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жоюға бөлінген құжаттар мен істер туралы актімен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z63" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Актіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекеше нотариус;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іс жүргізуді ұйымдастыру және жүргізу жүктелген мемлекеттік нотариус қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Акті сараптамалық тексеру комиссиясының (бұдан әрі – СТК) мақұлдауына беріледі, оның құрамын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық нотариаттық палата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4654,350 +4550,288 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық әділет органы (мемлекеттік нотариаттық кеңсенің істерін жойған кезде) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СТК мақұлдаған акті аумақтық нотариаттық палатаға немесе аумақтық әділет органына бекітуге ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Консультация беруді есепке алу тізілімін жүргізу. Консультация беруді тіркеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z66" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылатын, нотариаттық іс-әрекеттер жасауға тікелей байланысты емес құқықтық сипаттағы ауызша және жазбаша консультациялар жүргізу нысанында нотариус ұсынатын консультация беру; Қазақстан Республикасы заңнамасының талаптарына сәйкес мәмілелер, өтініштер және басқа да құжаттар жобаларын жасау есепке алуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z67" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51. Консультация беруді есепке алуды нотариус БНЦЖ-дағы консультация беруді есепке алу тізілімінде осы Ережеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Мәліметтер консультацияға жүгінген күні консультация беруді есепке алу тізіліміне енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z69" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Шетелде іс-әрекет етуге арналған құжаттарды ресімдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z70" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Шетелде іс-әрекет етуге арналған құжаттарға қол қойған кезде нотариаттық іс-әрекет жасау үшін келген тұлға құжаттағы тиісті жолға тегін, атын, әкесінің атын (бар болған жағдайда) жеке басын куәландыратын құжатында көрсетілгендей кезектілікпен жазып, қолын қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z71" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Куәландыратын жазбаны толтырған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекеше немесе мемлекеттік нотариустың тегі, аты, әкесінің аты (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5044,264 +4878,264 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариаттық іс-әрекеттің жасалынған күні сөздермен жазылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжатқа қол қойған тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда) оның жеке басын куәландыратын құжатындағы кезектілікпен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Мөр құжаттың бос орнына куәландыру жазбасының астына оның мәтініне және жекеше немесе мемлекеттік нотариустың қолтаңбасына жеткізбей қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәландыру жазбасының мәтіні (оның ішінде нотариаттық іс-әрекеттің электрондық тізілімінің нөмірі, өндіріп алынған мемлекеттік баж сомасы және/немесе нотариусқа төленген сома) техникалық құралдармен (жазу машинкасымен, дербес компьютермен) басылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Құжаттар бүктелмейді, аяғына дейін толтырылмаған жолдары, бос орындары сызылмайды, бекіту мөртабанын қоюға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар жіппен немесе қызыл немесе ақ түсті жолақпен үш жерден тесіліп тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Нотариустың мөрі, мөртабандары және электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z75" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Жекеше және мемлекеттік нотариустың мөрі Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасы Заңының 21-бабының талаптарына сәйкес дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z76" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Жекеше нотариустың мөрі осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жекеше нотариус мөрінің эскизіне сәйкес дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z77" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Жекеше және мемлекеттік нотариустың тегі, аты, әкесінің аты (бар болған жағдайда) мөрдің мәтінінде оның жеке басын куәландыратын құжаты бойынша жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z78" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Аумақтық әділет органы мемлекеттік нотариустың мөрін дайындауға тапсырыс беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық нотариаттық палата жекеше нотариустың мөрін дайындауға тапсырыс беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5314,128 +5148,128 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Нотариаттық іс-әрекет жасау үшін нотариустарға мөрді аумақтық әділет органы немесе аумақтық нотариаттық палата осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мөрді беру журналында қол қою арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Мөрді жекеше және мемлекеттік нотариус нотариаттық расталған немесе куәландырылған құжатты беру кезінде нотариустың қызметіне байланысты куәландырылған жазбаның мәтінін, қаулыда, тапсырмада (сұрау салуда) және құжаттарда өзінің қолтаңбасын бекіту үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z80" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Мөрдің жоғалғаны немесе ұрланғаны туралы жекеше нотариус ол белгілі болған күннен бастап бір күн ішінде аумақтық әділет органына және нотариаттық палатаға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің жоғалғаны немесе ұрланғаны туралы мемлекеттік нотариус ол белгілі болған күннен бастап бір күн ішінде аумақтық әділет органына хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Мөр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік нотариус қызметінен босатылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5482,70 +5316,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариустың жеке басын растайтын құжатының деректері өзгергенде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пайдалануға жарамсыз болған жағдайларда жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Мөр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекеше нотариус лицензиясының қолданысын тоқтата тұру туралы бұйрықпен танысқан кезден бастап оның лицензиясының күші тоқтатыла тұрған кезеңде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5592,752 +5426,630 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе жекеше нотариустың мөрі нотариустың қатысуымен конвертке салынады, нотариустың, лауазымды адамның қолдары қойылады және аумақтық әділет органының мөрімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрі бар конвертті ашу нотариустың қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Мөрді пайдаланған кезде көк немесе сия көк бояғыштар қолданылады, қара, көп түсті бояғыштар қолдануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z84" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Аумақтық әділет органы мемлекеттік нотариустың мөрі жоғалған немесе жойылған жағдайда ақпаратты уәкілетті органның Интернет-ресурсында жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z188" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариустың мөрі жоғалғаны немесе жойылғаны туралы ақпарат аумақтық нотариаттық палатаның Интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      67. Жекеше нотариус пен мемлекеттік нотариустың Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық цифрлық қолтаңбасы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариус электрондық құжаттармен нотариаттық іс-әрекеттер жасауды және БНЦЖ-ға мәліметтер енгізуді электрондық цифрлық қолтаңба арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      67-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Нотариаттық құжаттар А4 форматындағы қағаздың стандартты парақтарында жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БНЦЖ әрбір нотариаттық іс-әрекет бойынша құжаттың қағаз нұсқасында көрсетілетін бірегей нөмір береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 68-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Құжаттарды ресімдеген кезде бекіту мөртабаны пайдаланылады. Бекіту мөртабанының бедері көк немесе сия көк түсті штемпелді бояумен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәландырылған жазбаны орындаған кезде бекіту мөртабанын пайдалану барысында техникалық құралдарды қолдану арқылы немесе көк немесе сия көк бояуларды қолдана отырып, мөртабанның толтырылмаған жерін толықтырып жазуға болады. Көк немесе сия көк бояуларды қолдан қолдана отырып нотариаттық іс-әрекеттің тіркеу нөмірін және техникалық құралдарды қолдана отырып куәландырылған жазбаларды орындаған кезде өндіріп алынған мемлекеттік баждың (нотариаттық тарифтің) сомасын қоюға болады. Куәландыратын жазбаны қолдан жазған кезде де көк немесе сия көк бояу пайдаланылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Мөрлер, куәландыру жазбаларының мөртабандары жекеше нотариустың үй-жайында немесе мемлекеттік нотариат кеңсесінде сейфтерде немесе мөрленетін жанбайтын металл шкафтарда сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z89" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Мөрді, куәландыру жазбаларының мөртабандарын пайдалануды, сақтауды және есепке алуды жекеше және мемлекеттік нотариус, мемлекеттік нотариаттық кеңседе аумақтық әділет органы басшысының бұйрығымен айқындалған мемлекеттік нотариустардың бірі жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z90" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Мұрагерлік істерді қалыптастыру және ресімдеу. Өсиетхаттарды есепке алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z91" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Жекеше нотариус не мемлекеттік нотариаттық кеңсеге түскен мұраның ашылғаны туралы куәландыратын алғашқы құжатты нотариустың алуы мұрагерлік іс бойынша іс жүргізуді бастауға негіз болады. Мұндай арыздарға: мұраны қабылдау туралы өтініш, мұраға құқық туралы куәлік беру туралы өтініш, мұрадан бас тарту туралы өтініш, тірі зайыбының ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәлік беру туралы өтініші жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z92" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Мұрагерлік іске жататын құжаттар жекеше нотариусқа немесе мемлекеттік нотариусқа жеке қабылдау барысында да, пошта арқылы да беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z93" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Мұрагерлік іс бойынша іс жүргізуді бастауға негіз болған құжат БНЦЖ мұрагерлік істер тізілімінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) бұйрығымен.</w:t>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...497 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Мұрадан бас тарту немесе мұраны қабылдау туралы не мұраға құқығы туралы куәлікті беру туралы, шығындарды мұрагерлік мүлік есебінен төлеу туралы өтініштердің негізінде мұрагерлік іс жүргізіледі және реттік нөмір беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық өтініштерде олардың келіп түскен күні, бірінші келіп түскен өтінішке берілген мұрагерлік істің нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6366,70 +6078,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұрагерлік іске мұрагерлер ұсынған мұраға құқық туралы куәлік беруге негіз болған барлық құжаттар тігіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мұрагерлік іс ағымдағы жылдың іс жүргізуінде аяқталмаған болса, ол келесі жылға сол нөмірмен өтеді және қайта тіркелуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Жекеше немесе мемлекеттік нотариустың мұрагерлік істі тиесілігі бойынша басқа нотариусқа беруі мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұрагерлік істегі құжаттар тігіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6458,148 +6170,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұқабаның көшірмесімен қоса, мұрагерлік істің көшірмесі түсіріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұрагерлік істің түпнұсқасын ілеспе хатпен бірге нотариус не нотариустың көмекшісі тапсырыс хатпен (тапсырыс бандеролімен) не курьер арқылы тиесілігі бойынша басқа нотариусқа жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Мұрагерлік істі тиесілігі бойынша берген жекеше немесе мемлекеттік нотариустың істерінде қабылдау - тапсыру актісі, ілеспе хатпен және почта байланысы операторының хабарламасы бар мұрагерлік істің көшірмесі, ал мұрагерлік істі курьер немесе нотариус не нотариустың көмекшісі жеткізген жағдайда нотариустың немесе аумақтық әділет органының оны алғаны туралы белгісі сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұрагерлік істі немесе оның көшірмесін тиесілігі бойынша тапсыру мұрагерлік істі немесе оның көшірмесін тапсырып отырған нотариус оны тапсыруға негіздеме болған (мұрагердің өтініші, нотариустың сұрау хаты) құжатты алған соң жеті жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Оған тиесілігі бойынша жіберілген мұра ісін қабылдаған жекеше немесе мемлекеттік нотариус мұрагерлік істі тіркеу үшін көзделген тәртіп бойынша істі тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z98" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Аумақтық нотариаттық палатада өсиетхаттарды куәландыруға уәкілеттік берілген лауазымды тұлғалардан алынған, нотариаттық куәландырылғанға теңестірілген өсиетхаттарды есепке алу тізілімі Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 356 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22701 болып тіркелген) Бірыңғай нотариаттық цифрлық жүйенің тізілімдерін жүргізу ережесіне 4-қосымшаға сәйкес нысанда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәландырылған өсиет туралы мәліметтер БНЦЖ электрондық тізіліміне жазба енгізілгеннен кейін БНЦЖ өсиеттерді есепке алу тізіліміне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6636,70 +6348,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Аяқталған мұрагерлік іс мұраға құқығы туралы қосымша куәлік берілгенде немесе бұрын берілген мұраға құқығы туралы куәліктің күші жойылған жағдайда мұраға құқығы туралы жаңа куәлік берілгенде қайта басталады. Бұл ретте мұрагерлік істерді есепке алу тізілімінде мұрагерлік істің қайта басталуына негіз болған өтініштер тіркеледі. Жаңа құжаттар мұрагерлік істің соңына орналастырылады, істің мұқабасына, ішкі тізімдемесіне, куәландырушы парағына тиісті өзгерістер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұраға құқығы туралы қосымша куәлікті бұрын мұраға құқығы туралы куәлікті берген нотариус береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6771,461 +6483,335 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Аяқталған мұрагерлік істі сақтауға дайындаған кезде құжаттар осы Ереженің 35-тармағына сәйкес мынадай тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұраға құқығы туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұраны қабылдау туралы, мұраға құқығы туралы куәлікті беру туралы немесе мұрадан бас тарту туралы өтініштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БНЦЖ арқылы "АХАЖ тіркеу пункті" цифрлық жүйесінде алынған қайтыс болуды мемлекеттік тіркеу туралы мәліметтер ("АХАЖ тіркеу пункті" цифрлық жүйесінде қайтыс болу туралы мәліметтер болмағанда немесе Қазақстан Республикасынан тыс жерде қайтыс болу жағдайында қайтыс болу туралы куәліктің немесе хабарламаның, анықтаманың, не акт жазбасының көшірмесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БНЦЖ арқылы "Жеке тұлғалар" мемлекеттік деректер қорынан мұра берушінің тіркелген орны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұрагерлердің мұра берушімен туысқандық қатынастарын растайтын құжаттардың көшірмелері, мұраға негіздеме (өсиет, туысқандық деңгейі туралы, бала асырап алу туралы, мұра берушінің асырауында тұрғаны туралы құжаттар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұрагерлердің шеңберін анықтау үшін жасалған нотариустың сұрау салулары және оларға жауаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БНЦЖ-да мұрагерлік істің бар / жоқ екендігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұраның мұра берушіге тиістілігін растайтын құжаттары (құқығын белгілеуші құжаттары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұрагерлік іске қоса берілген құжаттар тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 81-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...336 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Барлық мұрагерлерге мұраға құқық туралы куәлік берілгеннен кейін мұрагерлік іс бойынша іс жүргізу аяқталды деп есептеледі және іс сақтау үшін ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z102" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Егер құпия өсиет құпия өсиетті куәландырған нотариуста сақталса, онда нотариус мөрленген конвертте құпия өсиет салынған конверт, құпия өсиетті сақтауға қабылдау туралы куәліктің данасы, құпия өсиетті жою туралы өтініш, өсиет қалдырушы оны жойған жағдайда "құпия өсиетті сақтау конверттері" ісіне орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құпия өсиеттің тұтастығын қамтамасыз ету үшін олар (құжаттарды механикалық зақымдалмаған ұстауға мүмкіндік беретін арнайы құралдармен жабдықталған қатты материалдан жасалған қысқыштармен, мөлдір файлдармен және т.б.) папкаларға орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7254,110 +6840,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтау конвертінің өзінен басқа іске құпия өсиетті сақтауға қабылдау туралы куәліктің данасы орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсиет берушіге немесе өсиетті орындаушыға (өсиет жүктелген өкілге) сақтауға берілген құпия өсиеттің күші жойылған жағдайда, нотариустың істерінде құпия өсиетті сақтауға беру туралы куәлік және оның күшін жою туралы өтініш қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. Егер құпия өсиет құпия өсиетті куәландырған нотариуста сақталса, онда құпия өсиет және оған қатысты құпия өсиетті сақтауға қабылдау туралы куәлік құпия өсиеттің конвертін ашқан кезде істен алынады, олардың орнына құжаттарды алып қою себебі мен күні туралы мәліметтерді қамтитын осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжатты алып қою туралы анықтама орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z104" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Құпия өсиеті бар конвертті ашу жөніндегі іс жүргізуді бастау үшін өсиет қалдырушының қайтыс болуы туралы куәлікті немесе хабарламаны, сондай-ақ құпия өсиеті бар конвертті, ол өсиет қалдырушыда немесе өсиетті орындаушыда (өсиет алушы адамда) сақталған жағдайда, құпия өсиетті ашу және жария ету туралы өтінішті оның құпия өсиетін куәландырған немесе ол сақталатын нотариустың алуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7375,277 +6961,387 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Нотариус "Құпия өсиет" жеке ісін қалыптастырады. "Құпия өсиет" жеке ісінің нөмірі араб сандарымен белгіленеді және БНЦЖ нотариаттық іс-әрекеттерді тіркеудің электрондық тізілімінде құпия өсиетті ашу және жария ету хаттамасы тіркелген нөмірден және жеке іс жүргізілген жылдан тұрады: 20/2021, мұндағы 20 – құпия өсиетті ашу және жария ету хаттамасы БНЦЖ электрондық тізілімінде тіркелген нөмір, 2021-жеке іс жүргізілген жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 86-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Құпия өсиетті жасаған тұлғаның заңды мұрагерлеріне, нотариус тұратын жерлері белгілі болса, тапсырыс хат арқылы құпия өсиетті ашу және жария ету күні, орны және уақыты туралы мәліметтерді көрсете отырып, осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама жібереді. Хабарламаны тапсыру туралы ескертпе нотариустың ісінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z107" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Құпия өсиет ісіне, конвертті ашуға және нақты құпия өсиеттің мәтінін жария етуге қатысты, құпия өсиет орналастырылған конвертті, құпия өсиетті қабылдау туралы куәлікті, құпия өсиеттің түпнұсқасын (немесе өсиет қалдырушы нотариусқа берген конверттен алынған кез келген өзге де салым), құпия өсиетті ашу және жария ету хаттамасының түпнұсқасын, сақтау конвертін қоса алғандағы барлық құжаттар орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z108" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Өсиет бойынша мұрагерлерге құпия өсиетті ашу және жария ету туралы хаттаманың көшірмесін бергеннен кейін нақты құпия өсиет бойынша іс жүргізу аяқталды деп есептеледі және тұрақты сақтау үшін дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z109" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Егер өсиет бойынша мұрагерлер құпия өсиетті ашу және жария ету туралы хаттаманың көшірмесін конвертті ашқан және құпия өсиет мәтінін жария еткен кезден бастап бір жыл ішінде алмаса, құпия өсиет ісі бойынша іс аяқталуы және уақытша сақтау үшін дайындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-тарау. Атқарушылық жазба бойынша іс жүргізуді қалыптастыру және рәсімдеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-тараумен толықтырылды – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Осы Қағидалардың 40-тармағына сәйкес жекеше нотариуске келіп түскен, атқарушылық жазбаны оны орындау үшін атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесіне жолдау туралы оған қатысты өтініш жоқ атқарушылық жазба бойынша іс жүргізуді бастаудың негізі - атқарушылық жазбаны атқару үшін атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесіне жолдау туралы өндірушінің өтініші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z192" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Атқарушылық жазба бойынша іс жүргізуге қатысты құжаттар жекеше нотариуске БНЦЖ арқылы жеке не пошта байланысы арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z193" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Атқарушылық жазба бойынша іс жүргізуді бастаудың негізі болып табылатын құжат кіріс корреспонденциясының журналына тіркелуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z194" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Атқарушылық жазба бойынша іс жүргізуді тиісілігі бойынша қабылдаған жекеше нотариустың істерінде қабылдау-тапсыру актісі және атқарушылық жазбаның көшірмесі сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z195" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Атқарушылық жазба бойынша іс жүргізу оны орындау үшін атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесіне жолдаған күнінен бастап аяқталған деп есептеледі. Атқарушылық жазба орындау үшін жолданғаннан кейін іс ресімделеді және осы Қағидаларға сәйкес сақтауға тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7880,68 +7576,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кіріс құжаттарын тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8944,68 +8640,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыс құжаттарын тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -10008,68 +9704,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тіркеу мөртабаны (үлгі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders/>
@@ -10203,7633 +9899,6751 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ж. "__"_____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none"/>
+                <w:left w:val="none"/>
+                <w:bottom w:val="none"/>
+                <w:right w:val="none"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Нотариаттық іс жүргізу</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>жөніндегі ережеге</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>4-қосымша</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>нысан</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>"Бекітемін"</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7780" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4600" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(облыстың немесе қаланың </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>атауы)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Әділет департаментінің</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>басшысы немесе нотариустың</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Т.А.Ә. (бар болған жағдайда),</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>лицензияны берген күні, нөмірі</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>___________ тегі, аты-жөні қолы</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>20__ жылғы "__" ___________</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>___________ № _____________</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>(күні) (индексі)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:bookmarkStart w:name="z261" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Үлгілік істер номенклатурасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ескерту. 4-қосымша жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 881</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2460"/>
+              <w:gridCol w:w="2460"/>
+              <w:gridCol w:w="2460"/>
+              <w:gridCol w:w="2460"/>
+              <w:gridCol w:w="2460"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>1. Іс жүргізу, әкімшілік-шаруашылық мәселелер</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Істің индексі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Істің (томның, бөліктің) тақырыбы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Істің (томның, бөліктің) саны</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Істі (томды, бөлікті) сақтау мерзімі және тізбесі бойынша тармақ нөмірі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Ескертпе</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Статистикалық есептер</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+үнемі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық кеңсенің жұмысын тексерудің нәтижелері туралы анықтамалар мен актілер</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Жеке құрамы бойынша бұйрықтар мен басқа да құжаттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл СТК</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Әділет органдарымен және нотариаттық палатамен хат алмасу</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл СТК</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Мекемелермен, ұйымдармен және азаматтармен хат алмасу</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық кеңсенің қаржылық және шаруашылық қызметінің құжаттары</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Қаржылық шаруашылық қызметті құжаттық тексеру аяқталған жағдайда, даулар, әртүрлі келісулер пайда болған жағдайда, тергеу және сот істері түпкілікті шешім шығарылғанға дейін сақталады.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық кеңсенің жұмысын ұйымдастыру жөніндегі өтініштер және ұсыныстар және оларға жауаптар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл СТК</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық кеңсенің істер номенклатурасы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+үнемі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-9</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Архивке тапсырылған құжаттамалық материалдардың тізбесі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+үнемі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Кіріс құжаттарын тіркеу журналы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-11</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Шығыс құжаттарын тіркеу журналы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1-12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық іс-әрекеттерді жасау мәселелері бойынша жеке және заңды тұлғалармен хат алмасу</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2. Нотариаттық іс-әрекеттерді жасау</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Жер учаскелерін иеліктен айыру туралы шарттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+50 жыл СТК</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Тұрғын үйлерді, пәтерлерді иеліктен айыру және кепілі туралы шарттар (негізінде олар куәландырылған құжаттар)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+50 жыл СТК</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Өзге де шарттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+15 жыл СТК</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық куәландырылған өсиетхаттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Құпия өсиетті қабылдау туралы куәлік</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Құпия өсиетті сақтауға беру туралы куәлік</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Құпия өсиетті ашу және жария ету хаттамасы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Мұрагерлік істер</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-9</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Сенімхаттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+олардың ескіру (қолдану) мерзімі өткен күннен бастап 3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Келісімдер</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+25 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-11</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Ерлі-зайыптылардың ортақ мүлігіндегі үлесіне меншік құқығы туралы куәлік (егер ондай куәлік нотариаттық кеңседе ашылған мұрагерлік іске байланысты тірі зайыбына берілген болса, ол мұрагерлік іске тігіледі)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Адамның тірі екендігін және белгілі бір жерде болу фактісін куәландыру туралы, құжатты сақтауға қабылдау туралы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Құжаттардың көрсетілген уақытын куәландыру жөніндегі құжаттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Азаматтардың, мекемелердің, кәсіпорындардың және ұйымдардың өтініштерін басқа азаматтарға, мекемелерге, кәсіпорындарға және ұйымдарға табыстау</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-15</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Депозиттік операциялар жасау жөніндегі құжаттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+10 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-16</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Теңіз наразылығы туралы акт</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Дәлелдемелерді қамтамасыз етуге байланысты жасалған құжаттар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-18</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Заңды тұлғалардың істері (жарғының, мемлекеттік тіркеу туралы куәліктің, хаттамалардың, бұйрықтардың көшірмелері)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+10 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-19</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық іс-әрекет жасаудан бас тарту туралы қаулылар</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-20</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Құжаттарды сараптамаға жіберу туралы қаулы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-21</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нотариаттық іс-әрекеттерді тіркеуге арналған тізілімдер</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+үнемі</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+электрондық тасығышта</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-22</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Мұралық істерді есепке алу кітабы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+электрондық тасығышта</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-23</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Өсиеттерді есепке алу кітабы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+75 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+электрондық тасығышта</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-24</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Атқарушылық жазба</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3 жыл</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2-25</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:bookmarkStart w:name="z262" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkStart w:name="z263" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Парақтардың саны аумақтық әділет органының немесе аумақтық нотариаттық палата қызметкерінің қолтаңбасымен куәландырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkStart w:name="z264" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы қызметінің атауы __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkStart w:name="z265" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нотариус қолтаңбасының таратып жазылуы күні </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Келісілді</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Келісілді</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+(облыс немесе қала атауы) Әділет департаменті СТК (СК) хаттамасымен (хаттаманың күні мен нөмірі)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Жекеше нотариаттық архивтің СКО хаттамасымен (хаттаманың күні мен нөмірі)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7528 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17964,68 +16778,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________ жылы жасалынған істердің санаты мен саны туралы қорытынды жазба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18088,91 +16902,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сақтау</w:t>
-[...39 lines deleted...]
-              <w:t>бойынша</w:t>
+              <w:t>Сақтау мерзімдері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18222,71 +16996,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оның</w:t>
-[...19 lines deleted...]
-              <w:t>ішінде</w:t>
+              <w:t>Оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19828,68 +18582,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ІСТІҢ КУӘЛАНДЫРУ-ПАРАҒЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _____ қор № __________________ тізімдеме № __________________ іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20709,68 +19463,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №       іс құжаттарының  ІШКІ ТІЗІМДЕМЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23875,68 +22629,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрақты сақтаудағы істердің тізімдемесі (тізімдеменің беткі парағы) _______________________ жылдардағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 27.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24253,581 +23007,281 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рет</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> №</w:t>
+              <w:t>Рет №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істер</w:t>
-[...19 lines deleted...]
-              <w:t>индексі</w:t>
+              <w:t>Істер индексі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істердің</w:t>
-[...59 lines deleted...]
-              <w:t>тақырыбы</w:t>
+              <w:t>Істердің (томның, бөліктің) тақырыбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істің</w:t>
-[...79 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Істің (томның, бөліктің) соңғы күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істерді</w:t>
-[...79 lines deleted...]
-              <w:t>мерзімі</w:t>
+              <w:t>Істерді (томды, бөлікті) сақтау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істер</w:t>
-[...49 lines deleted...]
-              <w:t>) саны</w:t>
+              <w:t>Істер (томдар, бөліктер) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25550,68 +24004,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдау-тапсыру актілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біз, төменде қол қояғандар, мыналардың</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26935,68 +25389,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "__" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:bookmarkStart w:name="z130" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттар мен істерді жоюға бөлу туралы акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ____________________ Индексі _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28147,68 +26601,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Консультация беруді тіркеу тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -29233,68 +27687,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
+    <w:bookmarkStart w:name="z134" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекеше нотариустың мөрінің эскизі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2336800" cy="2921000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -29394,68 +27848,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекеше нотариустың жеке мөрінің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жекеше нотариустың мөрі (бұдан әрі – мөр) арнайы құралда дайындалады, оны дайындауға қойылатын барлық талаптарға сәйкес келуі және жоғары сапалы дайындалуымен, жасандылықтан қорғалуымен, ұзақ мерзімділігімен және бояғыштарға төзімділігімен сипатталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29870,68 +28324,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkStart w:name="z137" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мөрді беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -30829,68 +29283,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжатты алып қою туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылы "__" _________ құпия өсиетті ашу тағайындалуына байланысты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31305,68 +29759,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құпия өсиетті ашу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31790,55 +30244,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>