--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b43b568" w14:textId="b43b568">
+    <w:p w14:paraId="895c4b4" w14:textId="895c4b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,90 +93,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шығыс Қазақстан облысы Тарбағатай ауданы әкімінің 2011 жылғы 23 қарашадағы N 20 шешімі. Шығыс Қазақстан облысы Әділет департаментінің Тарбағатай аудандық әділет басқармасында 2011 жылғы 07 желтоқсанда N 5-16-117 тіркелді.</w:t>
+        <w:t>Шығыс Қазақстан облысы Тарбағатай ауданы әкімінің 2011 жылғы 23 қарашадағы N 20 шешімі. Шығыс Қазақстан облысы Әділет департаментінің Тарбағатай аудандық әділет басқармасында 2011 жылғы 07 желтоқсанда N 5-16-117 тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО ескертпесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәтінде авторлық орфография және пунктуация сақталған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы сайлау туралы" 1995 жылғы 28 қыркүйектегі Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -201,543 +218,465 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШЕМІН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сайлау учаскелері құрылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуына бақылау жасау аудан әкімі аппаратының басшысы Қ. Мауадиновқа жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудан әкімінің</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Аудан әкімінің міндетін атқарушы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С. Жақаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Келісілді:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тарбағатай аудандық аумақтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сайлау комиссиясының төрағасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23.11.2011 жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-міндетін атқарушы</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ғ. Нұғиев </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-С. Жақаев</w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...254 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -783,3561 +722,4044 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аудан әкімінің</w:t>
+              <w:t xml:space="preserve">Тарбағатай ауданы әкімінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2011 жылғы 23 қарашадағы</w:t>
+              <w:t xml:space="preserve">2011жылғы 23 қарашадағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 20 шешіміне</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>№ 20 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тарбағатай ауданының сайлау учаскелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай ауданы әкімінің 28.08.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай ауданы әкімінің 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тарбағатай ауданының сайлау учаскелері: № 897 сайлау учаскесі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> № 897 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Ахметбұлақ ауылы, Дәулетбай көшесі, № 53. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Дінмұхамед Қонаев атындағы мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ахметбұлақ ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 898 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жаңаталап ауылы, Қожахметов көшесі, № 1. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Жаңаталап орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңаталап ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 899 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жаңаауыл ауылы, Кенжебаев көшесі, № 3. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Қазақстан Республикасының еңбек сіңірген мұғалімі - Қабден Ақынов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңаауыл ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 900 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Сарыөлең ауылы, Қабанбай көшесі, № 41. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Б.Момышұлы атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Сарыөлең ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 901 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Бозша ауылы, А.Мұхаметжанов көшесі, № 27. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Дәулетбай атындағы мектеп – балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Бозша ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 902 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Маңырақ ауылы, Дәулетбай көшесі № 45. Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекттік қазыналық кәсіпорнына қарасты Маңырақ мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Маңырақ ауылының аумағы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 903 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жаңалық ауылы, Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Қабыкен Жарылғасынов атындағы Жаңалық орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңалық ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 904 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жаңатілеу ауылы, Ақан-сері № 21, Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекттік қазыналық кәсіпорнына қарасты Жаңатілеу клуб үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңатілеу ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 905 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Ақжар ауылы, Байжігіт көшесі № 65. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Абай атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: А.Байтұрсынов көшесі - № 1, 2, 3, 3/1, 4, 6, 6/1, 7, 8, 10, 11, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 22/2, 24, 25, 26, 28, 29, 30, 32, 32/б, 33, 34, 35, 36, 37, 39, 43 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А.Иманова көшесі - № 1, 3, 4, 5, 6, 8, 9, 10, 11 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә.Молдағұлова көшесі - № 1, 1/2, 2, 3, 6, 7, 9, 13, 15, 15/1, 16, 17, 17/1, 18, 19, 21, 21/1, 21/2, 23, 23/1, 25, 26, 27, 33, 35, 35/2, 37, 37/а, 37/1, 37/2, 38, 105 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байжігіт көшесі - № 1, 1/2, 2/1, 2/2, 3, 3/1, 3/2, 4, 5, 5/2, 6, 7, 7/2, 8, 9, 9/1, 9/2, 10, 11, 11/1, 12, 15, 16, 17, 21, 22, 24, 27, 28, 29, 30,31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 45/2, 46, 47, 49, 50, 51, 53, 55, 57, 59, 61, 63, 63/1, 65, 67, 83 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәулетбай көшесі - № 2, 6, 7, 8, 9, 10, 11, 12, 13, 15, 18, 18/1, 19, 20, 21,22 24, 25, 26, 28, 30, 32, 34 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі -№ 12/3, 14, 16, 18, 18/1, 18/4, 20, 22, 24, 24/2, 24/4, 26, 26/9, 28, 28/1, 30/а, 30/б, 32, 36, 48 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі - № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 21, 21/1, 22, 23, 26, 27, 30,31,34, 65 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ы.Алтынсарин көшесі - № 1, 1/2, 2/1, 2/2, 4, 4/1, 5, 5/1, 6, 6/1, 6/2, 7, 8, 8/1, 8/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І.Жансүгіров көшесі - № 1, 3, 5, 7, 9, 11, 13 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрманғазы көшесі - № 1, 3, 6, 7, 8, 8/б, 8/1, 8/2, 10, 10/б, 10/2, 13, 16, 17, 17/а, 17/2, 18, 19, 19/1, 19/2, 20, 20/2, 21, 22/а, 23, 23/1, 23/2, 25, 25/1, 27/а, 29, 29/2, үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құсанов көшесі - № 1, 1/1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 17, 18, 19, 20, 20/1, 21, 24 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Жұмабаев көшесі - № 1, 1/а, 1/1, 1/2, 2, 3, 3/1, 4, 5, 6, 7, 8, 8/2, 9, 10, 12, 13, 14, 15, 15/1, 16 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.Мәметова көшесі - № 4, 7,10, 11, 11/1, 12,13/1 14, 16, 17, 18, 19, 20, 21, 22, 22/а, үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Молдағали көшесі - № 1/1, 2/1, 3, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 12, 12/2, 13, 14/1, 14/2, 16, 16/1, 16/2, 18, 18/2, 30, 37/1 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мойын учаскесі - № 2 үйі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О.Бөкей - № 2, 3, 4, 4/2, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 24, 25, 29, 31, 33, 35 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С.Торайғыров көшесі - № 2, 2/1, 3, 4, 5, 5/б, 6, 7, 7/б, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 22, 25, 26, 27, 27/1, 28, 31, 32, 35, 39, 41, 43, 45, 47, 49, 51, 55, 59, 59/б, 62, 63, 67, 71, 73, 75, 77, 81, 83, 85, 87, 91, 93, 95, 99, 101, 109, 123, 125, 127, 129, 131, 135 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сансызбай көшесі - № 1, 1/1, 1/2, 3, 3/1, 4, 4/2, 5, 5/1, 6, 7, 8, 8/1, 8/2, 9, 9/а, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 20/1, 21, 21/1, 22, 22/б, 22/1, 23, 24, 24/1, 25, 25/1, 26, 27, 27/1, 27/2, 28/1, 28/2, 29, 30, 30/1 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.Әубәкіров көшесі - № 1, 3, 4, 5, 6, 6/2, 7, 8, 9, 10, 10/1, 10/2, 12, 12/а, 12/2, 13, 13/1, 13/2, 14, 14/2, 15, 16, 17, 19, 21, 23,25 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Тоқтаров көшесі - № 3, 3/1, 6, 7, 11, 11/2, 14, 16, 17, 18, 18/1, 20, 22, 23, 25, 27, 28/а, 37 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Уалиев көшесі - № 1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шәкәрім көшесі - № 1, 2, 4, 6, 6/1, 6/2, 8, 9, 10, 11, 13, 14, 15, 16, 16/4, 16/5, 20 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шапатов көшесі - № 1, 2, 3, 4, 6, 7, 7/2, 8, 9, 9/1, 10, 11, 12, 12/2, 13, 14, 15, 15/1 үйлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 906 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Ақжар ауылы, Жамбыл көшесі, № 17, Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: А.Мұхамадиева көшесі - № 2, 2/1, 3, 3/2, 4, 4/2, 5, 5/2, 6, 7, 8, 10, 12, 16, 18, 20, 22, 24, 24/2, 26, 26/а, 26/1, 28, 30, 32 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі - № 1, 2, 3, 4, 6, 9 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Сайханов көшесі - № 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 18/1, 18/2, 19, 20/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байжігіт көшесі - № 54, 56, 58, 60, 60/1, 62, 75, 77, 77/а, 87, 87/2, 89, 91, 97 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғ.Мұратбаев көшесі - № 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 10, 10/а, 12, 14, 15, 17, 19, 22, 22/1, 24, 32, 34, 36, 38, 46 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәулетбай көшесі - № 36, 36/1, 36/2, 38, 40, 41, 41/7, 42, 43, 43/1, 45, 46, 46/б, 48 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі - № 1, 3, 5, 7, 11, 19, 19/1, 21, 23, 25, 25/б, 27/2, 29, 29/а, 29/1, 29/2, 31, 33 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И.Хасен - № 2, 6, 7, 8, 9, 9/2, 10, 11, 13, 14, 15, 16, 17, 17/1, 17/2, 18, 18/1, 19, 20, 21, 21/1, 22, 23, 23/2, 24, 26, 28, 30, 32, 34, 36/1, 36/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Байсейітова көшесі - № 3, 4, 5, 7, 7/7, 7/14, 8, 9, 10, 10/6, 10/8, 12, 12/1, 12/2, 13, 14, 15/а, 16, 17, 21, 25, 27, 27/2, 27/9, 27/15 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Қамысбаев көшесі - № 36, 36/1, 38, 40, 46, 48, 54, 55, 56, 56/а, 58, 60, 60/1, 64, 141, 145, 147, 151, 153, 155/1;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Құнафиянов көшесі - № 1, 4, 5/2, 6, 7, 9, 10, 11, 12, 16 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабанбай көшесі - № 4, 6, 8, 8/а, 8/2, 12/1, 12/2, 14, 16, 18, 18/а, 18/2, 19, 19/а, 20, 22, 24, 26, 34, 34/а, 36, 38, 38/а, 38/б, 40, 42/а, 46, 48, 50, 50/2, 52, 56, 58, 58/а, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ.Әбілқас көшесі - № 2,3, 6, 11, 11/1, 11/2, 12, 12/1, 12/2 13,15,17, 18/а, 18/б, 20/а, 20/б, 22/а, 22/б, 24/а, 24/б, 26/а, 26/б, 28/а, 28/б, 30/а, 30/б, 31/а, 31/б, 33/а, 33/б, 34/а, 34/б, 36/а, 36/б, 38/а, 38/б, 40/а, 40/б, 42/а, 42/б, 44/а, 44/б, 46/а, 46/б, 48/1, 50/а, 50/б үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Мақатаев көшесі - № 1, 1/1, 1/2, 2, 3, 3/1, 4, 4/а, 4/1, 4/2, 5, 5/б, 5/1, 5/2, 7, 8, 10, 10/2, 11, 12 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С.Сейфуллин көшесі - № 1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/2, 22, 24/1, 24/2 үйлері; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Рысқұлов көшесі - № 1, 2, 2/1, 4, 5, 6, 6/а, 6/1, 7/1, 9, 9/1, 9/2, 10, 11, 11/1, 11/2, 11/3, 12, 12/2, 13, 13/1, 14, 14/1, 14/2, 15, 15/2, 16, 17, 17/1, 17/2, 18, 19, 19/б, 19/2, 20, 20/1, 21, 23, 24/2, 25, 26, 26/1, 26/2, 27, 27/1, 28, 28/1, 29, 30, 32, 32/1, 32/3, 33, 34/3, 35, 36, 36/2, 36/3, 36/4, 36/5, 38, 38/1, 38/2 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толағай көшесі - № 5, 5/1, 7, 11, 11/1,13/1,13/2, 15/1,15/2,17/1,17 /2,19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ы.Нұразханов көшесі - № 1, 2, 3, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33/1, 33/2, 34, 35, 37, 38, 39, 40, 40/2, 42, 44, 45, 47, 48, 50, 51 үйлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 907 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Ақжар ауылы, Қабанбай батыр көшесі, № 29. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Қ.Билялов атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: А.Мұхамадиева көшесі - № 11, 11/1, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 66/1, 68, 70, 72, 74, 76, 77 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі - № 10, 11, 12, 12/1, 13, 14, 15, 16, 17, 17/а, 18, 20, 21, 21/а, 22, 24, 25, 26, 28, 30, 32, 33, 34, 36, 40, 42, 44, 45 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Майлин көшесі - № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 26 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Момышұлы көшесі - № 1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12/1, 12/2, 14 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байжігіт көшесі - № 48, 64/1, 68, 70, 72, 74, 75, 76, 78, 80, 80/1, 80/2, 92, 94, 96, 96/2, 98, 98/1, 99, 100, 101, 101/1, 101/2, 103, 104, 104/1, 105, 106, 107, 108, 108/1, 109, 110, 110/2, 111, 112, 113, 113/1, 114, 115, 118, 119, 131, 132, 134 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәулетбай көшесі - № 47, 47/1, 47/3, 50, 51, 52, 54, 56, 57, 57/2, 59, 60, 61, 62, 63, 65, 67, 68, 69, 70, 71, 75, 76, 77, 79, 80, 84, 85, 86, 87, 88, 88/1, 91, 93, 94, 95, 96, 97, 101, 102, 103, 105, 107, 108, 109, 110, 115/2, 116, 117, 118, 121 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Қамысбаев көшесі - № 157, 157/1, 159, 161, 163, 165 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Сәтпаев көшесі - № 2, 3 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Төгісов көшесі - № 2, 3, 4, 5, 6, 7, 8, 9, 11, 15, 16, 18, 19, 20, 21, 24, 28, 30, 32, 32/1, 36, 38, 38/а, 40, 42, 44 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабанбай көшесі - № 5, 7, 11, 13, 17/а, 17/1, 17/2, 21, 23, 25, 27, 27/б, 27/1, 31, 33, 35, 37, 39, 41, 41/1, 41/2, 47, 49, 51, 55, 57, 61 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каленов көшесі - № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Әуезов көшесі - № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 36, 37, 38, 38/1, 40, 44, 46, 48, 50, 56, 58, 60, 62 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Баширов көшесі - № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 18, 20, 22, 24, 26 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Бигельдинов көшесі - № 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 18, 20, 22, 24, 26, 28 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.Рысқұлов көшесі - № 37, 41, 42, 42/б, 42/1, 42/2, 44, 44/2, 44/3, 44/4, 46, 46/2, 47, 47/1, 48, 48/1, 48/2, 49, 49/1, 49/3,50, 50/1, 50/2, 50/5, 51, 52, 52/1, 52/2, 53, 54, 54/1, 55, 56, 56/6, 57, 58, 58/2, 59, 60, 60/А,60/2, 60/4, 61, 61/3, 62, 64, 65, 66, 68, 70, 71, 75, 78, 79, 80, 81, 84, 84/4, 86, 90, 96, 100, 103, 106, 112, 116, 118/1, 118/2, 119/1, 119/2, 120/1, 120/2, 121/1, 121/2, 122/1, 122/2, 123/1, 123/2, 124/1, 124/2, 125/1, 125/2, 126/1, 126/2, 127/1, 127/2, 128/1, 128/2, 129/1, 129/2, 130/1, 131/2, 132/1, 132/2, 133/1, 133/2, 134/1, 134/2, 135/1, 135/2, 136/1, 136/2, 137/1, 137/2, 138/1, 138/2, 139/1, 139/2, 140/1, 140/2, 141/1, 141/2, 142/1, 142/2, 143/1, 143/2, 144/1, 144/2, 145/1, 145/2, 146/1, 146/2, 147/1, 147/2, 148/1, 148/2, 149/1, 149/2, 150/1, 150/2, 151/1, 151/2, 152/1, 152/2, 154/1, 154/2, үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екібас учаскесі - № 1, 27 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш.Уәлиханов көшесі - № 1, 2, 4, 5, 6, 7, 8 үйлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 908 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жетіарал ауылы, Билялов көшесі, № 1. Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекттік қазыналық кәсіпорнына қарасты Жетіарал мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жетіарал ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 909 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Асусай ауылы, М.Дулатов көшесі, № 1/1. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Асусай мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Асусай ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №910 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қамысты ауылы, Ш.Уалиханов көшесі, № 39. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "С.Торайғыров атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қамысты ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 911 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жаңғызтал ауылы, М.Әуезов көшесі, № 2. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Жаңғызтал бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңғызтал ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 912 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Құйған ауылы, М.Өзтүрік көшесі, № 3. "Құйған ауылдық округі әкімі аппараты" мемлекеттік мекемесіне қарасты жастар орталығының ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құйған ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 913 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жалаңаш ауылы, Н.Қалиев көшесі, № 38/1. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "С. Көбеев атындағы мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жалаңаш ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 914 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Жамбыл ауылы, Тоғас көшесі, № 10. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Жамбыл атындағы мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жамбыл ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 915 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шолақорда ауылы, 1 мөлтек, № 1. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Майлин атындағы мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Шолақорда ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 916 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қарасу ауылы, Атабаев көшесі, № 3. Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекттік қазыналық кәсіпорнына қарасты Қарасу мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қарасу ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 917 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Ақмектеп ауылы, 1 мөлтек, № 1. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Ақмектеп орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ақмектеп ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 918 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қарой ауылы, 1 мөлтек, № 13. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Қарой бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қарой ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 919 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тәуке ауылы, Қазбек Би көшесі, № 23. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Т.Тоқтаров атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Тәуке ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 920 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қабанбай ауылы, Қабанбай көшесі, № 1. Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекттік қазыналық кәсіпорнына қарасты Қабанбай клуб үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қабанбай ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 921 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шеңгелді ауылы, Қонаев, № 34. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Қ.Сәтпаев атындағы Шеңгелді мектеп –бөбекжай- балабақша кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Шеңгелді ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 922 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қазақстан ауылы, Абай көшесі, № 18. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Қазақстан бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Қазақстан ауылының аумағы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 923 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шорға ауылы, Төле Би көшесі, № 3/А. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Ы.Алтынсарин атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Шорға ауылының аумағы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 924 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тұғыл ауылы, Желтоқсан көшесі, № 7. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Т. Рысқұлов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә.Молдағұлова көшесі - № 2, 5, 7, 12, 17/2 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі - № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43/а, 43/б, 44, 45, 47, 49, 176 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автомобилистов көшесі - № 1, 2, 15 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автошкольная көшесі - № 5, 7, 9, 20, 23, 27, 22/1, 22/2 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болашақ көшесі - № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Қалиасқаров көшесі - № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 20 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі - № 1, 1/1, 1/2, 2/1, 2/2, 12/1, 12/2, 12/3, 14/2, 15, 15/2, 16, 16/1, 18/1, 18/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыбұлақ қыстағы - №1 үйі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ы.Алтынсарин көшесі - № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 8, 9, 10, 11, 12, 14, 18, 20, 22, 24, 26, 28, 30/1, 30/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Сәтбаев көшесі - № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11, 12, 13, 16, 20/1, 20/2, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 35, 36, 37, 39 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ.Чуленов көшесі - № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2,4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Шаганов көшесі - № 4, 5, 9, 11, 12, 13, 14, 16, 16/1, 18, 20, 22, 24, 26, 28, 30 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лихачева көшесі - № 2/1, 2/2, 3/1, 3/2, 8, 13 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Мәметова көшесі - № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 31, 33, 34, 36, 37, 38, 40, 115, 144, 145, 146, 148, 150 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Найзабаев көшесі - № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11, 12, 13, 15, 35 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рыбацкая көшесі - № 1/1, 1/2, 4, 10, 12, 16, 20, 22, 26, 28, 30, 34, 36 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарбағатай көшесі - № 1, 1/2, 2/1, 2/2, 3, 4/1, 4/2, 5, 8/1, 8/2, 10, 11, 15, 22, 23, 26, 28/1, 28/2, 30/1, 30/2, 30/3, 33, 34/3, 38, 40, 41, 42, 43/1, 43/2, 45/1, 45/2, 47, 47/1, 47/2, 49, 49/2; үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юбилейная көшесі - № 1, 2, 3, 4, 4/1, 4/2, 5, 6, 7, 9, 10, 12, 13, 14, 15, 17, 18, 19 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юность көшесі - № 5, 7, 12, 20, 22, 24 үйлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 925 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тұғыл ауылы, Желтоқсан көшесі, № 12. Тарбағатай аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Ақжар мәдениет үйі" коммуналдық мемлекттік қазыналық кәсіпорнына қарасты "Тұғыл мәдениет үйінің" ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі - № 46,48,50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангелді көшесі - № 21, 23, 25/1, 25/2, 27/1, 27/2, 29/1, 30 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі - № 24, 26, 26/1, 27, 30, 34, 34/1, 38, 38/18, 39, 54, 67/2 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы.Алтынсарин көшесі - № 34/1, 34/2, 36/1, 36/2, 38/1, 38/2, 40/1, 40/2, 42/1, 42/2, 43, 44/1, 44/2, 45, 46, 47, 48, 49, 50/1, 52/1, 52/2, 53, 54/1, 54/2, 55, 56, 57, 58, 59/1, 59/2, 60/2, 60/1, 61, 63/1, 63/2, 65/1, 65/2, 67/1, 67/2, 69/1, 69/2, 70, 71/1, 71/2, 73/1, 73/2, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 87, 89, 90, 91, 92, 93, 95, 97, 99, 101 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Сәтбаев көшесі - № 40, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 83, 85/1, 85/2, 86, 87/1, 87/2, 88, 89/1, 89/2, 91, 92, 94, 96, 98 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Чуленов көшесі - № 40, 41, 42, 43, 44, 45, 46, 46/2, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66/1, 66/2, 67, 68, 68/1, 68/2, 69/а, 70/1, 70/2, 71, 72/1, 72/2, 73, 74/1, 74/2, 75, 76/1, 76/2, 77, 78, 79, 80, 81, 83/1, 83/2, 84, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Мәметова көшесі - № 39, 41, 42, 43, 46, 47, 48, 49, 51, 52, 55, 56, 58, 59, 60, 61, 62, 63, 64, 67, 69, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94а, 95, 96, 97, 98, 99, 100, 101, 103,105 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Найзабаева көшесі - № 21, 29/1, 29/2, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 35, 37/1, 37/2, 38, 39, 39/1, 39/2, 40, 41/1, 41/2, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 50, 51/1, 51/2, 53, 59, 61, 67/1, 69/1, 69/2, 71, 73, 75 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пристаньская көшесі - № 1, 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 11 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рыбацкая көшесі - № 40, 42, 44, 45, 46, 56, 60, 62, 68, 70, 72, 74, 76, 78, 80, 84, 86, 89, 90, 96, 98 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 926 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тұғыл ауылы, Алтынсарин көшесі, № 23. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Ш. Уәлиханов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А.Байтұрсынов көшесі - № 1, 1/1, 2, 2/2, 4/1,4/2, 6/1, 6/2, 8/1, 8/2, 10 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі - № 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143/1, 143/2, 144, 145, 146, 147, 148, 149, 150, 151, 152/1, 152/2, 153, 154/1, 154/2, 155, 156/1, 156/2, 157, 158/1, 158/2, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 168, 169, 170 , 171 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын-балық көшесі - № 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5, 5/1 5/2, үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Момышұлы көшесі - № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 46, 47, 48, 49, 50 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі - № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 27/1, 27/2, 28/1, 28/2, 29, 30, 31, 32, 33, 34, 36, 36/1, 36/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ы.Алтынсарин көшесі - № 66, 68, 70, 72, 74, 76, 78, 80, 84, 103/1, 103/2, 105/1, 105/2, 107/1, 107/2, 108, 109/1, 109/2, 110, 111/1, 111/2, 113, 115, 117/1, 117/2, 119, 121, 123, 124, 125 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Сәтбаев көшесі - № 99, 100, 101, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 116, 117, 118, 120, 122, 123, 124, 125, 126, 128, 130, 132, 134, 136, 138 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Чуленов көшесі - № 103/1, 103/2, 104/1, 104/2, 105/1, 105/2, 106/1, 106/2, 107/1, 107/2, 108/1, 108/2, 109/2, 109/1, 110/1, 110/2, 111, 112/1, 112/2, 113, 114, 115, 116, 117, 118, 119, 120, 122, 123, 124, 125, 126, 127, 128, 129, 130, 132, 135, 137, 140 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабанбай көшесі - № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9, 10, 24/1, 24/2, 26/1, 26/2, 28/1, 28/2 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасуат көшесі - № 8, 10, 22, 23, 23/1, 23/2, 24, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 30, 31/1, 31/2, 36, 38/10 үйлері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.Мәметова көшесі - № 109, 110, 111, 112, 114, 116, 117, 118, 119, 120, 121, 123, 124, 126, 127, 129, 130, 131, 133/1, 133/2, 135/1, 135/2, 137/1, 137, 138, 139/2, 141, 143, 144, 145 үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рыбацкая көшесі - № 25, 27, 88, 92, 99, 100, 102, 103/1, 104, 106, 109, 111, 112, 114, 115, 116, 117, 118, 119, 120, 122, 123, 124, 126, 128, 130, 132, 133, 134, 135, 136, 137, 140, 142, 144, 147, 148, 152, 153, 158, 160 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәулет көшесі - № 1, 1/1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 5/1, 5/2, 6, 7 үйлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі - № 27 үйі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш.Уәлиханов көшесі - № 9, 10, 23/2, 25/1, 25/2, 26, 26/2, 26/3, 26/5, 26/6, 26/7, 26/8, 26/12, 26/13, 28, 30, 33 үйлері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 927 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Байтоғас ауылы, Байтоғас көшесі, № 65. Шығыс Қазақстан облысы білім басқармасы Тарбағатай ауданы бойынша білім бөлімінің "Ғ. Мүсірепов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекарасы: Байтоғас ауылының аумағы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 953 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжар ауылы, Байжігіт көшесі, № 24. Шекара комендатурасы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>