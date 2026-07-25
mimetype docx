--- v0 (2025-11-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45468f6" w14:textId="45468f6">
+    <w:p w14:paraId="4cd485b" w14:textId="4cd485b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -770,140 +770,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сенім білдірілген адамдарды тіркеу жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңының (бұдан әрі - Конституциялық заң) 12-бабының </w:t>
+      1. Осы Сенім білдірілген адамдарды тіркеу жөніндегі Нұсқаулық (бұдан әрі – Нұсқаулық) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының (бұдан әрі - Конституциялық заң) 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Президенттікке, Парламент және мәслихаттар депутаттығына, аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімдігіне кандидаттардың (бұдан әрі - кандидаттар), сондай-ақ Қазақстан Республикасы Парламенті Мәжілісінің, мәслихаттарының депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың (бұдан әрі - саяси партиялар) сенім білдірілген адамдарын тіркеу рәсімін нақтылайды.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Президенттікке, мәслихаттар депутаттығына, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі болуға кандидаттардың (бұдан әрі - кандидаттар), сондай-ақ Қазақстан Республикасы Құрылтайының, мәслихаттарының депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың (бұдан әрі - саяси партиялар) сенім білдірілген адамдарын тіркеу рәсімін нақтылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1118,110 +1118,112 @@
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кандидаттардың, саяси партиялардың тиісті сайлау округіндегі әр сайлау учаскесіне үш адамнан аспайтын санда сенім білдірген адамдары бола алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1229,369 +1231,235 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының Президенттігіне кандидаттардың сенім білдірілген адамдарын, саяси партиялардың сенім білдірілген адамдарын тіркеуді тиісті аумақтық сайлау комиссиялары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Парламент Сенатының депутаттығына кандидаттардың сенім білдірілген адамдарын тіркеуді облыстық (республикалық маңызы бар қалалар және астана) сайлау комиссиялары жүзеге асырады.</w:t>
-[...35 lines deleted...]
-      Ауданның, облыстық маңызы бар қаланың, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің әкімдігіне кандидаттардың сенім білдірілген адамдарын тіркеуді тиісті аудандық, қалалық сайлау комиссиясы жүзеге асырады.</w:t>
+      Мәслихаттар депутаттығына кандидаттардың сенім білдірілген адамдарын тіркеуді тиісті аумақтық (округтік) сайлау комиссиялары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі болуға кандидаттардың сенім білдірілген адамдарын тіркеуді тиісті аудандық, қалалық сайлау комиссиясы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкестігін анықтағаннан кейін тиісті сайлау комиссияларына сенім білдірілген адамдарды тіркеу туралы өтінішпен жүгінеді.</w:t>
+        <w:t>
+      7. Қазақстан Республикасының Президенттігіне кандидаттар Орталық сайлау комиссиясы олардың Қазақстан Республикасы Конституциясының, Конституциялық заңының талаптарына сәйкестігін анықтағаннан кейін тиісті сайлау комиссияларына сенім білдірілген адамдарды тіркеу туралы өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...114 lines deleted...]
-      Саяси партиялар Орталық сайлау комиссиясы Парламент Мәжілісінің депутаттарын сайлау кезінде және аумақтық сайлау комиссиясы мәслихаттардың депутаттарын сайлау кезінде партиялық тізімдерді тіркегеннен кейін сенім білдірілген адамдарын тіркеу туралы өтінішпен тиісті аумақтық сайлау комиссияларына жүгінеді.</w:t>
+        <w:t>
+      Мәслихат депутаттығына, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі болуға кандидат тиісті сайлау комиссиясы оның Қазақстан Республикасы Конституциясының, Конституциялық заңының талаптарына сәйкестігін анықтағаннан кейін сенім білдірілген адамдарын тіркеу туралы өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партиялар Орталық сайлау комиссиясы Құрылтай депутаттарын сайлау кезінде және аумақтық сайлау комиссиясы мәслихаттардың депутаттарын сайлау кезінде партиялық тізімдерді тіркегеннен кейін сенім білдірілген адамдарын тіркеу туралы өтінішпен тиісті аумақтық сайлау комиссияларына жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1617,297 +1485,269 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті сайлау комиссиясы сенім білдірген адамдарды тіркегеннен кейін оларға куәліктер береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Тиісті сайлау комиссиясы мынадай жағдайларда, егер кандидаттың, саяси партияның сенім білдірген адамы: </w:t>
+        <w:t>
+      9. Тиісті сайлау комиссиясы мынадай жағдайларда, егер кандидаттың, саяси партияның сенім білдірген адамы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының азаматы болмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) он сегіз жасқа толмаған Қазақстан Республикасы азаматы болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Президенттікке, Құрылтай, мәслихаттар депутаттығына, әкім болуға, өзге де жергілікті өзін-өзі басқару органдарына мүше болуға кандидат, қандайда бір сайлау комиссиясының мүшесі болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы заңнамасына сәйкес саяси мемлекеттік қызметші лауазымындағы адам болса, оны тіркеуден бас тартады немесе тіркеу туралы шешімнің күшін жояды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 22.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4/408</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Кандидаттардың, саяси партиялардың сенім білдірген адамдарын тіркеудің күнін жою туралы шешімді сайлау комиссиясы сәйкессіздік анықталған сәттен бастап күнтізбелік екі күн ішінде қабылдайды және хаттамамен ресімдейді, оны жиырма төрт сағат ішінде кандидаттың, саяси партияның, учаскелік комиссиялардың назарына жеткізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Сенім білдірілген адамның Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағының талаптарына сәйкестігі кандидаттың, саяси партияның ұсынған құжаттарының негізінде осы Нұсқаулықтың 3-тармағына сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сенім білдірілген адамдар сайлау науқаны аяқталғаннан кейін, өз ұйғарымымен, кандидаттың және саяси партияның шешімімен, сондай-ақ кандидатты, партиялық тізімді тіркеудің күші жойылған, Конституциялық заң бұзылған жағдайларда өз мәртебесінен айырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2116,68 +1956,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> әкесінің аты (болған кезде)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>саяси партияның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенім білдірілген адамдарды тіркеу туралы  өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2412,68 +2252,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Өтінішке </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандидаттың (саяси партияның) сенім білдірген адамдарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3198,104 +3038,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу жөніндегі ңұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенім білдірілген адам болуға келіскені туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, Қазақстан Республикасының азаматы,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3540,100 +3400,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___жылғы _____ _______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берілген күн)</w:t>
-      </w:r>
-[...48 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3641,55 +3451,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>