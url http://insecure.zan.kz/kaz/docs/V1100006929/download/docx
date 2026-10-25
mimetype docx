--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a332cd" w14:textId="5a332cd">
+    <w:p w14:paraId="f4f07b4" w14:textId="f4f07b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -918,50 +918,136 @@
         <w:t>
       2. Осы Үлгі ережеде мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диссертациялық кеңестер – докторанттардың диссертациялық жұмыстарын қорғауды жүргізетін жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының (бұдан әрі – ЖЖОКБҰ) жанындағы алқалы органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1) тармақшамен толықтыру көзделген – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) философия докторы (РhD), бейіні бойынша доктор – ғылыми-педагогикалық бағыт немесе кәсіптік қызметтің тиісті саласы бойынша докторантура бағдарламасын меңгерген және Қазақстан Республикасында немесе одан тыс жерде диссертация қорғаған адамдарға берілетін, Қазақстан Республикасының заңнамасында белгіленген тәртіппен танылған дәрежелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1736,51 +1822,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша диссертациялық кеңестің тұрақты мүшелігіне үміткерлер туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z212" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қолданыс мерзімдерін көрсете отырып, мәтінді пайдалануды анықтаудың, оның ішінде халықаралық деректер базалары бойынша лицензиялық жүйесінің болуын растайтын құжаттың көшірмесі (ӘАОО-лар үшін Плагиатқа тексеру жөнінде комиссия құру туралы мәлімет);</w:t>
+      5) қолданыс мерзімдерін көрсете отырып, мәтінді пайдалануды анықтаудың, оның ішінде халықаралық деректер базалары бойынша лицензиялық жүйесінің болуын растайтын құжаттың көшірмесі. Мемлекеттік құпияларды құрайтын мәліметтермен немесе "Қызмет бабында пайдалану үшін" деген белгісі бар таратылуы шектелген қызметтік ақпаратпен байланысты тақырыбы бойынша зерттеулер жасап жатқан докторанттар болған кезде ЖЖОКБҰ және ӘАОО-лар Плагиатқа тексеру жөніндегі комиссияны құру туралы мәліметтерді жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z213" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) докторантураның білім беру бағдарламасының кем дегенде 3 (үш) жыл мерзімге аккредиттелгені және Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының аккредиттелген білім беру бағдарламаларының тізіліміне енгізілгені туралы мәлімет (ӘАОО-ларды қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
@@ -1843,51 +1929,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3111,69 +3217,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ЖЖОКБҰ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) диссертациялық кеңестің отырыстарын және диссертацияларды ашық түрде қорғауды өткізу үшін қажетті жағдайлармен, оның ішінде ақпараттық-коммуникациялық технологияларды, бағдарламалық және техникалық құралдарды пайдалану арқылы;</w:t>
-[...17 lines deleted...]
-      2) диссертацияларды мәтінді пайдалануды анықтаудың лицензиялық жүйелерінде (халықаралық деректер базаларын қоса алғанда), оның ішінде жасанды интеллект технологияларына сілтеме бермей пайдалануға тексерілуін қамтамасыз етеді. ӘАОО-лар Плагиатқа тексеру жөніндегі комиссияның болуын қамтамасыз етеді;</w:t>
+      1) диссертациялық кеңестің отырыстарын және диссертацияларды ашық түрде қорғауды өткізу үшін қажетті жағдайлармен, оның ішінде цифрлық технологияларды, бағдарламалық және техникалық құралдарды пайдалану арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертациялардың мәтінді пайдалануды анықтаудың лицензиялық жүйелерінде (халықаралық деректер базаларын қоса алғанда), оның ішінде оларға сілтеме жасамай жасанды интеллект технологияларын пайдалану тұрғысынан тексерілуін қамтамасыз етеді. Мемлекеттік құпияларды құрайтын мәліметтерді немесе "Қызметтік бабында пайдалану үшін" деген белгісі бар таратылуы шектелген қызметтік ақпаратты қамтитын диссертацияларды тексеру үшін ЖЖОКБҰ және ӘАОО-лар Плагиатқа тексеру жөніндегі комиссияның болуын қамтамасыз етеді. Бұл ретте мемлекеттік құпияларды құрайтын мәліметтерді қамтитын диссертацияларды Плагиатқа тексеру жөніндегі комиссия мүшелерінің Қазақстан Республикасының мемлекеттік құпияларды қорғау саласындағы заңнамасында белгіленген тәртіппен ресімделген мемлекеттік құпияларға тиісті рұқсаттары болады. Плагиатқа тексеру жөніндегі комиссияның мүшелеріне қойылатын талаптарды, құрамын және жұмыс тәртібін ЖЖОКБҰ және ӘАОО-лар дербес бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) диссертациялық кеңестің қызметіне байланысты шығыстарды, оның ішінде диссертациялық кеңес мүшелерінің іссапар шығыстарын төлеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3215,1071 +3321,1205 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. ЖЖОКБҰ-дағы нақты кадрларды даярлау бағыты (мамандық) не БББТ бойынша диссертациялық кеңестің жабылуына мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z225" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Комитеттің докторантқа дәреже беруден бас тартуға немесе қайта қорғауға жіберуге негіз болған осы кеңесте қорғалған диссертациялар бойынша 3 (үш) және одан да көп шешімі (ерекше мәртебесі бар ЖЖОКБҰ-ларды қоспағанда);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z226" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) докторантураның тиісті кадрларды даярлау бағыты бойынша білім беру қызметімен айналысуға берілген лицензиясынан айыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z226" w:id="55"/>
-[...15 lines deleted...]
-      2) докторантураның тиісті кадрларды даярлау бағыты бойынша білім беру қызметімен айналысуға берілген лицензиясынан айыру;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) докторантураның білім беру бағдарламасының аккредиттеу мерзімінің аяқталуы немесе аккредиттеуді кері қайтарып алу (ӘАОО-ларды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z227" w:id="56"/>
-[...15 lines deleted...]
-      3) докторантураның білім беру бағдарламасының аккредиттеу мерзімінің аяқталуы немесе аккредиттеуді кері қайтарып алу (ӘАОО-ларды қоспағанда);</w:t>
+    <w:bookmarkStart w:name="z228" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Үлгі ереже талаптарының бұзылуы анықталған 5 (бес) қорғауды өткізуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z228" w:id="57"/>
-[...15 lines deleted...]
-      4) осы Үлгі ереже талаптарының бұзылуы анықталған 5 (бес) қорғауды өткізуі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық кеңес жабылғаннан кейін осы кеңесті білім беру бағдарламалары бойынша құру туралы өтінім 1 (бір) жылдан кейін беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық кеңестің осы Үлгі ережеде белгіленген талаптарды бұзуы диссертациялық кеңестің тұрақты құрамын ауыстыруға негіз болады (3 (үш) қорғау бұзушылықтармен өткен жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2024 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Диссертациялық кеңестің функциялары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Осы Үлгі ережеге сәйкес ЖЖОКБҰ-лар ЖЖОКБҰ-ның диссертациялық кеңесі туралы ережені әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Диссертациялық кеңестің функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диссертацияны қорғауға құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертациялық кеңестің уақытша мүшелерін, қорғау күнін және ресми рецензенттерді тағайындау және ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертациялық кеңес мүшелерінің құрамынан докторанттың авторы мен дереккөзіне сілтеме жасалмаған бөтен материалды пайдаланғанын (плагиат) тексеру үшін комиссия (бұдан әрі – Диссертациялық кеңестің комиссиясы) құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диссертацияның ашық түрде қорғауды өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) диссертация бойынша шешім қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Диссертациялық кеңестің ғалым хатшысының функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғауға қабылдау және қорғауды өткізу рәсімдерін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертацияны "Антиплагиат" жүйесі бойынша тексеруге, ЖЖОКБҰ кітапханасына, Қазақстан Республикасының Ұлттық академиялық кітапханасына және Қазақстан Республикасының Ұлттық кітапханасына, ресми рецензенттерге жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертациялық кеңестің қызметі бойынша хат-хабарды жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диссертациялық кеңестің сайтында материалдар мен ақпаратты орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) диссертациялық кеңестің отырысын, оның ішінде бағдарламалық және техникалық құралдарды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) диссертациялық кеңестің құжаттарын ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Комитетке жолдау үшін құжаттар топтамасын дайындау (ерекше мәртебесі жоқ ЖЖОКБҰ-лар үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хат-хабарлар ғалым хатшының ресми корпоративтік поштасынан жолданады. Ғалым хатшының міндеттерін басқа адамдарға, оның ішінде докторантқа жүктеуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 15-1-тармақпен толықтырылды – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен..</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
-[...297 lines deleted...]
-      15-1. Диссертациялық кеңестің ғалым хатшысының функциялары:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Диссертациялық кеңестің мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:p>
-[...241 lines deleted...]
-      16. Диссертациялық кеңестің мүшелері:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объективті, толық және дәйекті мәліметтерді ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...15 lines deleted...]
-      1) объективті, толық және дәйекті мәліметтерді ұсынады;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертация қорғауға қатысты деректерді жасыруға жол бермейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
-[...15 lines deleted...]
-      2) диссертация қорғауға қатысты деректерді жасыруға жол бермейді;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғылыми этиканың бұзылу фактілеріне ден қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      3) ғылыми этиканың бұзылу фактілеріне ден қояды;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шешім қабылдағанда қоғамдық пікірдің, тараптардың бірінің немесе үшінші тараптың әсеріне тәуелді болмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      4) шешім қабылдағанда қоғамдық пікірдің, тараптардың бірінің немесе үшінші тараптың әсеріне тәуелді болмайды;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүдделер қақтығысының алдын алу және реттеу бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      5) мүдделер қақтығысының алдын алу және реттеу бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызмет бабында кеңестің басқа мүшелерінің, докторанттардың, ғылыми кеңесшілер мен ресми рецензенттердің ары мен абыройына нұқсан келтіретін дөрекі, қорлайтын сөздерді, айыптауларды пайдаланбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген талаптардың орындалмау фактілері анықталған жағдайда диссертациялық кеңестің мүшесі оның құрамынан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Күнтізбелік жыл аяқталған соң диссертациялық кеңес осы Үлгі ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Комитетке диссертациялық кеңестің жұмысы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Диссертациялық кеңес докторанттың диссертациялық жұмыс немесе Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 31 наурыздағы №127 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6951 болып тіркелген) бекітілген Дәрежелер беру қағидаларының (бұдан әрі – Қағидалар) 5-1-тармағының талаптарына сәйкес жарияланған мақалалар сериясы нысанында ұсынған диссертациясын қорғауды өткізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...15 lines deleted...]
-      18. Диссертациялық кеңес докторанттың диссертациялық жұмыс немесе Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 31 наурыздағы №127 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6951 болып тіркелген) бекітілген Дәрежелер беру қағидаларының (бұдан әрі – Қағидалар) 5-1-тармағының талаптарына сәйкес жарияланған мақалалар сериясы нысанында ұсынған диссертациясын қорғауды өткізеді.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Докторант оқыған ЖЖОКБҰ қорғауға құжаттарды қабылдауға дейін ЖЖОКБҰ бейінді бөлімшенің не құрылымдық бөлімшесінің ғылыми (академиялық) кеңесінің кеңейтілген отырысында (бұдан әрі – кеңейтілген отырыс) диссертацияны алдын ала талқылауды өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңейтілген отырыс өткізуден 1 (бір) ай бұрын диссертация докторанттың ғылыми зерттеу саласы бойынша ғылыми дәрежесі (ғылым докторы, ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор) немесе философия докторы (PhD), бейіні бойынша доктор академиялық дәрежесі немесе философия докторы (PhD), бейіні бойынша доктор дәрежесі бар 2 (екі) маманға рецензияға жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4390,70 +4630,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Кеңейтілген отырыстың оң қорытындысын алғаннан кейін докторант өзі оқитын ЖЖОКБҰ басшысына қорғайтын диссертациялық кеңесті таңдау туралы өтініш береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер докторант басқа ЖЖОКБҰ-ның диссертациялық кеңесін көрсетсе, онда докторант оқыған ЖЖОКБҰ 10 (он) жұмыс күні ішінде оның құжаттарын диссертациялық кеңеске жібереді. Докторант қорғау үшін таңдаған ЖЖОКБҰ-да ЖЖОКБҰ дербес бекіткен тәртіппен кеңейтілген отырыс өткізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4748,70 +4988,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="78"/>
+    <w:bookmarkStart w:name="z260" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. Диссертациялық кеңес осы диссертациялық кеңес ашылған дайындық бағыты немесе БББТ шеңберінде білім беру бағдарламалары бойынша оқыған докторанттардың диссертациялық жұмыстарын қорғауға қабылдауды жүзеге асырады. Бұл ретте барлық білім беру бағдарламалары үшін осы Үлгі ереженің 3-тармағының 2) және 3) тармақшаларының талаптарын сақтау міндетті болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер докторанттың докторлық диссертациясын қорғау үшін оның білім беру бағдарламасы бойынша диссертациялық кеңес болмаса, онда жапсарлас даярлау бағыты немесе БББТ бойынша докторанттардың диссертациялық жұмыстарын қорғауға қабылдауға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4848,114 +5088,324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Құжаттар қабылданған күннен бастап 10 (он) жұмыс күнінен кешіктірмей диссертациялық кеңес диссертацияны қорғау күнін белгілейді және ғылыми дәрежесі (ғылым докторы, ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор) немесе философия докторы (PhD), бейіні бойынша доктор академиялық дәрежесі немесе философия докторы (PhD), бейіні бойынша доктор дәрежесі бар 2 (екі) ресми рецензентті тағайындайды. Рецензенттерде докторанттың зерттеу саласы бойынша Комитеттің Басылымдар тізбесіне және/немесе Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) немесе Scopus (Скопус), деректер базасына енгізілген журналдарда және /немесе шетелдік рецензияланатын басылымдарда 5 (бес) ғылыми мақаласы немесе 1 (бір) монографиясы (жеке жазылған) бар. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертацияны қорғау күні диссертацияны қорғау күнін белгілеу күнінен 3 (үш) айдан аспауға тиіс. Қорғау күнін белгілеу кезінде докторанттар құжаттарының түсу кезегі сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2024 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Диссертациялық кеңес ресми рецензенттерді тағайындау кезінде рецензенттердің, ғылыми кеңесшілердің бір-біріне тәуелді болмау принципін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Диссертацияны қорғау күні диссертацияны қорғау күнін белгілеу күнінен 3 (үш) айдан аспауға тиіс. Қорғау күнін белгілеу кезінде докторанттар құжаттарының түсу кезегі сақталады.</w:t>
+      Мыналар ресми рецензент бола алмайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комитет қызметкерлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) докторанттың диссертация тақырыбы бойынша жарияланған жұмыстарының тең авторлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертация орындалған және (немесе) докторант тапсырыс беруші немесе орындаушы (тең орындаушы) болып табылатын ғылыми зерттеу жұмыстары жүргізілген ЖЖОКБҰ-ның және (немесе) ғылыми ұйымдардың құрылымдық бөлімшелерінің басшылары және қызметкерлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соңғы 3 (үш) жылда диссертацияның мазмұны бойынша Комитеттің теріс шешімін алған диссертациялар бойынша оң қорытынды берген ғылыми кеңесшілер немесе ресми рецензенттер болған мамандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жақын туыстар – ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек ағалы-інілер мен апалы-сіңлілер (аға-қарындастар), ата, әже, немерелер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4968,1188 +5418,1084 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
-[...15 lines deleted...]
-      22. Диссертациялық кеңес ресми рецензенттерді тағайындау кезінде рецензенттердің, ғылыми кеңесшілердің бір-біріне тәуелді болмау принципін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Диссертациялық кеңес ЖЖОКБҰ интернет-ресурсында докторанттардың қорғауы және кеңес қызметі туралы мынадай материалдарды (мемлекеттік құпияларды немесе қызметтік пайдалануға арналған мәліметтерді қамтитын материалдар мен диссертациялардан басқа) орналастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...205 lines deleted...]
-      23. Диссертациялық кеңес ЖЖОКБҰ интернет-ресурсында докторанттардың қорғауы және кеңес қызметі туралы мынадай материалдарды (мемлекеттік құпияларды немесе қызметтік пайдалануға арналған мәліметтерді қамтитын материалдар мен диссертациялардан басқа) орналастырады:</w:t>
+    <w:bookmarkStart w:name="z229" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) докторант, диссертациялық кеңестің уақытша мүшелері және ресми рецензенттер туралы ақпаратты, диссертацияны ұсыну нысанын, мекенжайын, күні мен уақытын (белгіленген қорғау күніне дейін 1 (бір) ай бұрын, тұрақты негізде қолжетімді болады) көрсете отырып, алдағы қорғау туралы хабарлама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z229" w:id="82"/>
-[...15 lines deleted...]
-      1) докторант, диссертациялық кеңестің уақытша мүшелері және ресми рецензенттер туралы ақпаратты, диссертацияны ұсыну нысанын, мекенжайын, күні мен уақытын (белгіленген қорғау күніне дейін 1 (бір) ай бұрын, тұрақты негізде қолжетімді болады) көрсете отырып, алдағы қорғау туралы хабарлама;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертация (қорғаудың белгіленген күніне дейін 1 (бір) ай бұрын), сондай-ақ оның диссертациялық кеңестің ескертулері бойынша титул парағында тиісті белгілері бар пысықталған барлық нұсқалары (тұрақты негізде қолжетімді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z230" w:id="83"/>
-[...15 lines deleted...]
-      2) диссертация (қорғаудың белгіленген күніне дейін 1 (бір) ай бұрын), сондай-ақ оның диссертациялық кеңестің ескертулері бойынша титул парағында тиісті белгілері бар пысықталған барлық нұсқалары (тұрақты негізде қолжетімді);</w:t>
+    <w:bookmarkStart w:name="z231" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қазақ, орыс, ағылшын тілдеріндегі аннотация (белгіленген қорғау күніне дейін 1 (бір) ай бұрын), аннотация көлемін ЖЖОКБҰ өз бетінше анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z231" w:id="84"/>
-[...15 lines deleted...]
-      3) қазақ, орыс, ағылшын тілдеріндегі аннотация (белгіленген қорғау күніне дейін 1 (бір) ай бұрын), аннотация көлемін ЖЖОКБҰ өз бетінше анықтайды;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) докторант жарияланымдарының тізімі (белгіленген қорғау күнінен 1 (бір) ай бұрын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z232" w:id="85"/>
-[...15 lines deleted...]
-      4) докторант жарияланымдарының тізімі (белгіленген қорғау күнінен 1 (бір) ай бұрын);</w:t>
+    <w:bookmarkStart w:name="z233" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ғылыми консультанттардың қорғаудан кейін 5 (бес) ай ішінде қолжетімді болатын пікірлері (белгіленген қорғау күнінен 1 (бір) ай бұрын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z233" w:id="86"/>
-[...15 lines deleted...]
-      5) ғылыми консультанттардың қорғаудан кейін 5 (бес) ай ішінде қолжетімді болатын пікірлері (белгіленген қорғау күнінен 1 (бір) ай бұрын);</w:t>
+    <w:bookmarkStart w:name="z234" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ресми рецензенттердің пікірлері (белгіленген қорғау күнінен 5 (бес) жұмыс күні бұрын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z234" w:id="87"/>
-[...15 lines deleted...]
-      6) ресми рецензенттердің пікірлері (белгіленген қорғау күнінен 5 (бес) жұмыс күні бұрын);</w:t>
+    <w:bookmarkStart w:name="z235" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қорғаудың толық көлемдегі бейнежазбасы, монтажға жол берілмейді (қорғаудан кейін 5 (бес) жұмыс күні ішінде орналастырылады және қорғаудан кейін 5 (бес) ай бойы қолжетімді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z235" w:id="88"/>
-[...15 lines deleted...]
-      7) қорғаудың толық көлемдегі бейнежазбасы, монтажға жол берілмейді (қорғаудан кейін 5 (бес) жұмыс күні ішінде орналастырылады және қорғаудан кейін 5 (бес) ай бойы қолжетімді);</w:t>
+    <w:bookmarkStart w:name="z236" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) диссертациялық кеңестің диссертациялық жұмысты пысықтауға, қайта қорғауға жіберу туралы немесе философия докторы (PhD), бейіні бойынша доктор дәрежесін беруден бас тарту туралы қорытындысы (қорғаудан кейін 5 (бес) жұмыс күні ішінде орналастырылады және қорғаудан кейін кемінде 5 (ай) ішінде қолжетімді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z236" w:id="89"/>
-[...15 lines deleted...]
-      8) диссертациялық кеңестің диссертациялық жұмысты пысықтауға, қайта қорғауға жіберу туралы немесе философия докторы (PhD), бейіні бойынша доктор дәрежесін беруден бас тарту туралы қорытындысы (қорғаудан кейін 5 (бес) жұмыс күні ішінде орналастырылады және қорғаудан кейін кемінде 5 (ай) ішінде қолжетімді);</w:t>
+    <w:bookmarkStart w:name="z237" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) апелляциялық комиссияның шешімі (болған жағдайда, шешім қабылдағаннан кейін 5 (бес) жұмыс күні ішінде орналастырылады және шешім қабылдағаннан кейін кемінде 5 (ай) ішінде қолжетімді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z237" w:id="90"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="91"/>
+    <w:bookmarkStart w:name="z238" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осы Үлгі ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес диссертациялық кеңестің жұмысы туралы есеп (күнтізбелік жыл аяқталғаннан кейін 15 (он бес) жұмыс күні ішінде орналастырылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z239" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z239" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) осы Үлгі ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес диссертациялық кеңестердің философия докторы (PhD), бейіні бойынша доктор дәрежелерін беру (беруден бас тарту) жөніндегі шешімдері туралы тоқсандық есеп (ерекше мәртебесі бар ЖЖОКБҰ-ның жанындағы диссертациялық кеңестер үшін). Тоқсандық есеп тоқсан аяқталғаннан кейін 5 (бес) жұмыс күн ішінде орналастырылады және диссертациялық кеңестің қызметі мерзімінде қолжетімді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z240" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) философия докторы (PhD), бейіні бойынша доктор дәрежесін беру туралы дипломды беруді ұйымдастыру жөніндегі мәліметтер (ерекше мәртебесі бар ЖЖОКБҰ-ның жанындағы диссертациялық кеңестер үшін);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z240" w:id="93"/>
-[...15 lines deleted...]
-      12) философия докторы (PhD), бейіні бойынша доктор дәрежесін беру туралы дипломды беруді ұйымдастыру жөніндегі мәліметтер (ерекше мәртебесі бар ЖЖОКБҰ-ның жанындағы диссертациялық кеңестер үшін);</w:t>
+    <w:bookmarkStart w:name="z241" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қорғаулар өткізу күнінің, уақытының, орнының өзгеруі және ресми рецензенттердің ауысуы туралы хабарландыру (болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z241" w:id="94"/>
-[...15 lines deleted...]
-      13) қорғаулар өткізу күнінің, уақытының, орнының өзгеруі және ресми рецензенттердің ауысуы туралы хабарландыру (болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z242" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) диссертациялық кеңестің құрамы туралы ақпарат және диссертациялық кеңес қызметінің тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z242" w:id="95"/>
-[...15 lines deleted...]
-      14) диссертациялық кеңестің құрамы туралы ақпарат және диссертациялық кеңес қызметінің тәртібі;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қолданыс мерзімдерін көрсете отырып, мәтінді пайдалануды анықтаудың лицензиялық жүйелерінің, оның ішінде халықаралық деректер базалары бойынша лицензиялық жүйелерінің бар болуы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z243" w:id="96"/>
-[...15 lines deleted...]
-      15) қолданыс мерзімдерін көрсете отырып, мәтінді пайдалануды анықтаудың лицензиялық жүйелерінің, оның ішінде халықаралық деректер базалары бойынша лицензиялық жүйелерінің бар болуы туралы ақпарат;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) докторант оқыған ЖЖОКБҰ-ның жанындағы Әдеп комиссиясының зерттеу объектілерінің (жанды табиғат пен тіршілік ортасының объектілері) құқықтарын, қауіпсіздігі мен саулығын қорғауды қоса алғанда, ғылыми зерттеу нәтижелерін жоспарлау, бағалау, іріктеу, жүргізу және тарату процесіндегі бұзушылықтардың болмауы, сондай-ақ докторанттың өтінішін ескере отырып диссертациялық жұмысты дайындаған кезде жасанды интеллект технологияларын пайдалану туралы фактілер болғанын не болмағаны туралы қорытындысы (осы Үлгі ережеге 4-қосымшаға сәйкес);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z244" w:id="97"/>
-[...15 lines deleted...]
-      16) докторант оқыған ЖЖОКБҰ-ның жанындағы Әдеп комиссиясының зерттеу объектілерінің (жанды табиғат пен тіршілік ортасының объектілері) құқықтарын, қауіпсіздігі мен саулығын қорғауды қоса алғанда, ғылыми зерттеу нәтижелерін жоспарлау, бағалау, іріктеу, жүргізу және тарату процесіндегі бұзушылықтардың болмауы, сондай-ақ докторанттың өтінішін ескере отырып диссертациялық жұмысты дайындаған кезде жасанды интеллект технологияларын пайдалану туралы фактілер болғанын не болмағаны туралы қорытындысы (осы Үлгі ережеге 4-қосымшаға сәйкес);</w:t>
+    <w:bookmarkStart w:name="z245" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) диссертациялық кеңестің бейнеконференция нысанындағы online (онлайн) отырысын өткізуді ұйымдастыру жөніндегі ақпарат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z245" w:id="98"/>
-[...15 lines deleted...]
-      17) диссертациялық кеңестің бейнеконференция нысанындағы online (онлайн) отырысын өткізуді ұйымдастыру жөніндегі ақпарат.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Диссертациялық жұмыс ЖЖОКБҰ-ның интернет-ресурсында орналастырылғаннан және (немесе) диссертация қабылдағаннан кейін (мемлекеттік құпияларды немесе қызмет бабында пайдалану үшін мәліметтерді қамтитын материалдары бар диссертациялар қорғалған жағдайда) оған өзгерістер енгізуге жол берілмейді. Диссертациялық жұмыс пысықталған жағдайда оның соңғы нұсқасы философия докторы (PhD), бейіні бойынша доктор дәрежесін беру туралы шешім қабылданғаннан кейін ЖЖОКБҰ-ның интернет-ресурсында "Диссертациялық жұмыстың соңғы нұсқасы" деген белгімен орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ-ның интернет-ресурсында диссертация мазмұны бойынша бейресми пікірлерді орналастыру мүмкіндігі қамтамасыз етіледі, кейін олар қорғауда ұсынылады. Авторын белгiлеу мүмкiн емес және автордың электрондық поштасы көрсетілмеген бейресми пікірлер қорғауда ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Алдағы қорғау туралы хабарламаны диссертациялық кеңес қорғауға қабылдау күннен бастап 5 (бес) жұмыс күні ішінде Комитетке жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерекше мәртебесі жоқ ЖЖОКБҰ-ның жанындағы диссертациялық кеңестердегі қорғаулар бойынша хабарламалар Комитеттің интернет-ресурсында түскен күннен бастап 5 (бес) жұмыс күні ішінде орналастырылады (мемлекеттік құпияларды немесе қызмет бабында пайдалану үшін мәліметтерді қамтитын материалдар мен диссертациялардан басқа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қорғауға қабылданғаннан кейін 10 (он) жұмыс күні ішінде диссертациялық кеңес докторанттың отандық және халықаралық деректер базалары бойынша плагиатты пайдалануын, сондай-ақ жасанды интеллект технологияларын сілтеме бермей пайдалануға тексеру үшін диссертацияны "Ұлттық мемлекеттік ғылыми-техникалық сараптама орталығы" акционерлік қоғамына (бұдан әрі – ҰМҒТСО) жібереді. Титул беті және пайдаланылған әдебиеттер тізімі плагиатқа тексерілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰМҒТСО диссертация түскен күннен бастап 10 (он) жұмыс күні ішінде оның мәтінін ашық қолжетімді түрде өзінің интернет-ресурсында орналастырады. Диссертация тұрақты күйде қолжетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік құпияларды құрайтын мәліметтерді немесе "Қызметтік бабында пайдалану үшін" деген белгісі бар таратылуы шектелген қызметтік ақпаратты қамтитын диссертацияларда докторанттың авторы мен дереккөзіне сілтеме жасалмаған бөтен материалды пайдалануы ҰМҒТСО-да немесе тиісті ЖЖОКБҰ-да Плагиатқа тексеру жөніндегі комиссияда немесе Қазақстан Республикасының ұлттық қауіпсіздік органдарына, Қазақстан Республикасының Ішкі істер министрлігіне, Қазақстан Республикасының прокуратура органдарына және Қазақстан Республикасы Қорғаныс министрлігіне ведомстволық бағынысты әскери, арнайы оқу орындарында және (немесе) ғылыми ұйымдарында тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. Алып тасталды - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...316 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="102"/>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Ресми рецензенттер диссертация мен жарияланған жұмыстарды зерделеу негізінде диссертациялық кеңеске осы Үлгі ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда жазбаша пікірлерін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер диссертация мақалалар сериясы нысанында қорғалатын болса, ресми рецензенттер докторанттың зерттеу тақырыбы бойынша әр мақаланың ғылыми деңгейін зерделейді. Егер мақаланың 2/3 (үштен екі) және одан көп бөлігінің докторанттың зерттеу тақырыбымен байланысы болмаса, оны ресми рецензент ескермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ресми рецензенттер пікірлерінде мына шешімдердің бірін көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру (ерекше мәртебесі бар ЖЖОКБҰ жанындағы диссертациялық кеңесте қорғалған жағдайда) немесе философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру үшін Комитетке ұсыныс жасау (ерекше мәртебесі жоқ ЖЖОКБҰ жанындағы диссертациялық кеңесте қорғалған жағдайда); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6280,868 +6626,962 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="103"/>
-[...15 lines deleted...]
-      29. ҰМҒТСО анықтамасында, ресми рецензенттердің пікірлерінде және ЖЖОКБҰ-ның интернет-ресурсындағы бейресми пікірлерде көрсетілген плагиат фактілері немесе жасанды интеллект технологияларын пайдаланып оларға сілтеме бермегені анықталған кезде Диссертациялық кеңес комиссиясы диссертацияны плагиатқа тексереді. Тексеру нәтижелері туралы қорытынды диссертациялық кеңеске диссертация қорғауға дейін 8 (сегіз) жұмыс күнінен кешіктірілмей беріледі.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ҰМҒТСО-ның анықтамасында, ресми рецензенттердің пікірлерінде және ЖЖОКБҰ-ның интернет-ресурсындағы бейресми пікірлерде көрсетілген плагиат фактілері немесе жасанды интеллект технологияларын пайдаланып оларға сілтеме бермегені анықталған кезде диссертациялық кеңес анықталған фактілерді тексереді. Тексеру нәтижелері туралы қорытынды диссертациялық кеңеске диссертация қорғауға дейін 8 (сегіз) жұмыс күнінен кешіктірілмей беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда  – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Диссертациялық кеңес Диссертациялық кеңес комиссиясының қорытындысы негізінде (қорғауға дейін кемінде 7 (жеті) жұмыс күнінен кешіктірілмей) докторантты қорғауға жіберу туралы шешім қабылдайды немесе диссертацияны қорғаудан алып тастайды. Диссертациялық кеңес қабылданған шешім туралы докторантқа 2 (екі) жұмыс күні ішінде хабарлайды, сондай-ақ тиісті ақпарат ЖЖОКБҰ-ның интернет-ресурсында орналастырылады (мемлекеттік құпиялары бар және қызмет бабында пайдалану үшін мәліметтерді қамтитын диссертацияларды қорғау жағдайынан басқа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Докторанттың диссертациясын қорғауға дейін 7 (жеті) күннен кешіктірмей қорғаудан алып тастауға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Диссертациялық кеңестің төрағасы, төраға орынбасары және ғалым хатшысы докторанттың ғылыми кеңесшілері болып табылған немесе мүдделер қақтығысы болған жағдайда, диссертацияны қарау кезінде диссертациялық кеңестің отырысында өз міндеттерін орындай алмайды. Мұндай жағдайда олардың міндеттерін орындау диссертациялық кеңестің шешімімен оның мүшелеріне жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға, төраға орынбасары мен ғалым хатшы бір мезгілде болмаған жағдайда диссертациялық кеңестің отырысы өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық кеңес диссертация қорғалуының толық көлемде бейнежазбаға түсірілуін қамтамасыз етеді, монтажға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="104"/>
-[...34 lines deleted...]
-      Докторанттың диссертациясын қорғауға дейін 7 (жеті) күннен кешіктірмей қорғаудан алып тастауға мүмкіндігі бар.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Диссертациялық кеңестің отырысы егер оның жұмысына мүшелерінің кемінде 2/3-і (үштен екісі) қатысқанда заңды болып саналады. Ресми рецензенттердің және диссертациялық кеңестің уақытша тағайындалған мүшелерінің отырысқа қатысуы міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық кеңестің мүшесі немесе ресми рецензент шетелде болған жағдайда оларға бейнеконференция нысанында қорғауға қатысуға рұқсат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертацияны ашық қорғау интернет желісінде тікелей онлайн трансляция режимінде өтеді. Мемлекеттік құпияларды немесе қызмет бабында пайдалану үшін мәліметтерді қамтитын диссертациялар қорғалатын жағдайда диссертациялық кеңес мүшелері мен ресми рецензенттердің бейнеконференция нысанында қатысуына, сондай-ақ интернетте трансляциялауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырысқа практикалық саланың шақырылған мамандарының қатысуына жол беріледі (диссертация қолданбалы сипатта болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық кеңес докторантқа, диссертациялық кеңес мүшелеріне, ресми рецензенттерге диссертациялық кеңес отырысын бейнеконференция нысанында өткізетіні туралы электрондық пошта және кеңестің сайтында хабарлама беру арқылы диссертация қорғауға кем дегенде 5 (бес) жұмыс күні қалғанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық кеңес отырысты бейнеконференция нысанында өткізгенде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырысқа қатысатындардың визуалды идентификациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интернет желісінде отырысқа қатысушылар сөздерінің үздіксіз бейне- және аудио трансляциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырыстың бейне- және аудиожазбасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диссертациялық кеңес мүшелерінің жасырын дауыс беруі қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 425</w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="105"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Диссертациялық кеңес келесі шешімдердің біреуін қабылдау үшін жасырын дауыс беруді жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру (ерекше мәртебесі бар ЖЖОКБҰ-ның жанындағы диссертациялық кеңесте қорғалған жағдайда) немесе Комитет алдында философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру үшін Комитетке ұсыныс жасау (ерекше мәртебесі жоқ ЖЖОКБҰ-ның жанындағы диссертациялық кеңесте қорғалған жағдайда). Дәреже докторант оқыған білім беру бағдарламасы бойынша беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертацияны пысықтауға жіберу (диссертация диссертациялық жұмыс нысанында қорғалған жағдайда ғана);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z263" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертацияны қайта қорғауға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z264" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) философия докторы (PhD) немесе бейіні бойынша доктор ғылыми дәрежесін беруден не Комитет алдында философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру үшін Комитетке ұсыныс жасаудан бас тарту (ерекше мәртебесі жоқ ЖЖОКБҰ-ның жанындағы диссертациялық кеңесте қорғалған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертациялық жұмыс егер оны түзету жұмыстың мәнін өзгертпей, мәтін бойынша елеусіз ескертулер болған жағдайда пысықтауға ұсынылады. Егер диссертация Қағидалардың 4 және (немесе) 6-тармағына сәйкес келмесе және (немесе) Қағидалардың 5-тармағында көрсетілген қағидаттарға (академиялық адалдық қағидатын қоспағанда) ішінара сәйкес келсе, немесе докторант қорғауға шығарылған қағидаттарын қорғамаса, онда ол қайта қорғауға жіберіледі. Академиялық адалдық қағидаты бұзылған немесе ғылыми жаңалық, ішкі бірлік, дәйектілік қағидаттарына сәйкес келмеген жағдайда диссертация философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беруден бас тарту туралы шешім қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="106"/>
-[...319 lines deleted...]
-      3) диссертацияны қайта қорғауға жіберу;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Докторанттың ғылым консультанты, тікелей басшысы немесе жақын туысы болып есептелетін диссертациялық кеңестің мүшелері, сондай-ақ шақырылған мамандар дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z264" w:id="111"/>
-[...15 lines deleted...]
-      4) философия докторы (PhD) немесе бейіні бойынша доктор ғылыми дәрежесін беруден не Комитет алдында философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру үшін Комитетке ұсыныс жасаудан бас тарту (ерекше мәртебесі жоқ ЖЖОКБҰ-ның жанындағы диссертациялық кеңесте қорғалған жағдайда).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасырын дауыс беруде ресми рецензенттер қатысады, олардың дауыстары диссертациялық кеңес мүшелерінің дауыстарына тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеңестің философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беру туралы шешімі, егер оған дауыс беруге қатысқандардың 3/4 (төрттен үші) және одан көбі дауыс берсе, қабылданды деп саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеңестің философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беруден бас тарту, диссертацияны пысықтауға не қайта қорғауға жолдау туралы шешімі, егер дауыс беруге қатысқандардың 2/3 (үштен екісі) және одан көбі дауыс берсе, қабылданды деп саналады. Егер дауыстар көрсетілген санға жетпесе, қайта дауыс беру өткізіледі, онда диссертацияны пысықтауға не, егер оған отырысқа қатысып отырған кеңес мүшелерінің көпшілігі дауыс берсе, қайта қорғауға жіберу туралы шешім қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қайта қорғауға жіберу немесе философия докторы (PhD) немесе бейіні бойынша доктор дәрежесін беруден бас тарту туралы шешім қабылданғанда диссертациялық кеңес диссертацияның осы Үлгі ереженің, Қағидалардың қандай талаптарына сәйкес келмейтіндігі көрсетілген қорытынды жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диссертациялық жұмысты қайта қорғау алдындағы қорғаудан 6 (алты) айдан кем емес уақыт өткенде осы Үлгі ережеде белгіленген тәртіппен өткізіледі. Диссертация қайта қорғауға 2 (екі) реттен артық жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7185,371 +7625,391 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Диссертациялық кеңестің уақытша құрамы және ресми рецензенттер сақталады. Ресми рецензенттер және уақытша мүшелер тарапынан жазбаша түрде бас тартылған немесе қайтыс болған жағдайда олар ауыстырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қайта қорғауға дейін 1 (бір) ай бұрын диссертация ҰМҒТСО-ға плагиатқа тексеру үшін жіберіледі. ӘАОО-ларда диссертация Плагиатқа тексеру жөніндегі комиссияға жіберіледі.</w:t>
+      Қайта қорғауға дейін 1 (бір) ай бұрын диссертация ҰМҒТСО-ға плагиатқа тексеру үшін жіберіледі. Мемлекеттік құпияларды құрайтын мәліметтерді немесе "Қызметтік бабында пайдалану үшін" деген белгісі бар таратылуы шектелген қызметтік ақпаратты қамтитын диссертация Плагиатқа тексеру жөніндегі комиссияға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Диссертацияны пысықтауға жіберу туралы шешім қабылданғанда диссертациялық кеңес диссертациялық жұмыс бойынша нақты ескертулер қамтылған қорытынды шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пысықталған диссертациялық жұмыс диссертациялық кеңеске үш айлық мерзімде ұсынылады, оны 3 (үш) айдан артық мерзімге ұзартуға болмайды. Пысықтау мерзімін ұзарту туралы шешімді диссертациялық кеңес докторанттың өтініші негізінде қабылдайды. Егер пысықталған диссертациялық жұмыс белгіленген уақытта ұсынылмаса, докторант қайта қорғаудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Докторант диссертациялық кеңестің ескертулерімен толық не жартылай келіспейтін жағдайда ол берілген ескертулерге дәйектелген жауаптарын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пысықталған диссертация ҰМҒТСО-ға плагиатқа және жасанды интеллект технологияларын пайдаланып оларға сілтеме бермегенін тексеруге жіберіледі. ҰМҒТСО анықтамасын алғаннан кейін диссертациялық кеңес ресми рецензенттермен бірге пысықталған диссертациялық жұмысты және диссертациялық кеңестің ескертулерін жою мәніне ескертулерге жауаптарды (болған жағдайда) талқылау жөнінде отырыс өткізеді. Отырыс осы Үлгі ереженің 32-тармағында белгіленген тәртіппен өткізіледі. Бұл ретте интернетте онлайн трансляциясыз отырыстың бейнежазбасы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талқылаудан кейін жай көпшілік дауыспен жасырын дауыс беру арқылы дәреже беру немесе қайта қорғауға жіберу туралы шешім қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Философия докторы (PhD) не бейіні бойынша доктор дәрежесін беру туралы шешім қабылданғаннан кейін 7 (жеті) жұмыс күні ішінде диссертациялық кеңестің ғалым хатшысы диссертацияның соңғы нұсқасының электронды тасымалдағыштағы даналарын ЖЖОКБҰ-ның кітапханасына, Қазақстан Республикасының Ұлттық академиялық кітапханасына және Қазақстан Республикасының Ұлттық кітапханасына береді (мемлекеттік құпияларды және қызмет бабында пайдалану үшін мәліметтерді қамтитын диссертациялардан басқа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 36-1-тармақпен толықтырылды - ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="115"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Диссертациялық кеңестің ғалым хатшысы (ерекше мәртебесі жоқ ЖЖОКБҰ-ның жанындағы) диссертациялық кеңесте докторлық диссертация қорғалғаннан кейін докторанттың аттестациялық ісін жинақтайды, ол Комитетке күнтізбелік 30 (отыз) күн ішінде жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Диссертацияда немесе аттестаттау ісінде мемлекеттік құпиялар болған кезде аттестаттау ісіне "Мемлекеттік құпиялар туралы" Қазақстан Республикасының Заңына сәйкес тиісті құпиялылық белгісі беріледі, таратылуы шектелген қызметтік ақпарат болған жағдайда Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 қаулысымен бекітілген Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7562,692 +8022,730 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аттестаттау ісіне "Қызмет бабында пайдалану үшін" немесе "Жасырын" белгілері беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Докторанттың аттестаттау ісінде мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="117"/>
+    <w:bookmarkStart w:name="z266" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диссертацияның ҰМҒТСО-ға жіберілген күні көрсетіле отырып, диссертациялық кеңес төрағасының қол қоюымен диссертациялық кеңес құрылған ЖЖОКБҰ бланкісіндегі ілеспе қолдаухаты (мемлекеттік құпияларды немесе қызмет бабында пайдалану үшін мәліметтерді қамтитын диссертациялардан басқа);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z267" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронды тасымалдағыштағы диссертация. Мемлекеттік құпияларды немесе қызмет бабында пайдалануға арналған мәліметтерді қамтитын диссертация да қағаз тасымалдағышта беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z268" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертация тақырыбы бойынша ғылыми жарияланымдар тізімі мен көшірмелері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z267" w:id="118"/>
-[...15 lines deleted...]
-      2) электронды тасымалдағыштағы диссертация. Мемлекеттік құпияларды немесе қызмет бабында пайдалануға арналған мәліметтерді қамтитын диссертация да қағаз тасымалдағышта беріледі;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке басты куәландыратын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z268" w:id="119"/>
-[...15 lines deleted...]
-      3) диссертация тақырыбы бойынша ғылыми жарияланымдар тізімі мен көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ҰМҒТСО-ның және ЖЖОКБҰ-ның диссертацияны плагиатқа және жасанды интеллект технологияларын сілтеме бермей пайдалануға тексергені туралы анықтамасы. Мемлекеттік құпияларды құрайтын мәліметтерді немесе "Қызметтік бабында пайдалану үшін" деген белгісі бар таратылуы шектелген қызметтік ақпаратты қамтитын диссертация бойынша ЖЖОКБҰ-да немесе Қазақстан Республикасының ұлттық қауіпсіздік органдарына, Қазақстан Республикасының Ішкі істер министрлігіне, Қазақстан Республикасының прокуратура органдарына және Қазақстан Республикасы Қорғаныс министрлігіне ведомстволық бағынысты әскери, арнайы оқу орындарындағы және (немесе) ғылыми ұйымдардағы Плагиатқа тексеру жөніндегі комиссиясыңда диссертацияны плагиатқа тексергені туралы анықтамасы ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z269" w:id="120"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="122"/>
+    <w:bookmarkStart w:name="z271" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Үлгі ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша диссертациялық кеңес мүшелерінің келу парағы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z272" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) диссертацияны қорғау жөніндегі және пысықталған диссертациялық жұмысты талқылау бойынша (қажет болғанда) диссертациялық кеңес отырысының толық көлемдегі бейнежазбасы және төраға мен ғалым хатшы қол қойған хаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z273" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) докторантураның кәсіптік оқу бағдарламаларын меңгергені туралы транскриптің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z272" w:id="123"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="125"/>
+    <w:bookmarkStart w:name="z274" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осы Үлгі ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша докторант туралы мәлімет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z275" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z275" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1), 3), 4), 5), 6), 8) және 9) тармақшаларда көрсетілген құжаттар Комитетке "пдф (pdf)" файлы форматында сканерленген түрде ұсынылады (мемлекеттік құпияларды немесе қызмет бабында пайдалану үшін мәліметтерді қамтитын аттестаттау істерінен басқа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік құпияларды құрайтын мәліметтерді қамтитын аттестациялық іс Комитет дәреже беру/дәреже беруден бас тарту туралы шешім қабылдаған сәттен бастап 1 (бір) жыл ішінде мемлекеттік құпияларды қорғау саласындағы заңнаманың талаптары сақтала отырып, қорғау орны бойынша диссертациялық кеңеске сақтау үшін қайтарылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkStart w:name="z153" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Комитеттің немесе диссертациялық кеңестің теріс шешімі қабылданған диссертация қайта қорғауға осы Үлгі ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертация қайта қорғауға ұсынылған кезде диссертациялық кеңес диссертацияда бұдан бұрын орын алған бұзушылықтардың жойылуы туралы қорытынды жасау үшін диссертациялық кеңес мүшелерінен 3 (үш) адамды тағайындайды. Қорытынды ЖЖОКБҰ-ның интернет-ресурсында диссертацияны қорғауға дейін кемінде 10 (он) жұмыс күні бұрын орналастырылады және оны қорғауда есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Диссертациялық кеңестің теріс шешіміне апелляцияны докторант диссертация қорғалған ЖЖОКБҰ шешім шығарған күннен бастап 2 (екі) ай ішінде ерікті нысанда береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляцияны өткізу тәртібін ЖЖОКБҰ өз бетінше бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Апелляция ерекше мәртебесі жоқ ЖЖОКБҰ жанындағы диссертациялық кеңестің шешіміне берілген жағдайда, апелляциялық комиссияның оң қорытындысы және диссертация соңғы шешім қабылдау үшін күнтізбелік 15 (он бес) күннің ішінде Комитетке жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Диссертация қайта қорғауға ұсынылған кезде диссертациялық кеңес диссертацияда бұдан бұрын орын алған бұзушылықтардың жойылуы туралы қорытынды жасау үшін диссертациялық кеңес мүшелерінен 3 (үш) адамды тағайындайды. Қорытынды ЖЖОКБҰ-ның интернет-ресурсында диссертацияны қорғауға дейін кемінде 10 (он) жұмыс күні бұрын орналастырылады және оны қорғауда есепке алынады.</w:t>
+      Апелляциялық комиссияның шешімі оны қабылдаған күннен бастап 5 (бес) жұмыс күні ішінде докторантқа хабарланады және ЖЖОКБҰ-ның интернет-ресурсына орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="128"/>
-[...15 lines deleted...]
-      39. Диссертациялық кеңестің теріс шешіміне апелляцияны докторант диссертация қорғалған ЖЖОКБҰ шешім шығарған күннен бастап 2 (екі) ай ішінде ерікті нысанда береді.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Осы Үлгі ережемен реттелмейтін, оның ішінде философия докторы (PhD), бейіні бойынша доктор дәрежелерін беруден, апелляцияға беру мерзімін қалпына келтіруден бас тарту мәселелері бойынша даулар Қазақстан Республикасының заңнамасында белгіленген сот тәртібінде шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:p>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8281,1299 +8779,1814 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Диссертациялық</w:t>
+              <w:t>Диссертациялық кеңес</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кеңес туралы үлгі ережеге</w:t>
+              <w:t>туралы үлгі ережеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="131"/>
+    <w:bookmarkStart w:name="z158" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Диссертациялық кеңес мүшелеріне үміткерлер туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Т.А.Ә. (болған жағдайда) (мемлекеттік немесе орыс және ағылшын тілдерінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәрежесі, ғылыми атағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық ақпараттық Web of science (Вэб оф Сайнс) және Scopus (Скопус) базаларының деректері бойынша Хирш индексі</w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+Journal Citation Reports (Жорнал Цитэйшэн Репортс) деректері бойынша бірінші үш квартильге кіретін немесе Scopus (Скопус) цифрлық деректер базасында CiteScore (СайтСкор) бойынша процентиль көрсеткіші кемінде 35 (отыз бес) болатын халықаралық рецензияланатын ғылыми журналдарда жарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басылымдар тізбесіндегі журналдардағы жарияланымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...223 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9704,68 +10717,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Диссертациялық кеңестің жұмысы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10458,68 +11471,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="133"/>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Диссертациялық кеңестердің философия докторы (PhD), бейіні бойынша доктор дәрежелерін беру (беруден бас тарту) жөнінде қабылдаған шешімдері туралы тоқсандық есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13255,68 +14268,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:bookmarkStart w:name="z182" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ресми рецензенттің жазбаша пікірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18059,68 +19072,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Диссертациялық кеңес мүшелерінің келу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ жылғы "__"_______ диссертациялық кеңестің отырысы, хаттама № __ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18707,68 +19720,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="136"/>
+    <w:bookmarkStart w:name="z186" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Докторант туралы мәлімет  ______________________________________________  (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1473200" cy="1473200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -20980,322 +21993,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2011 жылғы 31 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 126 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="137"/>
+    <w:bookmarkStart w:name="z10" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрінің кейбір күші жойылған бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z11" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z11" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Диссертациялық кеңес туралы ережені бекіту туралы" Қазақстан Республикасының Білім және ғылым министрінің 2003 жылғы 10 қаңтардағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2139 болып тіркелген, Қазақстан Республикасының нормативтік құқықтық актілер бюллетенінде жарияланған, 2003 жыл, № 15, 840-бап).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z12" w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z12" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Диссертациялық кеңес туралы ережені бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2003 жылғы 10 қаңтардағы № 14 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасының Білім және ғылым министрінің 2003 жылғы 4 желтоқсандағы № 796 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2617 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z13" w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z13" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Диссертациялық кеңес туралы ережені бекіту туралы" Қазақстан Республикасы Білім және ғылым Министрінің 2003 жылғы 10 қаңтардағы № 14 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2005 жылғы 2 наурыздағы № 126 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3552 болып тіркелген, Қазақстан Республикасының нормативтік құқықтық актілер бюллетенінде жарияланған, 2005 жыл, № 14, 73-бап).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z14" w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z14" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Диссертациялық кеңес туралы ережені бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2003 жылғы 10 қаңтардағы № 14 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2007 жылғы 17 қазандағы № 486 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4989 болып тіркелген, 2007 жылғы 30 қарашада "Заң" газетінің № 184 (1213) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z15" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z15" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Диссертациялық кеңес туралы ережені бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2003 жылғы 10 қаңтардағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеріс енгізу туралы" Қазақстан Республикасының Білім және ғылым министрлігінің 2010 жылғы 7 қыркүйектегі № 446 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6476 болып тіркелген, 2010 жылғы 22 қыркүйектегі "Егемен Қазақстан" газетінің № 382-385 (26228) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21621,31 +22634,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>