--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b6943c2" w14:textId="b6943c2">
+    <w:p w14:paraId="523a281" w14:textId="523a281">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -308,93 +308,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ә. Құсайынов</w:t>
@@ -1786,660 +1787,1207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әуе кемелерін есептен</w:t>
+              <w:t>Әуе кемелерін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шығару ережесіне</w:t>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептен шығару ережесіне</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...15 lines deleted...]
-      нысан</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Есептен шығару актісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Есептен шығару актісі</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Көлік министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біз төменде қол қойғандар, 20 __жылғы "____" ______________ №____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұйрығының негізінде тағайындалған комиссияның құрамы _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төраға _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және мүшелері ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________ есептен шығару туралы шешім қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін ___________ үлгісінде айқындау белгісі, "___"__________ жылы зауыттан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шыққан зауыттық нөмірі және ____ сағат ____ минут өндірілген күннен бастап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс істеген және ___сағат__ минут соңғы жөндеу, ____ қону көлеміне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бар ______ жөндеумен жарамсыздыққа әкелген себеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы құны (қайта қалпына келтіру - қайта бағалау үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ _____ теңге. Бухгалтерлік есеп бойынша тозуға бөлінген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сомасы ________________ теңге. Қалған құны _________________ _____ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептен шығарудан шығындар ____________________________ (авария немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күтпеген апат жағдайда), қалған құнынан басқа __________ теңге. Шығарылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және кірістелген жабдықтаушы бұйымдар, двигательдер ______________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Металл темірінің құны (қара, түрлі-түсті) ________ теңге. Техникалық жағдайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сипаттау ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе. Техникалық жағдайын сипаттау ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ сыртқы байқауының нәтижесін айқындау мен толық сипаттама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беру және негізгі түйінін бағалау керек. Жабдықтаушы бұйымдардың техникалық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайын сипаттау осы актінің қосымшасы болып табылатын тізімге келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның қорытындысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүшелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Авиакәсіпорынды пайдаланушы басшының қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болса) Тегі: Қолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авиакомпанияның техникалық басшысының қорытындысы (авиажөндеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зауытының оқу орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болса)             Тегі:                            Қолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2505,100 +3053,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару ережесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z47" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық жай-күйді бағалау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ВЕДОМОСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________ жататын зауыт нөмірі "__"_________20__ж. №______ бұйрығымен тағайындалған Комиссия құрамы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2712,613 +3260,614 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есептен шығарушы әуе кемесінің жабдықтаушы бұйымдарының, авиадвигательдің техникалық жағдайын бағалау жүргізді және айқындады:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1433"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1388"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлгісі, сызу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зауыт нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық жағдайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрі қарай қолдану туралы белгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3542,55 +4091,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3916,31 +4465,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>