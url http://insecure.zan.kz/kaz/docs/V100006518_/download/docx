--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ed9eed" w14:textId="6ed9eed">
+    <w:p w14:paraId="e4bdf06" w14:textId="e4bdf06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -947,182 +947,264 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2. Ерекше қорғалатын табиғи аумақтарды құру немесе кеңейту жөніндегі жаратылыстану-ғылыми және техникалық-экономикалық негіздемелерінің жобаларын әзірлеуді, сондай-ақ техникалық-экономикалық негіздемені түзетуді ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның (бұдан әрі – уәкілетті орган), қарауында ерекше қорғалатын табиғи аумақтар құрылып немесе кеңейтіліп отырған орталық немесе облыстардың республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдардың техникалық тапсырмалары бойынша мамандандырылған ғылыми (ғылыми-зерттеу) және жобалау (жобалау-іздестіру) ұйымдары екі кезеңде жүргізеді.</w:t>
+      2. Ерекше қорғалатын табиғи аумақтарды құру немесе кеңейту жөніндегі жаратылыстану-ғылыми және техникалық-экономикалық негіздемелерінің жобаларын әзірлеуді, сондай-ақ техникалық-экономикалық негіздемені түзетуді ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның (бұдан әрі – уәкілетті орган), қарауында ерекше қорғалатын табиғи аумақтар құрылып немесе кеңейтіліп отырған орталық немесе астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдардың техникалық тапсырмалары бойынша мамандандырылған ғылыми (ғылыми-зерттеу) және жобалау (жобалау-іздестіру) ұйымдары екі кезеңде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 2012.10.24 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Бірінші кезеңде ерекше қорғалатын табиғи аумақтарды құру немесе кеңейту жөніндегі жаратылыстану-ғылыми негіздемесінің жобасы (бұдан әрі - жаратылыстану-ғылыми негіздемесінің жобасы) әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 2012.10.24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 17-03/541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4. Екінші кезеңде уәкілетті орган бекіткен немесе онымен келісілген жаратылыстану-ғылыми негіздеменің негізінде ерекше қорғалатын табиғи аумақты құру немесе кеңейту жөніндегі техникалық-экономикалық негiздеменің, сондай-ақ техникалық-экономикалық негіздемені түзету жобасы (бұдан әрі - техникалық-экономикалық негіздеменің жобасы) әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 2012.10.24 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 2012.10.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17-03/541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1135,238 +1217,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Техникалық-экономикалық негіздеменің жобасы жер учаскелерінің меншік иелерімен және жер пайдаланушылармен, астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдарымен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 2012.10.24 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17-03/541</w:t>
-[...131 lines deleted...]
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4232,119 +4192,99 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары шешімдер шығару үшін күзет аймағының аумағында күзет режимі және табиғат пайдалану тәртібі анықталады.</w:t>
+        <w:t xml:space="preserve"> сәйкес астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары шешімдер шығару үшін күзет аймағының аумағында күзет режимі және табиғат пайдалану тәртібі анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 2012.10.24 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17-03/541</w:t>
-[...29 lines deleted...]
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4623,74 +4563,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        48. Жер бөлудің жерге орналастыру жобасында картографиялық материалдың негізінде әкімшілік облыстар мен аудандар шегінде ерекше қорғалатын табиғи аумақ шекарасының сипаттамасы, географиялық координаттар беріледі, ерекше қорғалатын табиғи аумаққа тұрақты жер пайдалануға берілетін жер учаскелерінің экспликациясы келтіріледі. Алынбай ерекше қорғалатын табиғи аумақтардың құрамына енгізілетін меншік иелері мен жер пайдаланушылардың жер учаскелерінің көлемі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Республикалық маңызы бар ерекше қорғалатын табиғи аумақтардың жер бөлу жобасы уәкілетті органмен келісуге және облыстық (республикалық маңызы бар қала, астана) жер қатынастары жөніндегі уәкілетті органымен бекітуге жіберіледі.</w:t>
+      49. Республикалық маңызы бар ерекше қорғалатын табиғи аумақтардың жер бөлу жобасы уәкілетті органмен келісуге және облыстық (астана, республикалық маңызы бар қала) жер қатынастары жөніндегі уәкілетті органымен бекітуге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Жергілікті маңызы бар ерекше қорғалатын табиғи аумақтардың жер бөлу жобасы уәкілетті органның аумақтық органымен, қоршаған ортаны қорғау жөніндегі облыстық органдармен келісіледі және облыстың (республикалық маңызы бар қала, астана) жер қатынастары жөніндегі уәкілетті органымен бекітіледі.</w:t>
+      50. Жергілікті маңызы бар ерекше қорғалатын табиғи аумақтардың жер бөлу жобасы уәкілетті органның аумақтық органымен, қоршаған ортаны қорғау жөніндегі облыстық органдармен келісіледі және облыстың (астана, республикалық маңызы бар қала) жер қатынастары жөніндегі уәкілетті органымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Техникалық-экономикалық негіздемеде меншік иелері мен жер пайдаланушылардан жер учаскелерін алып қою (сатып алу) жағдайындағы шығындардың болжамды сомалары, күзет аймақтарында шаруашылық қызметті шектеуге байланысты шығындарды өтеу үшін қажет, сондай-ақ жерлерді алып қоймай ерекше қорғалатын табиғи аймақтар құру жағдайларындағы шығындардың сомалары келтіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6590,55 +6654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>