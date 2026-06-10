--- v0 (2025-12-29)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e27456b" w14:textId="e27456b">
+    <w:p w14:paraId="a3ffca2" w14:textId="a3ffca2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4462,51 +4462,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рекреациялық жүктемелер нормаларын айқындап алып, аумақты функционалдық аймақтауды, белгіленген функционалдық аймақтар шегінде табиғи кешендерді реттелмелі туристік, рекреациялық және шектеулі шаруашылық қызмет мақсаттарында пайдалану шарттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) экологиялық туризмді дамытуды ескере отырып, ерекше қорғалатын табиғи аумақты жоспарлау жобасы және оның инфрақұрылымы (инфрақұрылымды дамытудың бас жоспарын): туристік соқпақтарды, тамашалау алаңдарын, дем алу алаңқайларын, көлік тұрақтарын, оның ішінде электр желілеріне қол жеткізуге болатын орындарда электрқуаттау станциялары бар тұрақтарды, кемпингтерді, шатырлы лагерьлерді, қонақ үйлерді, мотельдерді, туристік базаларды, қоғамдақ тамақтандыру, сауда және басқа да мәдени-тұрмыстық мақсаттағы объектілерді, құбырларды, электр және байланыс желілерін, жолдарды орналастыру орындары.</w:t>
+      5) экологиялық туризмді дамытуды ескере отырып, ерекше қорғалатын табиғи аумақты және оның инфрақұрылымын жоспарлау жобасы (инфрақұрылымды дамытудың бас жоспарын): танытым орталықтарын, туристік соқпақтарды, тамашалау алаңдарын, демалу алаңқайларын, көлік тұрақтарын, оның ішінде электр желілеріне қол жеткізуге болатын орындарда электрқуаттау станциялары бар тұрақтарды, кемпингтерді, шатырлы лагерьлерді, қонақүйлерді, мотельдерді, туристік базаларды, қоғамдақ тамақтандыру, сауда және басқа да мәдени-тұрмыстық мақсаттағы объектілерді, құбырларды, электр және байланыс желілерін, жолдарды орналастыру орындары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4541,50 +4541,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз); 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5360,71 +5380,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ерекше қорғалатын табиғи аумақтар әкімшілігінің туристік қызметті жүзеге асыратын тұлғалармен және туризм инфрақұрылымын дамыту үшін тартылатын мамандармен бірлескен қызметін жоспарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) туризм инфрақұрылымын жоспарлау: </w:t>
+        <w:t>
+      2) туризм инфрақұрылымын жоспарлау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумақтың функционалдық аймақталуын, экологиялық талаптарды, эстетикалық талғамды, ұзақ мерзім қызмет етуін, туристер мен қоршаған орта үшін үнемді және қауіпсіз болуын ескере отырып, туристік және рекреациялық мақсаттағы объектілерді: туристік маршруттарды (соқпақтарды), тамашалау алаңдарын, аялдау алаңқайларын, көлік тұрақтарын, оның ішінде электр желілеріне қол жеткізуге болатын орындарда электрқуаттау станциялары бар тұрақтарды, кемпингтер, шатырлы лагерьлер, қонақүйлер, мотельдер, туристік базалар (кешендер), қоғамдық тамақтандыру, сауда және басқа да мәдени-тұрмыстық мақсаттағы объектілерді, бақылау-өткізу бекеттерін, аншлагтар (жоспарланып отырған объектілердің қысқаша сипаттамасымен және жол берілетін рекреациялық жүктемелердің, өткізу қабілетінің есеп-қисабымен) орналастыру орындарын айқындау;</w:t>
+      аумақтың функционалдық аймақталуын, экологиялық талаптарды, эстетикалық талғамды, ұзақ мерзім қызмет етуін, туристер мен қоршаған орта үшін үнемді және қауіпсіз болуын ескере отырып, туристік және рекреациялық мақсаттағы объектілерді: танытым орталықтарын, туристік маршруттарды (соқпақтарды), тамашалау алаңдарын, демалу алаңқайларын, көлік тұрақтарын, оның ішінде электр желілеріне қол жеткізуге болатын орындарда электрқуаттау станциялары бар тұрақтарды, кемпингтер, шатырлы лагерьлер, қонақүйлер, мотельдер, туристік базалар (кешендер), қоғамдық тамақтандыру, сауда және басқа да мәдени-тұрмыстық мақсаттағы объектілерді, бақылау-өткізу бекеттерін, аншлагтар (жоспарланып отырған объектілердің қысқаша сипаттамасымен және жол берілетін рекреациялық жүктемелердің, өткізу қабілетінің есеп-қисабымен) орналастыру орындарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Экологиялық кодексіне сәйкес қатты тұрмыстық қалдықтарды кәдеге жаратудың экологиялық қауіпсіз тәсілдері мен орындарын жобалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
@@ -5468,71 +5488,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 63-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 10.02.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 63-тармаққа өзгерістер енгізілді - ҚР Экология және табиғи ресурстар министрінің 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6550,55 +6590,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6924,31 +6964,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>