--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3ffca2" w14:textId="a3ffca2">
+    <w:p w14:paraId="6ed9eed" w14:textId="6ed9eed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6590,55 +6590,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>