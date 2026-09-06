--- v0 (2025-10-12)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f521efe" w14:textId="f521efe">
+    <w:p w14:paraId="4e735c4" w14:textId="4e735c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,92 +107,187 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Көлік және коммуникация министрінің м.а. 2010 жылғы 13 тамыздағы № 359 Бұйрығы. Қазақстан Республикасы Әділет министрлігінде 2010 жылғы 8 қыркүйекте Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 6463 болып енгізілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда – ҚР Инвестициялар және даму министрінің 23.05.2017 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Тақырыбы жаңа редакцияда – ҚР Инвестициялар және даму министрінің 23.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 287</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -201,317 +296,316 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Халықаралық тұрақты емес ұшуды орындауға рұқсаттар беру және оны беруден бас тарту негіздерінің қағидалары осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 396</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 23.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Халықаралық тұрақты емес ұшуды орындауға рұқсаттар беру және оны беруден бас тарту негіздерінің қағидалары осы бұйрыққа </w:t>
+      2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Көлік және коммуникация министрлігінің Азаматтық авиация комитеті төрағасының және Қазақстан Республикасы Көлік және коммуникация министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Көлік және коммуникация министрлігінің Азаматтық авиация комитеті төрағасының және Қазақстан Республикасы Көлік және коммуникация министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
+        <w:t>
+      3. Қазақстан Республикасы Көлік және коммуникация министрлігі Азаматтық авиация комитеті (Р.Ө. Әдимолда) осы бұйрықты белгіленген тәртіппен Қазақстан Республикасы Әділет министрлігіне мемлекеттік тіркеу үшін ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасы Көлік және коммуникация министрлігі Азаматтық авиация комитеті (Р.Ө. Әдимолда) осы бұйрықты белгіленген тәртіппен Қазақстан Республикасы Әділет министрлігіне мемлекеттік тіркеу үшін ұсынуды қамтамасыз етсін.</w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Көлік және коммуникация вице-министрі Е.С. Дүйсенбаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Көлік және коммуникация вице-министрі Е.С. Дүйсенбаевқа жүктелсін.</w:t>
+      5. Осы бұйрық алғаш рет ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -757,2796 +851,3060 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 359 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="6"/>
+    <w:bookmarkStart w:name="z81" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықаралық тұрақты емес ұшуды орындауға рұқсаттар беру және оны беруден бас тарту негіздерінің қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 08.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 08.04.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      1. Халықаралық тұрақты емес ұшуды орындауға рұқсаттар беру және оны беруден бас тарту негіздерінің қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 14-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және халықаралық тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және "Халықаралық тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      2. Осы Қағидада мынадай ұғымдар мен терминдер пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12) тармақшасына</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және халықаралық тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және "Халықаралық тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+        <w:t>
+      1) авиациялық маршрут (авиамаршрут) - авиатасымалдар пункттері арасындағы олардың үстінен әуе қатынасы жүзеге асырылатын жер бетiнiң географиялық сипаттамасы немесе географиялық сипаттамаларының комбинациясы. Ауданында ұшу/бару әуеайлағы орналасқан аудандардағы елді мекендер авиатасымалдар пункттері болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүк құжаттамасы - жүкті тасымалдау шарттары, жөнелтілетін салмақ, жөнелту және тағайындау пункттері көрсетілген тасымалдаушының маршруты бойынша жүкті тасымалдаудағы жүкті жөнелтуші мен тасымалдаушының арасындағы келісімшартты растау үшін қолданылатын, алдын ала сәйкестендіріліп басылған тасымалдаушының құжаты. Нақты рейс орындайтын әуе кемесінің бортына жүкті тиеуді жүзеге асыратын кез келген қону пункті (алғашқы немесе маршруттағы) жөнелту пункті болып табылады, ал жүкті түсіретін бірінші тиісті пункт белгіленген пункт болып табылады (тасымал қай жерде басталғанына және соңында бұл тасымал жүк қағазына сәйкес қайда аяқталатына байланысты емес);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шартты авиабағыт - авиабағыт куәлігі бар Қазақстан Республикасының тағайындалған тасымалдаушылары тұрақты ұшулар орындайтын халықаралық авиамаршрут;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көмек көрсетуге арналған тасымалдар - табиғи апат немесе төтенше жағдайларда (апат, эпидемия және т.б.) көмек көрсету мақсатында персоналды және керек-жарақтарды тасымалдау үшін гуманитарлық мақсатта орындалатын тұрақты емес рейстер, санитарлық рейстер, сондай-ақ, қалпына келтіру апаттық-құтқару жұмыстарын жүргізуге байланысты жасалатын ұшулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) туристік чартерлі рейс - тұрақты емес рейс болып табылады және ол авиакомпаниямен фрахталау туралы шарт негізінде туроператордың (фрахта алушының) өтінімі бойынша құрылады, осыған сәйкес фрахта беруші фрахта алушыға бір немесе бірнеше рейсте шарттық желілер бойынша жолаушыларды, жүкті және багажды тасымалдауға арналған бір немесе бірнеше әуе кеменің толық немесе жартылай сыйымдылығын төлеуі тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеке мақсатында немесе қызметтік сапардағы чартерлік рейс - бұл жолаушыларды және/немесе жүкті тасымалдау үшін өз мақсатында жеке немесе заңды тұлғамен тығыз байланыста болатын және тура немесе қосымша жеке немесе заңды тұлғаларға бөлінбейтін шығыстары толығымен осы жеке немесе заңды тұлғамен жабылатын, тұрақты рейс емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) чартерлік жүк рейстер бағдарламасы - бір ғана пайдаланушының әуе кемелерімен бір бағыт бойынша жүйелі орындалатын тұрақты емес жүк авиатасымалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тұрақты емес ұшуларды біржақты орындау - қазақстандық авиакомпаниялар отыз күнде екіден аз жиілікпен тұрақты емес ұшуларды орындайтын авиациялық маршруттар бойынша жолаушыларды және/немесе жүкті коммерциялық тасымалдау мақсатында азаматтық әуе кемелерінің шетел пайдаланушыларының тұрақты емес ұшуларын орындауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Халықаралық тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік қызмет) Қазақстан Республикасы Көлік министрлігінің Азаматтық авиация комитеті (бұдан әрі – көрсетілетін қызмет беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қазақстандық пайдаланушыларын азаматтық әуе кемелерімен халықаралық тұрақты емес ұшуларды орындауға арналған шарттары және келісу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидада мынадай ұғымдар мен терминдер пайдаланылады:</w:t>
+      4. Көрсетілетін қызмет берушінің келісімінсіз шет мемлекеттердің әскери құралымдарын, қару-жарағын және әскери техникасын, сондай-ақ екіұдай мақсаттағы өнімдерді тасымалдау үшін азаматтық әуе кемесін пайдаланушының халықаралық ұшуына жол берілмейді. Көрсетілетін қызмет беруші өз кезегінде осы ұшуды сыртқы саяси қызметті жүзеге асыратын органмен оның құзыреті шегінде келісуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) авиациялық маршрут (авиамаршрут) - авиатасымалдар пункттері арасындағы олардың үстінен әуе қатынасы жүзеге асырылатын жер бетiнiң географиялық сипаттамасы немесе географиялық сипаттамаларының комбинациясы. Ауданында ұшу/бару әуеайлағы орналасқан аудандардағы елді мекендер авиатасымалдар пункттері болып табылады;</w:t>
+      5. Көрсетілетін қызмет беруші шет мемлекеттердің әскери құралымдарын, қару-жарағын және әскери техникасын, сондай-ақ екі мақсатқа арналған өнімдерді тасымалдау үшін азаматтық әуе кемесінің қазақстандық пайдаланушыларының халықаралық ұшуын жүзеге асыруды азаматтық әуе кемесінің қазақстандық пайдаланушысының немесе оның өкілінің Азаматтық авиация комитетіне жіберген өтінімнің негізінде келіседі, онда мынадай деректер болуы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жүк құжаттамасы - жүкті тасымалдау шарттары, жөнелтілетін салмақ, жөнелту және тағайындау пункттері көрсетілген тасымалдаушының маршруты бойынша жүкті тасымалдаудағы жүкті жөнелтуші мен тасымалдаушының арасындағы келісімшартты растау үшін қолданылатын, алдын ала сәйкестендіріліп басылған тасымалдаушының құжаты. Нақты рейс орындайтын әуе кемесінің бортына жүкті тиеуді жүзеге асыратын кез келген қону пункті (алғашқы немесе маршруттағы) жөнелту пункті болып табылады, ал жүкті түсіретін бірінші тиісті пункт белгіленген пункт болып табылады (тасымал қай жерде басталғанына және соңында бұл тасымал жүк қағазына сәйкес қайда аяқталатына байланысты емес);</w:t>
+      пайдаланушының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) шартты авиабағыт - авиабағыт куәлігі бар Қазақстан Республикасының тағайындалған тасымалдаушылары тұрақты ұшулар орындайтын халықаралық авиамаршрут;</w:t>
+      Халықаралық азаматтық авиация ұйымы (бұдан әрі - ХААҰ) үш әріпті коды және рейс нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көмек көрсетуге арналған тасымалдар - табиғи апат немесе төтенше жағдайларда (апат, эпидемия және т.б.) көмек көрсету мақсатында персоналды және керек-жарақтарды тасымалдау үшін гуманитарлық мақсатта орындалатын тұрақты емес рейстер, санитарлық рейстер, сондай-ақ, қалпына келтіру апаттық-құтқару жұмыстарын жүргізуге байланысты жасалатын ұшулар;</w:t>
+      ұшу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) туристік чартерлі рейс - тұрақты емес рейс болып табылады және ол авиакомпаниямен фрахталау туралы шарт негізінде туроператордың (фрахта алушының) өтінімі бойынша құрылады, осыған сәйкес фрахта беруші фрахта алушыға бір немесе бірнеше рейсте шарттық желілер бойынша жолаушыларды, жүкті және багажды тасымалдауға арналған бір немесе бірнеше әуе кеменің толық немесе жартылай сыйымдылығын төлеуі тиіс;</w:t>
+      әуе кемесінің үлгісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жеке мақсатында немесе қызметтік сапардағы чартерлік рейс - бұл жолаушыларды және/немесе жүкті тасымалдау үшін өз мақсатында жеке немесе заңды тұлғамен тығыз байланыста болатын және тура немесе қосымша жеке немесе заңды тұлғаларға бөлінбейтін шығыстары толығымен осы жеке немесе заңды тұлғамен жабылатын, тұрақты рейс емес;</w:t>
+      ұшудың толық авиабағыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) чартерлік жүк рейстер бағдарламасы - бір ғана пайдаланушының әуе кемелерімен бір бағыт бойынша жүйелі орындалатын тұрақты емес жүк авиатасымалдары;</w:t>
+      фрахта ұйымының атауы көрсетілген ұшу мақсаты және тасымалданатын жүктің тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) тұрақты емес ұшуларды біржақты орындау - қазақстандық авиакомпаниялар отыз күнде екіден аз жиілікпен тұрақты емес ұшуларды орындайтын авиациялық маршруттар бойынша жолаушыларды және/немесе жүкті коммерциялық тасымалдау мақсатында азаматтық әуе кемелерінің шетел пайдаланушыларының тұрақты емес ұшуларын орындауы.</w:t>
+      жіберуші жақ және (немесе) жүк жөнелтуші (толық атауы, мекен жайы, телефоны);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Халықаралық тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік қызмет) Қазақстан Республикасы Көлік министрлігінің Азаматтық авиация комитеті (бұдан әрі – көрсетілетін қызмет беруші) көрсетеді.</w:t>
+      қарсы алушы жақ және (немесе) жүк қабылдаушы (толық атауы, мекен жайы, телефон);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымдық тұлғаның қолы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстандық пайдаланушы немесе оның уәкілетті өкілі келісу үшін жолдаған өтінімді Қазақстан Республикасының аэронавигациялық ақпарат жинағында (АІР) жарияланған (бұдан әрі - аэронавигациялық ақпарат жинағында) белгіленген арналар бойынша Азаматтық авиация комитетіне ұшуды орындау күніне дейін отыз жұмыс күнінен кешіктірмей ұсынуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...103 lines deleted...]
-      5. Көрсетілетін қызмет беруші шет мемлекеттердің әскери құралымдарын, қару-жарағын және әскери техникасын, сондай-ақ екі мақсатқа арналған өнімдерді тасымалдау үшін азаматтық әуе кемесінің қазақстандық пайдаланушыларының халықаралық ұшуын жүзеге асыруды азаматтық әуе кемесінің қазақстандық пайдаланушысының немесе оның өкілінің Азаматтық авиация комитетіне жіберген өтінімнің негізінде келіседі, онда мынадай деректер болуы тиіс:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасының әуе кеңістігінде шетел пайдаланушылары азаматтық әуе кемелерінің халықаралық тұрақты емес ұшуларды орындауына рұқсаттарды берудің талаптары мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пайдаланушының атауы;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық азаматтық авиация ұйымы (бұдан әрі - ХААҰ) үш әріпті коды және рейс нөмірі;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармаққа өзгеріс енгізу көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұшу күні;</w:t>
+      7. Заңды және жеке тұлғалар (бұдан әрі - қызмет алушы) мемлекеттік қызметті алу үшін қызмет берушіге аэронавигациялық ұйымына аэронавигациялық ақпарат жинағында жарияланған байланыс арналары бойынша ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес халықаралық тұрақты емес ұшуларды орындауға арналған рұқсатты алуға өтінімді (бұдан әрі - өтінім):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушы куәлігінің (болған жағдайда) электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әуе кемесінің тіркелгені туралы куәліктің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әуе кемесінің ұшу жарамдылығы туралы куәліктің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) үшінші тұлғалар алдындағы азаматтық жауапкершіліктің сақтандыру полисінің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жүк құжаттамасының (Азаматтық авиация комитетінің жеке сұрау салуы бойынша беріледі) электронды көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен ұлттар ұйымы тізімі бойынша жіктелуі көрсетіліп, тізбесі "Әуеде қауіпті жүктерді қауіпсіз тасымалдау жөніндегі техникалық нұсқаулар" ХААҰ Doc. 9284-A№/905 басылымымен анықталған бортында қауіпті жүкпен тұрақты емес ұшуды жүзеге асырудың өтінімін берген кезде қызмет алушы қосымша төменде көрсетілген құжаттардың электронды көшірмелерін ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әуе кемесінің үлгісі;</w:t>
+      әуеде қауіпті жүктерді тасымалдаумен байланысты қызметті жүзеге асыру құқығы бар пайдаланушы сертификатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұшудың толық авиабағыты;</w:t>
+      ХААҰ-ның белгіленген нормалары мен ережелеріне сәйкес жүктің байлануы және таңбалануы туралы пайдаланушының немесе жүк жөнелтушінің кепілдік хаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      фрахта ұйымының атауы көрсетілген ұшу мақсаты және тасымалданатын жүктің тізбесі;</w:t>
+      Азаматтық әуе кемелерін шетелдік пайдаланушыларының туристік чартерлік рейстері үшін мақсаты Қазақстан Республикасының азаматтарын тасымалдау болып табылатын, өтінімде көрсетілген белгіленген байланыс арналары арқылы рейсті жалға алу туроператорлық қызмет көрсетуге лицензияның электронды көшірмесін беруі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Халықаралық тұрақты емес ұшуларды орындауға рұқсаттар беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті беруші осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттарды олар келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің қызметкері өтінімді тіркеген сәттен бастап 2 (екі) жұмыс күн ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жіберуші жақ және (немесе) жүк жөнелтуші (толық атауы, мекен жайы, телефоны);</w:t>
+      Көрсетілетін қызметті алушы толық емес құжаттар топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші осы тармақтың екінші бөлігінде көрсетілген мерзімде, өтінімді одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарсы алушы жақ және (немесе) жүк қабылдаушы (толық атауы, мекен жайы, телефон);</w:t>
+      Көрсетілетін қызметті берушінің өтінімді қабылдаудан дәлелді бас тартуы көрстілетін қызметті алушыға аэронавигациялық ақпарат жинағында жарияланған белгіленген арналар арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лауазымдық тұлғаның қолы.</w:t>
+      10. Құжаттарды қарау мен мемлекеттік қызметті көрсетудің нәтижесін ұсыну мерзімі 5 (бес) жұмыс күнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстандық пайдаланушы немесе оның уәкілетті өкілі келісу үшін жолдаған өтінімді Қазақстан Республикасының аэронавигациялық ақпарат жинағында (АІР) жарияланған (бұдан әрі - аэронавигациялық ақпарат жинағында) белгіленген арналар бойынша Азаматтық авиация комитетіне ұшуды орындау күніне дейін отыз жұмыс күнінен кешіктірмей ұсынуы тиіс.</w:t>
+      11. Көрсетілетін қызмет беруші тиісті өтінімі бойынша өтінімнің дұрыс рәсімделуін және берілген құжаттардың осы Қағиданың 7-тармағында сәйкес толық болуын тексереді, қажет болған жағдайда Қазақстан Республикасының әуежайларымен қону, ұшу, әуе кемесін қабылдау және қызмет көрсету шарттарын, метеорологиялық қамтамасыз ету, сондай-ақ аэронавигация ұйымы Қазақстан Республикасының әуе кеңістігінде әуе кемесіне аэронавигациялық қызмет көрсетудің төлем шарттарын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      12. Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) осы Қағидаларға </w:t>
+        <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде өтінішті осы Қағидалардың талаптарына сәйкестігіне қарайды, оң қорытынды болған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес халықаралық тұрақты емес ұшуларды орындауға арналған рұқсатты алуға өтінімді (бұдан әрі - өтінім):</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...294 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген құжаттарды олар келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша халықаралық тұрақты емес ұшуларды орындауға рұқсатты ресімдейді және жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген құжаттардың толықтығын тексереді.</w:t>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы толық емес құжаттар топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші осы тармақтың екінші бөлігінде көрсетілген мерзімде, өтінімді одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыны тыңдау туралы мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын хабардар етеді. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің өтінімді қабылдаудан дәлелді бас тартуы көрстілетін қызметті алушыға аэронавигациялық ақпарат жинағында жарияланған белгіленген арналар арқылы жіберіледі.</w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсатты немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі аэронавигациялық ақпарат жинағында жарияланған байланыс арналары арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Құжаттарды қарау мен мемлекеттік қызметті көрсетудің нәтижесін ұсыну мерзімі 5 (бес) жұмыс күнді құрайды.</w:t>
+      13. Мемлекеттік қызметті көрсетуден бас тарту негіздері болып келесі саналады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Көрсетілетін қызмет беруші тиісті өтінімі бойынша өтінімнің дұрыс рәсімделуін және берілген құжаттардың осы Қағиданың 7-тармағында сәйкес толық болуын тексереді, қажет болған жағдайда Қазақстан Республикасының әуежайларымен қону, ұшу, әуе кемесін қабылдау және қызмет көрсету шарттарын, метеорологиялық қамтамасыз ету, сондай-ақ аэронавигация ұйымы Қазақстан Республикасының әуе кеңістігінде әуе кемесіне аэронавигациялық қызмет көрсетудің төлем шарттарын жүргізеді.</w:t>
+      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша халықаралық тұрақты емес ұшуларды орындауға рұқсатты ресімдейді және жібереді.</w:t>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың талаптарға сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыны тыңдау туралы мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын хабардар етеді. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      14. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсатты немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
+      15. Халықаралық тұрақты емес ұшуларды орындауға арналған рұқсат көрсетілетін қызмет алушыға оның әрекет ету күнінен бастап 72 сағат мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсету нәтижесі аэронавигациялық ақпарат жинағында жарияланған байланыс арналары арқылы жіберіледі.</w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      17. Егер Қазақстан Республикасының Заңында өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      13. Мемлекеттік қызметті көрсетуден бас тарту негіздері болып келесі саналады:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+      18. Мемлекеттік қызметті алу шарттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың талаптарға сәйкес келмеуі.</w:t>
-[...75 lines deleted...]
-      16. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      1) келісілген авиабағыт бойынша халықаралық тұрақты емес ұшуларды орындауға өтінім беру, тұрақты емес ұшулардың келесі түрлерін қоспағанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалып отырған әкімшілік органға, лауазымды адамға беріледі.</w:t>
+      көмек көрсету үшін тасымалдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      жеке мақсаттарында немесе қызметтік сапарда пайдалану чартерлік рейстерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      салон түріндегі әуе кемелерінде орындалатын бір жолғы ұшуларға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке мақсаттардағы немесе қызметтік сапарда не көмек көрсету үшін орындалатын тасымалдарды қоспағанда, егер пайдаланушысы үшінші мемлекетте тіркелген әуе кемесінде бағыты бойынша басқа бір мемлекеттен Қазақстан Республикасына жолаушыларды коммерциялық тасымалдау мақсатында тұрақты емес ұшу жоспарланса және Қазақстан Республикасы қатысушы болып табылатын халықаралық шарттардағы ережелерде мұндай ұшуларды орындау құқығы көрсетілмеген жағдайда тұрақты емес рейс орындауға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер шетелдік пайдаланушының азаматтық әуе кемесінің чартерлі рейсі Қазақстан Республикасының аумағында құралатын жолаушылар тобын коммерциялық тасымалдаумен байланысты жоспарланатын болса, мыналарды қоспағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік органдарының күзетілудегі және басқа да лауазымдық тұлғаларды тасымалдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      көмек көрсетуге арналған тасымалдауларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      жеке мақсаттардағы немесе қызметтік сапардағы чартерлі рейстерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының авиациялық билік органдары мен шет мемлекеттің авиациялық билік органдары арасындағы жазба уағдаластықтар шеңберінде орындалатын ұшуларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазақстандық авиакомпаниялардың чартерлік ұшуларды орындау мүмкіндігі болмаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетелдік авиакомпания Қазақстан Республикасының авиакомпанияларына шектеулер бар мемлекеттерге чартерлік рейсті орындау өтінімін берген жағдайда, тұрақты емес рейс орындауға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көмек көрсету және жеке мақсаттардағы немесе қызметтік сапарлар үшін чартерлік рейстерді орындауды қоспағанда, егер пайдаланушысы үшінші мемлекетте тіркелген әуе кемесінде бағыты бойынша басқа бір мемлекеттен Қазақстан Республикасына жолаушыларды коммерциялық тасымалдау мақсатында тұрақты емес ұшу жоспарланса және Қазақстан Республикасы қатысушы болып табылатын халықаралық шарттардағы ережелерде мұндай ұшуларды орындау құқығы көрсетілмеген жағдайда тұрақты емес рейс орындауға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көмек көрсету немесе жеке мақсатында орындау үшін тасымалдауды немесе Чартерлік рейсті қоспағанда егер шетелдік пайдаланушы әуе кемесінің тұрақты емес ұшуы Қазақстан Республикасының аумағында орналасқан пункттер арасында жолаушыларды/жүкті коммерциялық тасымалдау мақсатында жүзеге асырылса және мұндай рейсті орындау құқығы Қазақстан Республикасы Қатысушы болып табылатын халықаралық шарттың ережелерінде көзделмеген болса тұрақты емес рейс орындауға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бірнеше өзара байланысты халықаралық тұрақты емес ұшудың (төрт және одан да көп ұшулар) серияларын орындау үшін өтінім бірінші ұшуды орындауға дейінгі 5 (бес) жұмыс күнінен кешіктірмей түсуі қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) егер шетел пайдаланушысы және оның өкілі бір күнде бір рейсті орындауға өтінім берген болса, рұқсаттар пайдаланушыдан алынған өтінім негізінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өзара байланысты бірнеше тұрақты емес ұшулардың (төрт немесе бес ұшулар) серияларын мемтекеттік қызмет алғашқы ұшу орындаған күннен бастап отыз күнтізбелік күн мерзімге дейін беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) шетелдік пайдаланушының азаматтық әуе кемесінің Қазақстан Республикасының аумағында қалыптастырылатын коммерциялық әуе тасымалына байланысты халықаралық тұрақты емес ұшуларды орындауға мемтекеттік қызмет алты айдан артық емес мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Рұқсатты рәсімдеу және олардың мүдделі ұйымдарға берілуін қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Шетелдік пайдаланушының әуе кемесінің халықаралық тұрақты емес ұшуын жүзеге асыруға рұқсат осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ресімделеді және Қазақстан Республикасы Көлік министрлігі Азаматтық авиация комитетінің уәкілетті лауазымды адамы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рұқсат нөмірі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әуе кемесін пайдаланушының тіркеу мемлекетінің реттік кодын иелену арқылы, авиациялық әкімшіліктің ағылшын тіліндегі аббревиатурасынан, рұқсаттың реттік нөмірінен және берілген күнінен құралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 14.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Көлік министрінің 04.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      20. Бекітілген рұқсат орнатылған байланыс арналары бойынша өтінім берушінің мекен жайына, сондай-ақ "Қазаэронавигация" РМК және ұшу/қону әуежайларына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармағына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+        <w:t>
+      Пайдаланушының немесе оның өкілінің өтініші бойынша рұқсат қосымша ағылшын тілінде рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z94" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Қонбай орындалатын ұшуды орындауға алдын ала хабарлама беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Мемлекеттік қызметті алу шарттары:</w:t>
+      20-1. Қазақстан Республикасының әуе кеңістігінде шетел пайдаланушылары азаматтық әуе кемелерінің халықаралық тұрақты емес Қазақстан Республикасы аумағында қонуды жүзеге асырмайтын ұшулар әуе қозғалысына қызмет көрсету органдарына ұшуды орындау туралы алдын ала хабарламаны ұсынған кезде орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) келісілген авиабағыт бойынша халықаралық тұрақты емес ұшуларды орындауға өтінім беру, тұрақты емес ұшулардың келесі түрлерін қоспағанда:</w:t>
+      20-2. Қонуды жүзеге асырмайтын ұшуларды орындау туралы алдын ала хабарлама ұшуды орындау күніне дейін 1 күннен кешіктірмей Қазақстан Республикасының аэронавигациялық ұйымына аэронавигациялық ақпарат құжаттарында жарияланған белгіленген байланыс арналары бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көмек көрсету үшін тасымалдауды;</w:t>
+      20-3. Ұшуларды орындау туралы алдын ала хабарлама мынадай деректерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушының атауы, толық пошталық мекенжайы және байланыс деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке мақсаттарында немесе қызметтік сапарда пайдалану чартерлік рейстерді;</w:t>
+      ИКАО коды және рейс нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салон түріндегі әуе кемелерінде орындалатын бір жолғы ұшуларға жол берілмейді;</w:t>
-[...57 lines deleted...]
-      Қазақстан Республикасының мемлекеттік органдарының күзетілудегі және басқа да лауазымдық тұлғаларды тасымалдауды;</w:t>
+      әуе кемесінің типі және тіркеу нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көмек көрсетуге арналған тасымалдауларды;</w:t>
+      әуе кемесінің ең ауыр ұшу салмағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке мақсаттардағы немесе қызметтік сапардағы чартерлі рейстерді;</w:t>
+      әуе кемесінің тіркелген мемлекеті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының авиациялық билік органдары мен шет мемлекеттің авиациялық билік органдары арасындағы жазба уағдаластықтар шеңберінде орындалатын ұшуларды;</w:t>
+      ұшу мақсаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қазақстандық авиакомпаниялардың чартерлік ұшуларды орындау мүмкіндігі болмаған жағдайда;</w:t>
+      Қазақстан Республикасының аумағы бойынша ұшу бағытындағы әуе трассаларын, Қазақстан Республикасының әуе кеңістігіне/кеңістігінен кіру/шығу нүктелерін көрсете отырып, әуе кемесі қозғалысының күні, толық бағыты және кестесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шетелдік авиакомпания Қазақстан Республикасының авиакомпанияларына шектеулер бар мемлекеттерге чартерлік рейсті орындау өтінімін берген жағдайда, тұрақты емес рейс орындауға жол берілмейді;</w:t>
-[...411 lines deleted...]
-      пайдаланушының атауы, толық пошталық мекенжайы және байланыс деректері;</w:t>
+      бортта қауіпті жүктің, әскери құралымдарын, қару-жарағын және әскери техникасының бар болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ИКАО коды және рейс нөмірі;</w:t>
+      аэронавигациялық көрсетілетін қызметтерді төлеудің болжамды нысаны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әуе кемесінің типі және тіркеу нөмірі;</w:t>
+      21. Халықаралық тұрақты емес (чартерлік) рейстер үшін шетелдік авиакомпаниялары рұқсат алуға беретін құжаттар рейсті орындау күнінен бастап 3 (үш) ай ішінде сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әуе кемесінің ең ауыр ұшу салмағы;</w:t>
+      22. Халықаралық тұрақты емес (чартерлік) ұшуларды орындауға шетелдік авиакомпанялардан берілетін өтінімдер және халықаралық тұрақты емес (чартерлік) ұшуларға берілген рұқсаттар 1 (бір) жыл ішінде сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әуе кемесінің тіркелген мемлекеті;</w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
+      23. Қонуды жүзеге асырмайтын ұшуларды орындау туралы ұсынылатын алдын ала хабарламалар 1 (бір) жыл ішінде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3651,68 +4009,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықаралық тұрақты емес ұшуларды орындауға рұқсат алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Пайдаланушының атауы және толық пошталық мекенжайы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4321,68 +4679,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негіздерінің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Халықаралық тұрақты емес ұшуларды орындауға рұқсат беру" мемлекеттік қызмет көрсету үшін негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда –ҚР Көлік министрінің 04.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6275,68 +6709,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықаралық тұрақты емес ұшуларды орындауға арналған рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____ жылғы "___" ___________ № ___ шығыс құжатқа </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6801,68 +7235,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетел әуе кемелерімен халықаралық тұрақты емес ұшуларға берілетін рұқсаттардағы беру кезінде қолданылатын мемлекеттердің тізбесі және олардың реттік нөмірлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -26040,522 +26474,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2010 жылғы 13 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 359 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="67"/>
+    <w:bookmarkStart w:name="z54" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Көлік және коммуникация министрінің кейбір күші жойылған бұйрықтарының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z55" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z55" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тұрақты емес ұшуларды орындауға рұқсат беру ережесі және беруден бас тарту үшін негіздер" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 502</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2558 болып тіркелген, Қазақстан Республикасы орталық атқарушы және өзге де мемлекеттік органдарының нормативтік құқықтық актілер Бюллетені, 2003 ж., № 43-48, 895-құжат жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z56" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z56" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығымен бекітілген тұрақты емес ұшуларды орындауға рұқсат беру ережесі және беруден бас тарту үшін негіздерге өзгеріс енгізу туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2004 жылғы 3 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3029 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z57" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z57" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2005 жылғы 12 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3439 болып тіркелген, 2005 жылғы 21 қазанда № 195-196 (929-930) "Заң газеті" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z58" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z58" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2006 жылғы 28 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4130 болып тіркелген, 2006 жылғы 7 сәуірде № 61-62 (1041-1042) "Заң газеті" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z59" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z59" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2006 жылғы 3 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4316 болып тіркелген, 2006 жылғы 11 тамызда № 147 (1127), 2006 жылғы 8 қыркүйекте № 162 (1142) "Заң газеті" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z60" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z60" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2007 жылғы 27 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4621 болып тіркелген, Қазақстан Республикасы орталық атқарушы және өзге де мемлекеттік органдарының нормативтік құқықтық актілер Бюллетені, 2007 ж., № 5, 258-құжат жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z61" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z61" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2008 жылғы 22 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 440</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5336 болып тіркелген, 2008 жылғы 31 қазанда № 166 (1566) "Заң газеті" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z62" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z62" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2009 жылғы 26 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5583 болып тіркелген, 2009 жылғы 3 сәуірде № 49 (1646) "Заң газеті" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z63" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z63" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2009 жылғы 18 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 238</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5698 болып тіркелген, 2009 жылғы 19 маусымда № 92 (1689) "Заң газеті" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z64" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z64" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тұрақты емес ұшуларды орындауға арналған рұқсаттарды беру және беруден бас тартуға арналған негіздердің ережелерін бекіту туралы" Қазақстан Республикасы Көлік және коммуникациялар министрлігінің Азаматтық авиация комитеті төрағасының 2003 жылғы 30 қазандағы № 502 бұйрығына толықтырулар енгізу туралы" Көлік және коммуникациялар министрлігі Азаматтық авиация комитеті төрағасының 2010 жылғы 6 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6216 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>