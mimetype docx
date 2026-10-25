--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3bd6f10" w14:textId="3bd6f10">
+    <w:p w14:paraId="5f0cf48" w14:textId="5f0cf48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,140 +151,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланғаннан кейiн он күнтiзбелiк күн өткен соң қолданысқа енгiзiледi) Бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ветеринария туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.10.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 362</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -760,114 +770,156 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі деректер базасын қалыптастыру, жүргізу және одан үзінді көшірмелер беру </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқорды қалыптастыру және жүргізу және одан үзінді көшірмелер беру тәртібін, сондай-ақ "Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      1. Осы Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі деректер базасын қалыптастыру, жүргізу және одан үзінді көшірмелер беру қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқорды қалыптастыру және жүргізу және одан үзінді көшірмелер беру тәртібін, сондай-ақ "Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -940,134 +992,258 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ветеринария саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ветеринария саласындағы басшылықты, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) оператор – мемлекеттік ақпараттық жүйені сүйемелдеуді жүзеге асыратын заңды тұлға;</w:t>
+      5) оператор – мемлекеттік цифрлық жүйені сүйемелдеуді жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті органның құрылымдық бөлімшесі – уәкілетті органның мемлекеттік көрсетілетін қызметтерді дамыту және агроөнеркәсіптік кешенді цифрландыру саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің бірыңғай терезесі болып табылатын ақпараттандыру объектісі; </w:t>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Дерекқордың жұмыс істеуі тиісті мемлекеттік ақпараттық жүйе, мемлекеттік ақпараттық жүйенің (бұдан әрі – ақпараттық жүйе) мобильдік қосымшасы арқылы жүзеге асырылады.</w:t>
+      3. Дерекқордың жұмыс істеуі тиісті мемлекеттік цифрлық жүйе, мемлекеттік цифрлық жүйенің (бұдан әрі – цифрлық жүйе) мобильдік қосымшасы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дерекқор мыналарға арналады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1199,72 +1375,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды қоса алғанда, мемлекеттік ветеринариялық-санитариялық бақылау мен қадағалау жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Ақпараттандыру туралы заң) сәйкес:</w:t>
+        <w:t>
+      5. Дерекқорға қолжетімділікті оператор Қазақстан Республикасының цифрлық заңнамасына (бұдан әрі – цифрлық заңнама) сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті органның құрылымдық бөлімшесінің дерекқорға қолжетімділік беру туралы хаты негізінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1490,50 +1646,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11127 болып тіркелген) бекітілген Ауыл шаруашылығы жануарларын бірдейлендіру қағидаларының (бұдан әрі – Бірдейлендіру қағидалары) 27-тармағына сәйкес ауыл шаруашылығы құралымдарында, шаруа, фермер қожалықтарында ауыл шаруашылығы жануарларын бірдейлендіру рәсімін және Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 30 маусымдағы № 16-07/332 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9639 болып тіркелген) бекітілген Жануарлардың аса қауіпті ауруларына қарсы ветеринариялық іс-шараларды жоспарлау және өткізу қағидаларының (бұдан әрі – Жануарлардың аса қауіпті ауруларына қарсы ветеринариялық іс-шараларды жоспарлау және өткізу қағидалары) 15-тармағына сәйкес қан сынамаларын алуды жүзеге асыратын ауыл шаруашылығы құралымдарының, шаруа, фермер қожалықтарының ветеринариялық дәрігерлеріне (бұдан әрі – шаруашылықтың ветеринариялық дәрігері) береді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Дерекқорды қалыптастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1644,71 +1862,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын бұзуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мемлекеттік техникалық қызметтің бағдарламалық (бағдарламалық-техникалық) құралдарының жұмысына кедергі жасау немесе бұғаттау, сол сияқты мемлекеттік техникалық қызмет қызметкерлерінің мемлекеттік техникалық қызметпен өзара іс-қимыл жасайтын ақпараттандыру объектілерімен жұмысына кедергі жасау түрінде жасалған дерекқорды қорғау құралдарын пайдалану жөніндегі талаптарды бұзуға;</w:t>
+      5) мемлекеттік техникалық қызметтің бағдарламалық (бағдарламалық-техникалық) құралдарының жұмысына кедергі жасау немесе бұғаттау, сол сияқты мемлекеттік техникалық қызмет қызметкерлерінің мемлекеттік техникалық қызметпен өзара іс-қимыл жасайтын цифрлық объектілерімен жұмысына кедергі жасау түрінде жасалған дерекқорды қорғау құралдарын пайдалану жөніндегі талаптарды бұзуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) азаматтардың дербес деректерін немесе Қазақстан Республикасының заңдарымен қол жеткізуге шектеу қойылған мәліметтерді қамтитын электрондық ақпараттық ресурстарды олардың меншік иесінің немесе иеленушісінің заңсыз таратуына; </w:t>
+        <w:t>
+      6) азаматтардың дербес деректерін немесе Қазақстан Республикасының заңдарымен қол жеткізуге шектеу қойылған мәліметтерді қамтитын электрондық цифрлық ресурстарды немесе оларды меншік иесінің немесе иеленушісінің заңсыз таратуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бастапқы кодты (бастапқы мәтінді) қалпына келтіруге, зерделеуге, көшіруге бағытталған заңсыз әрекеттерді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
@@ -1744,50 +1962,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық қауіпсіздік талаптарын қамтамасыз ету үшін дерекқорға қолжетімділікті ұсынудың қолданылу мерзімі бір күнтізбелік жылмен шектелген. Бұл шектеулер есепке алу жазбасын жасау кезінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дерекқорда 90 (тоқсан) күнтізбелік күннен астам уақыт қызметін жүзеге асырмаған пайдаланушының есепке алу жазбасын дерекқор автоматты түрде бұғаттайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дерекқорды жүргізу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2865,135 +3145,281 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік органдар мен ұйымдардың (ішкі істер органдары, кеден органдары, шекара қызметі және басқа да мемлекеттік органдар мен ұйымдар – өздеріне бекітіліп берілген функцияларды жүзеге асырулары үшін) қызметкерлері үшін дерекқорда ауыл шаруашылығы жануарларының иелері туралы мәліметтерді ауыл шаруашылығы жануарларының жеке нөмірлері бойынша салыстырып тексеру функциясы қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес реттеледі.</w:t>
+        <w:t>
+      17. Дерекқордағы құпия ақпаратқа қол жеткізу цифрлық заңнамаға сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+        <w:t>
+      18. Мәліметтерді басқа цифрлық жүйелерден дерекқорға беру немесе керісінше жасау цифрлық заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Оператор дерекқорды ауыл шаруашылығы жануарларын олардың ауыртпалығы (кепілі) туралы тіркеуді қоса алғанда, мемлекеттік органдардың ақпараттық жүйелерімен интеграциялауды жүргізеді.</w:t>
+      19. Оператор дерекқорды ауыл шаруашылығы жануарларын олардың ауыртпалығы (кепілі) туралы тіркеуді қоса алғанда, мемлекеттік органдардың цифрлық жүйелерімен интеграциялауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Дерекқор тәулік бойғы режимде қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4637,129 +5063,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша дерекқорда ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге өтінішті (бұдан әрі – өтініш) және тізбенің 8-тармағында көрсетілген құжаттарды жібереді.</w:t>
+        <w:t>
+      30. Мемлекеттік көрсетілетін қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге не портал арқылы осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге өтінішті (бұдан әрі – өтініш) және Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" мемлекеттік ақпараттық жүйелерінен алады.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" мемлекеттік цифрлық жүйелерінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы цифрлық заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті берушінің басшысы айқындаған ветеринария саласындағы маман Тізбенің 8-тармағында көрсетілген өтініш пен құжаттарды тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5120,516 +5568,1032 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:bookmarkStart w:name="z159" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 33-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 33-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-3-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-4-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мемлекеттік қызмет көрсетуден бас тарту Тізбенің 9-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Дерекқорда ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) бойынша факті сот тәртібімен анықталған кезде көрсетілетін қызметті беруші сот шешімі негізінде дерекқорда ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...15 lines deleted...]
-      Сот шешімі негізінде ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруге (түзетуге) арналған дерекқор функционалына қолжетімділікті Ақпараттандыру туралы Заңға сәйкес ведомство ұсынады.</w:t>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот шешімі негізінде ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруге (түзетуге) арналған дерекқор функционалына қолжетімділікті цифрлық заңнамаға сәйкес ведомство ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 246</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымы операторына және көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган мен көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="114"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органының (бұдан әрі – жергілікті атқарушы орган) атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, ветеринария саласындағы уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі. Шағым ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген қызметті беруші, жергілікті атқарушы орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Жергілікті атқарушы органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда, он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз тасығышта берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5927,68 +6891,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ауыл шаруашылығы жануарын иеленушінің аты, әкесінің аты (бар болса), тегі, жеке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәйкестендіру нөмірі немесе заңды тұлғаның атауы,бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордан жануардың жеке нөмірін көрсете отырып, мына жануарларға үзінді көшірме беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6220,170 +7184,221 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жануарларын бірдейлендіру </w:t>
+              <w:t>жануарларын бірдейлендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі деректер базасын </w:t>
+              <w:t>жөніндегі деректер базасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру, жүргізу және </w:t>
+              <w:t>қалыптастыру, жүргізу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одан үзінді көшірмелер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="123"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордан үзінді көшірме/ Выписка из базы данных по идентификации сельскохозяйственных животных ________ күнге /на дату______</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+        <w:t xml:space="preserve"> Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордан үзінді-көшірме/ Выписка из базы данных по идентификации сельскохозяйственных животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ күнге /на дату______</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -6630,51 +7645,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жануарды иеленушінің аты, әкесінің аты (бар болса), тегі немесе ауыл шаруашылығы жануарлары тиесілі заңды тұлғаның атауы/фамилия, имя, отчество (при наличии) владельца или наименование юридического лица, которому принадлежат сельскохозяйственные животные:</w:t>
+Мал иесінің аты, әкесінің аты (бар болса), тегі немесе ауыл шаруашылығы жануарлары тиесілі заңды тұлғаның атауы/фамилия, имя, отчество (при наличии) владельца или наименование юридического лица, которому принадлежат сельскохозяйственные животные:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9938,212 +10953,244 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берiлген күнi 20 __ жылғы __ _______/Дата выдачи __ _____ 20 _ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Проверить подлинность электронного документа Вы можете на www.egov.kz, а также посредством мобильного приложения веб-портала "электронного правительства".</w:t>
+        <w:t>
+      Электрондық құжаттың түпнұсқалығын Сіз www.egov.kz сайтында, сондай-ақ "цифрлық үкіметтің" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность электронного документа Вы можете на www.egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1854200"/>
+            <wp:extent cx="7442200" cy="1752600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1854200"/>
+                      <a:ext cx="7442200" cy="1752600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабы </w:t>
+      Аталған құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный документ согласно пункту 1 статьи 7 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10231,1675 +11278,1659 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалыптастыру, жүргізу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>одан үзінді көшірмелер беру</w:t>
+              <w:t>одан үзінді көшірмелер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 15.08.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 246</w:t>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Мемлекеттік көрсетілетін қызметтің атауы: Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары құрған мемлекеттік ветеринариялық ұйымдар (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары құрған мемлекеттік ветеринариялық ұйымдар (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру:</w:t>
-[...43 lines deleted...]
-        </w:trPr>
+Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру: 1) көрсетілетін қызметті беруші; 2) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету мерзімі</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар тіркелген күннен бастап 10 (он) жұмыс күні ішінде.</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Мемлекеттік көрсетілетін қызметті көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Құжаттар тіркелген күннен бастап 10 (он) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде.</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) жүргізу туралы үзінді-көшірме бере отырып, ауыл шаруашылығы жануарларын бірдейлендіру дерекқорында ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) жүргізу туралы үзінді-көшірме бере отырып, ауыл шаруашылығы жануарларын бірдейлендіру дерекқорында ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...25 lines deleted...]
-        </w:trPr>
+Көрсетілетін қызметті берушінің және ақпарат объектілердің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру одан кейінгі жақын жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге арналған өтініш;</w:t>
-[...227 lines deleted...]
-        </w:trPr>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Ауыл шаруашылығы министрінің 2010 жылғы 2 маусымдағы № 367 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6321 тіркелген) бекітілген Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі деректер базасын қалыптастыру және жүргізу және одан үзінді көшірмелер беру қағидаларының (бұдан әрі – Қағидалар) 22-тармағында көрсетілген бірдейлендірілген ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-9.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) дерекқорда ауыл шаруашылығы жануарларын иеленуші туралы мәліметтерді, сондай-ақ бірдейлендірілген ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ауыл шаруашылығы жануарларына меншік құқығын немесе өзге де заттық құқықты растайтын құжаттардың көшірмелері, оларға мыналар жатады: азаматтық заңнама талаптарына сәйкес жасалған шарттар, мәмілелер, тапсыру актілері, бөлу баланстары, мүлікті мұраға алу құқығы туралы құжаттар, сот шешімінің, қаулысының, сот орындаушысының орындауға жататын іс-қимылдар туралы хабарламасының көшірмелері қоса берілген атқару парағы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидалардың 23-тармағында көрсетілген дерекқордағы мәліметтерді түзету үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша дерекқорда ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ветеринариялық паспорттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерекқорда Қағидалардың 24-тармағында көрсетілген мәліметтерді түзету үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 4-қосымшаға сәйкес нысан бойынша дерекқорда ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге арналған өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерекқорда мәліметтерді өзектендіру (түзету) қажеттілігі сот тәртібімен анықталған кезде көрсетілетін қызметті беруші мәліметтерді сот шешімі негізінде өзектендіруді жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
-[...63 lines deleted...]
-        </w:trPr>
+Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметтің орындалу сатысы туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметінің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www.​gov.​kz интернет-ресурсында ораналастырылған. Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметінің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www.gov.kz интернет-ресурсында ораналастырылған. Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12508,68 +13539,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордағы ауыл </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14247,68 +15278,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан/Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы жануарлары туралы мәліметтерге өзектендіруді (түзетуді) жүргізуге өтініштерді тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -15165,68 +16196,68 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дерекқордағы ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16108,625 +17139,480 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жануарларын бірдейлендіру </w:t>
+              <w:t>жануарларын бірдейлендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі деректер базасын </w:t>
+              <w:t>жөніндегі деректер базасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру, жүргізу және </w:t>
+              <w:t>қалыптастыру, жүргізу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одан үзінді көшірмелер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берді/Выдан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(облыстың, республикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы бар қаланың, астананың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті атқарушы органы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрған ветеринариялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның атауы,/наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарной организации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>созданной местным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительным органом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области, города</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканского значения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...256 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="128"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізу туралы үзінді-көшірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқорда ауыл </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқорда ауыл шаруашылығы жануарлары туралы мәліметтерді өзектендіру (түзету) жүргізілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      шаруашылығы жануарлары туралы мәліметтерді өзектендіруді (түзетуді) жүргізілді: </w:t>
-[...89 lines deleted...]
-      № 367 </w:t>
+      (Қазақстан Республикасы Ауыл шаруашылығы министрінің 2010 жылғы 2 маусымдағы № 367 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
-[...71 lines deleted...]
-      көрсету)</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6321 болып тіркелген) бекітілген Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі деректер базасын қалыптастыру және жүргізу және одан үзінді көшірмелер беру қағидаларына сәйкес дерекқордағы мәліметтерді түзетудің (өзгертудің) атауын көрсету)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16777,124 +17663,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өткізуге өтініш берген сәтте дерекқорға (да) енгізілген (қолда бар) мәліметтер өзектендіру (түзету)</w:t>
+              <w:t xml:space="preserve">
+Өзектендіруді (түзетуді) жүргізуге өтініш берген сәтте дерекқорға (да) енгізілген (қолда бар) мәліметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Дерекқорға (да) енгізілген (қолда бар) мәліметтерді өзектендіру (түзету) жүргізілген туралы мәліметтер</w:t>
+              <w:t xml:space="preserve">
+Дерекқорға (да) енгізілген (қолда бар) мәліметтерді өзектендіру (түзету) жүргізілген туралы мәліметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Дерекқорға (да) енгізілген (қолда бар) мәліметтерді өзектендіру (түзету) күні (20__ жылғы "__" _____)</w:t>
+              <w:t xml:space="preserve">
+Дерекқорға (да) енгізілген (қолда бар) мәліметтерді өзектендіру (түзету) күні (20__ жылғы "__" _____) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17574,211 +18460,223 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берiлген күнi 20 __ жылғы __ _______/Дата выдачи __ _____ 20 _ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтында, сондай-ақ "электрондық үкімет" веб-порталының арқылы мобильді қосымшасы арқылы тексере аласыз.</w:t>
-[...17 lines deleted...]
-      Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "электронного правительства".</w:t>
+      Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтында, сондай-ақ "цифрлық үкіметтің" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1854200"/>
+            <wp:extent cx="7442200" cy="1752600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1854200"/>
+                      <a:ext cx="7442200" cy="1752600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
+        <w:t>
+      Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабы 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный документ согласно пункту 1 статьи 7 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" равнозначен документу на бумажном носителе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17916,68 +18814,68 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="129"/>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18417,55 +19315,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>