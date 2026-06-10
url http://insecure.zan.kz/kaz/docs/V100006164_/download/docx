--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4249e3" w14:textId="e4249e3">
+    <w:p w14:paraId="b8f2a7b" w14:textId="b8f2a7b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -996,50 +996,156 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-1-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру шарттарын жасау және орындау кезінде, оның ішінде сақтандыру агенті сақтандыру ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының атынан және тапсырмасы бойынша сақтандыру шарттарын жасау бойынша делдалдық қызметті жүзеге асыру кезінде туындайтын процестерді реттеу мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақты екінші бөлікпен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Талаптарға сәйкес дербес деректерді жинау, өңдеу және қорғау "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1267,50 +1373,148 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Талаптарды 2-1 және 2-2-тармақтармен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандыру ұйымының немесе сақтандыру агентінің сақтанушымен (сақтандырудың ерікті түрлері бойынша) сақтандыру шартын жасау процесін ұйымдастыру мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z183" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7306,50 +7510,1700 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Талаптарды 29-тармақпен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сақтандыру ұйымы сақтанушылардың жолданымдарын осы Талаптарда, сондай-ақ сақтандыру ұйымы сақтанушыларының құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдерінде белгіленген тәртіппен қарауын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z203" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтанушыларының құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдерін сақтандыру ұйымы бекітеді және айқындайды, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z204" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басқару органының және атқарушы органның сақтанушылардың құқықтары мен заңды мүдделерін сақтауы үшін жауапкершілігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z205" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жолданымдарды қарауға қатысатын сақтандыру ұйымы қызметкерлерінің және бөлімшелерінің функцияларын, өкілеттіктері мен жауапкершілігін бөлуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z206" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтанушылармен өзара іс-қимыл жасау кезінде қызметкерлер мен сақтандыру агенттерінің кәсіптік құзыретіне қойылатын талаптарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z207" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша 02.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақшаның қолданысы 01.01.2027 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дауларды реттеу және сақтандыру омбудсманымен өзара іс-қимыл жасау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жосықсыз практикалардың алдын алу жөніндегі шараларды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z210" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелерді айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру ұйымының сақтанушылардың жолданымдарын қарауы сақтанушылардың құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдеріне, сондай-ақ "Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 198 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17462 болып тіркелген) көзделген, клиенттердің сақтандыру қызметтерін көрсету процесінде келіп түскен жолданымдарын қараудың ішкі тәртібіне сәйкес жүзеге асырылады және сақтанушылардың мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру өнімдерін ұсыну мәселелері бойынша жеке немесе заңды тұлғаның жолданым беру сервисі көзделген сақтандыру ұйымының қолма-қол, пошта не сақтандыру ұйымының интернет-ресурсы немесе мобильді қосымшасы арқылы не ақпараттандыру нысандары арқылы келіп түскен жазбаша жолданымдармен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтанушы телефон арқылы не сақтандыру ұйымының кеңсесіне жеке келген кезде келіп түскен ауызша жолданымдармен жұмысты қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интернет-ресурста және (немесе) мобильді қосымшада нақты уақыт режимінде хабарлармен алмасу жүйесі арқылы жіберілген және (немесе) сақтандыру ұйымының атына тіркелген абоненттік нөмірлерге келіп түскен хабарлар сақтанушылардың жолданымдары болып танылмайды және ақпараттық сипаттағы ретінде қаралады. Сақтанушы нақты уақыт режимінде хабарлармен алмасу жүйесі арқылы шағым, талап жіберген немесе сақтандыру ұйымының әрекеттерімен (әрекетсіздігімен) келіспеген жағдайда, сақтанушыға осы Талаптарға сәйкес жолданым беру тәртібі түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мынадай жолданымдар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z212" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметкердің бір мезгілде сақтанушы болып табылатын жағдайларды қоспағанда, сақтандыру ұйымы қызметкерлерінің, егер олар сақтандыру қызметтерін ұсынумен байланысты болмаса, еңбек және әлеуметтік мәселелер бойынша жұмыс берушіге жүгінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z213" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) акционерлер, қатысушылар, басқару органдарының мүшелері және сақтандыру ұйымдары арасындағы сақтандыру қызметтерін көрсетуге байланысты емес корпоративтік жанжалдар мен даулар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z214" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру қызметтерін көрсетуге жатпайтын (жалдау, жеткізу, мердігерлік, аутсорсинг, АТ-сүйемелдеу) сақтандыру шарттары бойынша сақтанушы болып табылмайтын контрагенттердің жолданымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z215" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтандыру ұйымының іс-әрекеттеріне қанағаттанбаушылық білдіруді қамтымайтын ақпаратқа немесе Қазақстан Республикасының заңнамасын түсіндіруге сұрау салулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z216" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер сақтанушының құқықтары мен заңды мүдделерінің бұзылуы туралы мәліметтерді қамтымайтын болса, сақтандыру ұйымының есептілік (салық есептілігі, статистикалық немесе басқа да есептілік) беруіне байланысты сұрау салулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z217" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нақты сақтанушының құқықтарының бұзылуын көрсетпей, Қазақстан Республикасының заңнамасын болжамды бұзу, сыбайлас жемқорлық, теріс пайдалану туралы жолданымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z218" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) нақты сақтанушының мүддесі үшін жолданымдарды қоспағанда, нақты сақтандыру шарты бойынша сақтанушылар болып табылмайтын бұқаралық ақпарат құралдарының, кәсіптік және қоғамдық бірлестіктердің жолданымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z219" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сақтанушылардың дербес жолданымдарын қамтымайтын бақылау, қадағалау және құқық қолдану мәселелері бойынша мемлекеттік органдармен хат алмасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z220" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мазмұнын және (немесе) өтініш берушінің талаптарын анықтауға мүмкіндік бермейтін (оқуға келмейтін мәтіндер, байланыссыз хабарлар немесе жаппай автоматтандырылған таратылымдар) жолданымдар жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымының уәкілетті адамдары оның ішінде филиалдарда және өкілдіктерде бекітілген қабылдау кестесіне сәйкес айына кемінде бір рет жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды жүргізеді. Егер жолданым жеке қабылдау кезiнде шешілмейтін болса және қосымша пысықтауды талап етсе, сақтанушы оны жазбаша нысанда ресімдейді және ол жазбаша жолданым ретiнде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон арқылы ауызша жолданымдар міндетті түрде тіркелуге жатады, әңгімелесулерді жазу сақтанушының келісімімен әңгіме басында бұл туралы хабарлаған кезде жүргізіледі. Сақтандыру ұйымына ауызша нысанда (телефон арқылы не жеке өзі барған кезде) келіп түскен жолданымдар жүгінген уақытта қаралады. Егер ауызша жолданымды жүгінген шешу мүмкін болмаса, сақтанушыға жазбаша жолданым беру тәртібі және оны қарау мерзімдері түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтанушылардың жазбаша жолданымдары, оның ішінде сақтандыру ұйымының интернет-ресурсы немесе мобильді қосымшасы арқылы келіп түскен жолданымдар сақтандыру ұйымының ішкі құжаттарында белгіленген тәртіппен тіркеледі. Сақтанушы оның жазбаша жолданымының қабылданғанын растайтын құжат беріледі не жолданымның көшірмесінде тиісті белгі қойылады. Жолданымдарды қабылдаудан бас тартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымды қарау үшін ақпарат жеткіліксіз болған кезде сақтандыру ұйымы сақтанушыдан қосымша құжаттар мен мәліметтерді сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы жолданымдарды объективті түрде, жан-жақты және уақтылы қарауды қамтамасыз етеді және сақтанушыны оларды қарау нәтижелері туралы және қабылданған шаралар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша жолданым ұсынылған тілде беріледі және мыналарды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әрбір мәселе бойынша негізделген және уәжделген дәлелдерді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына, сақтандыру ұйымының ішкі құжаттарына және сақтандыру шартының талаптарына сілтемелерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      белгіленген нақты мән-жайлардың сипатын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шешімге шағым беру құқықтарын түсіндіруді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапқа уәкілетті адам қол қояды және сақтанушыға сақтандыру шартында көзделген тәсілмен беріледі. Қолтаңбаны факсимильді көшіру немесе сақтандыру ұйымының ішкі нормативтік құжаттарында көзделген өзге де тәсілді пайдалануға жол беріледі. Жеке өзі келген жағдайда жауап сақтанушыға немесе оның өкіліне қол қойдыра отырып, тіркеу журналына белгі қойылып тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы келіп түскен жолданымдардың жіктелуін жүргізеді, ол мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      барлық жазбаша жолданымдардың тіркелуін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жолданым бойынша негізгі ақпаратты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру қызметтерін ұсыну процесінде келіп түскен клиенттердің жолданымдарын қараудың ішкі тәртібінің талаптарына сәйкес жолданымдардың жіктелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ақпараттың кемінде 5 (бес) жыл сақталуын қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жолданым бойынша негізгі ақпарат мыналарды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке тұлғалар үшін: сақтанушының (пайда алушының) тегі, аты және әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), жеке сәйкестендіру нөмірін, тұрғылықты жерін және байланыс деректерін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заңды тұлға үшін: атауын, бизнес-сәйкестендіру нөмірін, орналасқан жерін және байланыс деректерін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру сыныбы туралы ақпаратты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру түрін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолданымның тіркеу нөмірін және күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтанушының деректерін, тұрғылықты мекенжайын және байланыс деректерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолданымның келіп түсу арнасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру өнімінің типін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәселенің жіктеуішін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапты қызметкерлер туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі тексерулер туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылданған шешімді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлғалар клиенттерінің құқықтары мен мүдделерін сақтау мақсатында сақтандыру ұйымы функцияларына мыналар кіретін құрылымдық бөлімшелердің қандай да бір қызметіне тәуелсіз бөлімшенің болуын қамтамасыз етеді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z222" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ұйымның қызметкерлері мен агенттерінің ұйымның ішкі құжаттарында белгіленген тәртіппен сақтандыру шарттарын бақылау сатып алуды жүргізу арқылы Қазақстан Республикасының заңнамасына сәйкес ұйым клиенттерінің құқықтары мен мүдделерін сақтау саясаты мен рәсімдерін сақтауына мониторингті жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z223" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтандыру шарттарының ашықтығын және сатудың дұрыстығын тексеру (сәйкес келмейтін өнімдерді сату); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z224" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ұйым клиенттерінің құқықтары мен мүдделерін сақтау мәселелері бойынша директорлар кеңесіне басқарушылық есептілік беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z225" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ұйымның сақтандыру өнімдерін ілгерілету және жарнамалау практикаларын талдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақшаның қолданысы 01.01.2027 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сақтандыру омбудсманының шешімдерін орындау мониторингі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жолданымдарды, оның ішінде жолданымдар беруге арналған арналарды (интернет-ресурстар мен мобильді қосымшаны қоса алғанда) қарау процестерінің тиімділігін бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z228" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) клиенттердің жолданымдарына талдау жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z229" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) сақтандыру қызметтерін көрсету процестерінде, оның ішінде интернет-ресурста және мобильді қосымшада жүйелік проблемаларды анықтау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z230" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) сақтандыру қызметтерін көрсету сапасын арттыру бойынша ұсыныстар, жолданымдарды, оның ішінде сақтандыру шартына өзгерістер енгізу туралы өтініштерді қарау процестерін әзірлеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z231" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жосықсыз практикаларды сәйкестендіру және алдын алу рәсімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -7716,1210 +9570,1210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="99"/>
+    <w:bookmarkStart w:name="z75" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) шарты туралы сақтандыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ұйымының аналитикалық есебінде және программалық қамтамасыз</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етуінде көрсетілу үшін қажетті ақпараттардың барынша аз тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="100"/>
+    <w:bookmarkStart w:name="z76" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандыру шартын сәйкестендіргіш</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z77" w:id="101"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z77" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандыру шартын өзгерту сәйкестендіргіші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z78" w:id="102"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z78" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтанушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z79" w:id="103"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z79" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сақтандырылушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z80" w:id="104"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z80" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сақтанушының экономикалық қызметінің түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z81" w:id="105"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z81" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бухгалтерлік есептегі тиісті операциялардың күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z82" w:id="106"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z82" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бухгалтерлік есептегі операциялардың түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z83" w:id="107"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z83" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бухгалтерлік есептегі операциялардың сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z84" w:id="108"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z84" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сақтандыру сыныбы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z85" w:id="109"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z85" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сақтандыру объектілерінің саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z86" w:id="110"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z86" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Облыс, астана, республикалық маңызы бар қала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z87" w:id="111"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z87" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сақтандыру шартының нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z88" w:id="112"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z88" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сақтандыру шартын жасау күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z89" w:id="113"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z89" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сақтандыру шартын қолданудың басталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z90" w:id="114"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z90" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сақтандыру шартын қолданудың аяқталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z91" w:id="115"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z91" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сақтандыру сомаларының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z92" w:id="116"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z92" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сақтандыру сыйлықақысының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z93" w:id="117"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z93" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сақтандыру делдалы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z94" w:id="118"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z94" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комиссиялық сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z95" w:id="119"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z95" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қайта сақтандыру шартын сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z96" w:id="120"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z96" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қайта сақтандырушының атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z97" w:id="121"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z97" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қайта сақтандыру шартының нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z98" w:id="122"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z98" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қайта сақтандырушы резиденттігінің мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z99" w:id="123"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z99" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қайта сақтандырушының рейтингілік бағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z100" w:id="124"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z100" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Рейтингілік агенттік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z101" w:id="125"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z101" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қайта сақтандыру шартын қолданудың басталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z102" w:id="126"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z102" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қайта сақтандыру шартын қолданудың аяқталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z103" w:id="127"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z103" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қайта сақтандыруға берілген жауапкершілік көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z104" w:id="128"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z104" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сақтандыру шарты бойынша жауапкершілікті өздігінен ұстап қалу мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z105" w:id="129"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z105" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қайта сақтандыруға берілген сақтандыру сыйлықақыларының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z106" w:id="130"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z106" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сақтандыру сыйлықақыларын өздігінен ұстап қалу мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z107" w:id="131"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z107" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қайта сақтандырушыдан алынатын комиссия мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z108" w:id="132"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z108" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Цедентке (қайта сақтанушыға) берілетін комиссия мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z109" w:id="133"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z109" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Шығынды жариялаушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z110" w:id="134"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z110" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Сақтандыру жағдайының белгісі бар оқиғаларды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z111" w:id="135"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z111" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сақтандыру жағдайының белгісі бар оқиғаның күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z112" w:id="136"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z112" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жарияланған шығынды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z113" w:id="137"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z113" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сақтандыру жағдайының белгісі бар оқиға туралы сақтандырушыға хабарлау күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z114" w:id="138"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z114" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сақтандыру жағдайының басталу фактісін сақтандырушының растау күні, яғни сақтандырушының шығынды жарияланған шығын ретінде тануы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z115" w:id="139"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z115" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сақтандыру төлемдерін алушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z116" w:id="140"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z116" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сақтандыру шартының талаптарына сәйкес барлық шегерімдерді ескере отырып, жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z117" w:id="141"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z117" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Шығындарды реттеуге жұмсаған сақтандырушы шығыстарының сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z118" w:id="142"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z118" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қайта сақтандыру шартының талаптарына сәйкес қайта сақтандырушыға қатысты жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z119" w:id="143"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z119" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Қайта сақтандырушыға (қайта сақтандырушыларға) қатысты шығындарды шегергендегі жарияланған шығынның таза сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z120" w:id="144"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z120" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Сақтандыру төлемдерін немесе сақтандыру төлемдерінен бас тартуды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z121" w:id="145"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z121" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Сақтандыру төлемдерінің немесе сақтандыру төлемдерінен бас тарту күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z122" w:id="146"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z122" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Сақтандыру төлемдерінің мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z123" w:id="147"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z123" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Кері талап бойынша төленген ақыны сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z124" w:id="148"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z124" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Кері талапты төлеу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z128" w:id="149"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z128" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Кері талап бойынша төленген ақының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z179" w:id="150"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -19325,55 +21179,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19699,31 +21553,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>