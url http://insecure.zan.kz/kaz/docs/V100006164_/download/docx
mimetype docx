--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8f2a7b" w14:textId="b8f2a7b">
+    <w:p w14:paraId="f5b3b59" w14:textId="f5b3b59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -996,150 +996,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-1-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру шарттарын жасау және орындау кезінде, оның ішінде сақтандыру агенті сақтандыру ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының атынан және тапсырмасы бойынша сақтандыру шарттарын жасау бойынша делдалдық қызметті жүзеге асыру кезінде туындайтын процестерді реттеу мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...98 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтанушылардың құқықтары мен заңды мүдделерін қорғау, сақтандыру ұйымдарының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымдары филиалдарының адал іс-қимылын қамтамасыз ету, сондай-ақ сақтанушыларға зиян келтірудің алдын алу мақсатында, осы Талаптармен сақтандыру қызметіндегі жосықсыз практикалардың түрлері мен белгілері, оларды анықтау тәртібі, сақтанушылардың жолданымдарын қарауға қойылатын талаптар, сондай-ақ сақтанушылардың қаржылық сауаттылығын арттыру жөніндегі шараларға қойылатын талаптар белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Талаптарға сәйкес дербес деректерді жинау, өңдеу және қорғау "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1219,51 +1131,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1373,189 +1325,691 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Сақтандыру ұйымы, оның қызметкерлері және сақтандыру агенттері сақтандыру өнімдерін ұсыну кезінде жосықсыз практикаларға жол бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Жосықсыз практикалар түрлеріне оның ішінде мыналар жатады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сақтанушыны оның мәлімделген қажеттіліктеріне сәйкес келмейтін сақтандыру өнімін сатып алуға ынталандыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтандыру өнімінің елеулі шарттары мен тәуекелдері туралы ақпаратты жасыру, бұрмалау не толық ашпау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сақтандыру өнімін немесе сақтандыру ұйымын таңдау еркіндігін шектейтін жағдайлар жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сақтандыру өнімдерін және (немесе) қосымша қызметтерді таңу, сондай-ақ оларды сатып алудан бас тарту құқығы туралы ақпаратты жасыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) сақтанушыны жаңылыстыратын не оның құқықтары мен заңды мүдделерін бұзатын өзге де әрекеттер (әрекетсіздік). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру өнімдерін ұсыну кезінде сақтандыру ұйымдары өз қызметкерлері мен сақтандыру агенттерінің қызметінің жосықсыз іс-қимыл, жосықсыз практикалар тәуекелдерін анықтау және алдын алу және олардың алдын алу мен жою үшін қажетті түзету шараларын қабылдау мақсатында ішкі құжаттармен айқындалатын тәртіппен және кезеңділікпен тұрақты мониторингті қамтамасыз етеді. Қызметтің тұрақты мониторингі мыналарды қамтиды, бірақ олармен шектелмейді: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру өнімдерін түпкілікті сатып алуды жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру өнімдері бойынша жолданымдар туралы деректерді талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтанушылардың көрсетілген сақтандыру қызметтерімен қанағаттануын өлшеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 2-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-2. Сақтандыру ұйымы қызмет көрсету тәсіліне қарамастан консультация беру және сақтандыру шартын жасасу кезінде сақтандыру ұйымының қызметкерлері мен сақтандыру агенттерінің сақтандыру өнімдері туралы ақпаратты сақтанушыға жеткізудің міндетті тізбесін, мазмұнын, нысанын және дәйектілігін белгілейтін ішкі құжатты (сақтандыру өнімдері бойынша ақпаратты ашу жөніндегі нұсқауды) бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Ішкі құжат сақтандыру ұйымының барлық қызметкерлері мен сақтандыру агенттерінің қолдануы үшін міндетті және сақтандыру ұйымы олардың қызметін оқыту, бақылау және мониторингтеу кезінде пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру ұйымының қызметкерлері мен сақтандыру агенттері сақтандыру өнімдері туралы ақпаратты ашуды консультация берудің, сақтандыру шартын жасау мен ілеспе қызмет көрсету кезеңдерінде тегін жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру өнімі, сақтандыру өнімінің ерекшеліктері, шарттары мен тәуекелдері туралы ашылатын ақпарат шынайы нысанда баяндалады, анық және әртүрлі түсіндіруге болмайтын мағынаға ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтанушымен сақтандыру шарты жасалғанға дейін сақтандыру ұйымы мен сақтандыру агенттері сақтанушыға жазбаша нысанда мынадай құжаттарды ұсынады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру өнімінің ерекшеліктері, шарттары мен тәуекелдері туралы ақпаратты қоса алғанда, қысқа және қолжетімді нысанда сақтандыру өнімі туралы негізгі ақпаратты қамтитын негізгі ақпараттық құжат; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру шартының жобасы – сақтанушының қалауы бойынша. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтанушының көрсетілген құжаттармен танысуы оның қолымен расталады және сақтандыру шартын жасасу кезінде осы сақтандыру шарты бойынша сақтанушының сақтандыру досьесіне қоса тіркеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру шартын электрондық нысанда жасау кезінде сақтанушының осы тармақта көзделген құжаттармен танысуы сақтанушының сақтанушыны сәйкестендіруге мүмкіндік беретін электрондық нысанда тиісті белгі қоюымен, сондай-ақ мұндай танысудың күні мен уақытын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтанушымен оның жеке қатысуынсыз, сақтандыру ұйымының интернет-ресурсы, мобильді қосымша, жеке кабинет немесе өзге де ақпараттық арналар арқылы өзара іс-қимыл жасау кезінде ақпаратты ашу жеке өзара іс-қимылмен салыстырылатын көлемде және форматта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы сақтанушылардың мүмкіндіктері мен түсіну деңгейін ескере отырып, ақпаратты ашу тәсілдерін бейімдеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедектігі бар адамдар мен халықтың жүріп-тұруы шектеулі топтары үшін ақпаратты ашу олардың қажеттіліктері мен ерекшеліктерін ескере отырып жүзеге асырылады және оларға осы тармақта көзделген ақпараттан басқа, қолжетімді қызмет көрсету арналары мен оларды пайдалану тәртібі, бейімделген қызмет көрсету кеңселері мен өзіне-өзі қызмет көрсету құрылғыларының болуы мен жұмыс режимі, құжаттар мен ақпарат алу форматтары, сақтанушының не оның өкілінің өтініші бойынша жекелеген қызмет көрсету арналарын шектеу немесе ажырату мүмкіндіктері, сақтандыру ұйымының интернет-ресурсы, мобильді қосымша, жеке кабинет немесе өзге де ақпараттық арналар арқылы қызмет көрсету кезіндегі шектеулер және оларды белгілеу тәртібі, сондай-ақ құжаттарға қол қою, сақтанушының ерік білдіруін растау және сақтандыру ұйымының интернет-ресурсы, мобильді қосымша, жеке кабинет немесе өзге де ақпараттық арналар арқылы қызмет көрсету кезінде сақтандыру ұйымы қызметкерлерінің консультацияларын алу тәсілдері туралы мәліметтерді жіберуді қамтиды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы сақтанушылардың офистерде, сақтандыру ұйымының интернет-ресурсында және мобильді қосымшада сақтандыру өнімдері туралы жалпы ақпаратқа тұрақты және еркін қол жеткізуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Талаптарды 2-1 және 2-2-тармақтармен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 2-2-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 82</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандыру ұйымының немесе сақтандыру агентінің сақтанушымен (сақтандырудың ерікті түрлері бойынша) сақтандыру шартын жасау процесін ұйымдастыру мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z183" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z183" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру ережелерімен танысу және сақтандыру шартының мынадай талаптары жөнінде шынайы және толық ақпарат беру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру тарифтері мен сақтандыру сомаларының мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1674,91 +2128,91 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдік берілетін тұлғалардың тізбесі көрсетілген жеңілдіктердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру түріне тән өзге де маңызды талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="12"/>
+    <w:bookmarkStart w:name="z184" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер сақтандыру шарты қосылу шарты нысанында жасалса – сақтандыру қағидаларының көшірмесін қағаз тасымалдағышта беру не сақтанушыға сақтандыру қағидаларының электрондық (сканерленген) көшірмесін немесе сақтандыру ұйымының интернет-ресурсындағы немесе сақтандыру ұйымы әріптесінің интернет-ресурсындағы сақтандыру қағидаларының жарияланымына сілтемелерді жіберу (сақтанушының таңдауы бойынша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z185" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z185" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру шартын жасасуға қажетті ақпарат пен құжаттарды (құжаттардың көшірмелерін) алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z186" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z186" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру шартын жасасуға негіз болатын (сақтандыру қағидаларында немесе "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1893,171 +2347,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Міндетті экологиялық сақтандыру туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының Заңдарында талаптар болған кезде (бұдан әрі - міндетті сақтандыру түрлерін реттейтін Қазақстан Республикасының жекелеген заңнамалық актілері), оның ішінде сақтанушыны сақтандыру талаптарымен таныстыру туралы белгіні қамтитын өтінішті толтыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z187" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z187" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру объектісін қарау және (немесе) бағалау, оның ішінде оны жүргізу үшін мамандарды тарта отырып (қажет болғанда) бағалау (жеке сақтандыру шарттары бойынша медициналық куәландыру). Сақтандыру объектісін қарау кезінде сақтандырушының ішкі құжаттарында көзделген нысан бойынша тиісті акт жасалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z188" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z188" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сақтандыруға қабылданатын сақтандыру тәуекелдері бойынша сақтандыру өтемінің талаптарын анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z189" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z189" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сақтандыру ұйымының ішкі қағидаларында белгіленген мерзімде тәуекел дәрежесін бағалау үшін сақтандыру объектісіне қатысты сақтанушы хабарлаған мәліметтер мен құжаттарды тексеруді жүзеге асыру арқылы түрлері, талаптары мен тәртібі міндетті сақтандыру түрлерін реттейтін Қазақстан Республикасының жекелеген заңнамалық актілерінде белгіленетін міндетті сақтандыру шарттарын қоспағанда, сақтандыру шартын жасасу мүмкіндігі туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z190" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z190" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сақтандыру объектісі және сақтандыруға қабылданатын тәуекелдер бойынша сақтандыру тарифін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z191" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z191" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сақтандыру сомасын келісу және сақтандыру сыйлықақыларын есептеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z192" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z192" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сақтанушының:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фискальді чекті ала отырып, сақтандырушының кассасына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2086,110 +2540,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фискальді чекті ала отырып сақтандыру агенті-заңды тұлғаға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолма-қол ақшасыз төлеуге жататын сақтандыру сыйлықақысы (сақтандыру жарнасы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="21"/>
+    <w:bookmarkStart w:name="z193" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сақтандыру және сақтандыру қызметі туралы Қазақстан Республикасы заңнамасының талаптарын ескере отырып, сақтандыру агенті туралы ақпаратты көрсетумен сақтандыру полисін ресімдеу (қосылу шартын жасасу) не жеке сақтандыру шартын жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z194" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z194" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) сақтандыру ұйымының талдамалық есебінде және бағдарламалық қамтылымында Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген сақтандыру (қайта сақтандыру) шарты туралы ақпаратты көрсету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру ұйымы аталған ақпаратты алған сәттен бастап бір жұмыс күні ішінде ақпаратты енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2284,90 +2738,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) сақтандыру ұйымының аналитикалық есебінде және программалық қамтамасыз етуінде осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген сақтандыру (қайта сақтандыру) шарты туралы ақпаратты көрсету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру ұйымы аталған ақпаратты алған сәттен бастап бір жұмыс күні ішінде ақпаратты енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2502,110 +2956,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сақтандыру шартына өзгерістер енгізу мынадай рәсімдерден құралады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтанушыдан еркін нысанда немесе сақтандыру ережелерінде белгіленген нысанда жасалған, сақтандыру шартында қамтылған талаптардың немесе мәліметтердің өзгеру себептері міндетті түрде көрсетілген сақтандыру шартына өзгерістер енгізу туралы өтінішті қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша келісім жасасу және оған тараптардың қол қоюы арқылы сақтандыру шартына өзгерістер енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандырушының бір жақты тәртіппен әзірлеген үлгілік талаптарына (сақтандыру қағидаларына) сақтанушының қосылуы және сақтандырушының сақтанушыға сақтандыру полисін ресімдеуі арқылы жасасқан сақтандыру шартының (қосылу шарты) қолданылуы онда көрсетілген талаптар мен мәліметтер өзгерген кезде мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2642,90 +3096,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сақтандыру ұйымы әрбір жасасқан сақтандыру шартына қатысты сақтандыру ісін қалыптастырады, оның мазмұнына қойылатын талаптар Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17462 болып тіркелген "Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2744,428 +3198,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="28"/>
+    <w:bookmarkStart w:name="z129" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Сақтандыру ұйымы жасалған сақтандыру (қайта сақтандыру) шартын оны жасаған сәттен бастап бір жұмыс күн ішінде сақтандыру (қайта сақтандыру) шартының тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру (қайта сақтандыру) шартының тізілімінде мынадай мәліметтер көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="29"/>
+    <w:bookmarkStart w:name="z130" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтанушы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z131" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z131" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болса) (жеке тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z164" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z164" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атауы (заңды тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z165" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z165" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру шартының нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z166" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z166" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру шарты жасалған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z167" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z167" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру шартының күшіне енгізілген және қолданысы аяқталған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z168" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z168" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке сәйкестендіру нөмірі (жеке тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z169" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z169" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-сәйкестендіру нөмірі (заңды тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z170" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z170" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақтандырылған адам туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z171" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z171" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болса) (жеке тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z172" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z172" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атауы (заңды тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z173" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z173" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру шартының нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z174" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z174" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру шарты жасалған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z175" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z175" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру шартының күшіне енгізілген және қолданысы аяқталған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z176" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z176" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке сәйкестендіру нөмірі (жеке тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z177" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z177" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-сәйкестендіру нөмірі (заңды тұлғаның);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z132" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z132" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қайта сақтандырушы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қайта сақтандырушының атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3332,70 +3786,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="46"/>
+    <w:bookmarkStart w:name="z31" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сақтандыру ұйымының сақтандыру шартын орындау процесін ұйымдастыруы мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтанушы сақтандырушыға сақтандыру оқиғасы және (немесе) сақтандыру жағдайы туралы хабарлаған кезде сақтандыру ұйымының жауапты қызметкерінің сақтандыру оқиғасы және (немесе) сақтандыру жағдайы туралы мәліметті шығындарды есепке алу журналына тіркеуі, егер аталған міндет сақтандыру шартында (сақтандыру қағидаларында) көзделсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3752,70 +4206,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="47"/>
+    <w:bookmarkStart w:name="z43" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жеке немесе заңды тұлға тапсырма шартын жасасу үшін сақтандыру ұйымына сақтандыру ұйымының ішкі құжаттарында көзделген құжаттарды қоса бере отырып еркін нысанда жазылған өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3834,70 +4288,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="48"/>
+    <w:bookmarkStart w:name="z163" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Сақтандыру ұйымы жеке тұлға клиентпен жинақтаушы сақтандыру шартын жасаған кезде осындай клиент ұсынған мәліметтер негізінде жеке тұлға клиенттің салық резиденттігін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3916,210 +4370,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="49"/>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сақтандыру агентімен тапсырма шартын жасасқаннан кейін сақтандыру ұйымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z195" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z195" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сақтандыру агенті туралы ақпаратты Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру ұйымының жауапты қызметкері жүргізуді жүзеге асыратын сақтандыру агенттерінің тізіліміне электрондық нысанда кіргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z196" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z196" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тапсырма шартын жасасқан күннен бастап 1 (бір) жұмыс күнінен кешіктірмей мемлекеттің қатысуымен дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру агенттерінің тізіліміне енгізілген сақтандыру агенті туралы ақпаратты электрондық нысанда жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z197" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z197" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру агентін сақтандыру агенттерін оқытудың ең қысқа бағдарламасы бойынша, оның ішінде қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс қимылдар мәселелері бойынша оқытуды ұйымдастыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z198" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z198" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Заңның 18-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бесінші бөлігіне сәйкес сақтандыру агенттері тізіліміне енгізілгеннен кейін кемінде үш жылда бір рет сақтандыру агентінің кәсіби қайта даярлаудан өтуін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру ұйымы сақтандыру агентімен тапсырма шартын бұзу кезінде тапсырма шартын бұзған күннен кейінгі 1 (бір) жұмыс күнінен кешіктірмей мемлекеттің қатысуымен дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға тиісті ақпаратты электрондық нысанда жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4196,90 +4650,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="54"/>
+    <w:bookmarkStart w:name="z133" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Сақтандыру ұйымы Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру агенттерінің тізілімін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру агенттерінің тізілімі қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органға (бұдан әрі - уәкілетті орган) уәкілетті органның талабы бойынша оның сұратуында көрсетілген тәртіппен және мерзімдерде ұсынылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4412,70 +4866,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="55"/>
+    <w:bookmarkStart w:name="z47" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        9. Сақтандыру агенті қызметінің талаптары мен өкілеттігі осы Талаптарды ескере отырып, тапсырма шартта белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4514,90 +4968,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="56"/>
+    <w:bookmarkStart w:name="z134" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        9-1. Сақтандыру агентінің Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-2-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құқықтары мен міндеттері бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4636,90 +5090,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="57"/>
+    <w:bookmarkStart w:name="z199" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-2. Қаржы ұйымы болып табылатын сақтандыру агентін қоспағанда, сақтандыру агенті Заңның 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес үшінші тұлғалар алдында өзінің азаматтық-құқықтық жауапкершілігін сақтандырудың қолданыстағы шарты болған кезде сақтандыру шарттарын жасасу жөніндегі делдалдық қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4758,70 +5212,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="58"/>
+    <w:bookmarkStart w:name="z48" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сақтандыру агенті өзінің өкілеттіктерін жүзеге асыруы үшін сақтандыру ұйымы оған мынадай ақпарат пен құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру түрлері (сыныптары) бойынша сақтандыру шарттарының (сақтандыру полистерінің) бланкілері не нысандары, олардың шеңберінде сақтандыру агенті шартта белгіленген өкілеттіктеріне сәйкес сақтандыру шарттарын жасау құқығына ие болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4950,130 +5404,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="59"/>
+    <w:bookmarkStart w:name="z54" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Сақтандыру ұйымы осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру полистерінің бланкілерін есепке алу журналын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z55" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заңды тұлғалар – сақтандыру (қайта сақтандыру) ұйымдарында, сақтандыру брокерлерінде және сақтандыру агенттерінде, жеке тұлғалар – актуарийлердегі және сақтандыру агенттеріндегі құжаттарды жасау, құжаттаманы басқару және құжаттарды сақтау тәртібі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14309 болып тіркелген "Кәсіпкерлік қызметті жүзеге асыратын сақтандыру нарығының кәсіби қатысушыларының, сақтандыру агенттерінің міндетті түрде сақталуға жататын құжаттарды сақтау қағидаларын және Кәсіпкерлік қызметті жүзеге асыратын сақтандыру нарығының кәсіби қатысушыларының, сақтандыру агенттерінің міндетті түрде сақталуға жататын құжаттарының тізбелерін және оларды сақтау мерзімін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 8 тамыздағы № 171 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру нарығының кәсіби қатысушыларының, кәсіпкерлік қызметті жүзеге асыратын сақтандыру агенттерінің міндетті түрде сақталуға жататын құжаттарды сақтауы қағаз және (немесе) электрондық нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5110,70 +5564,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="61"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        13. Сақтандыру ұйымы қызметінің талаптары өзгерген жағдайда не сақтандыру агентінің қызметіне, ерікті сақтандыру түрлері жөніндегі қызметті жүзеге асыру талаптары мен тәртібіне әсер ететін Қазақстан Республикасының заңнамалары өзгерген кезде сақтандыру ұйымы бұл туралы сақтандыру агентіне қажетті құжаттарды қоса бере отырып, электронды тәсілмен не телефон және (немесе) өзге байланыс түрлері арқылы екі жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру агентінің электронды хабарламаны алғаны расталмаған жағдайда не онымен байланыс (телефон және өзге) болмаған кезде сақтандыру ұйымы оған осы тармақтың бірінші бөлігінде көзделген ақпаратты осы тармақтың бірінші бөлігінде белгіленген мерзім аяқталғаннан кейін екі жұмыс күні ішінде тапсырыс хатымен жібереді. Адресаттың (сақтандыру агентінің) болмауы туралы белгімен тапсырыс хаты қайтып келген кезде сақтандыру ұйымы оның орналасқан жерін белгілеу шараларын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5220,126 +5674,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="62"/>
+    <w:bookmarkStart w:name="z58" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сақтандыру агенті алған сақтандыру сыйлықақыларын толық көлемде сақтандырушының кассасына не оның банктік шотына мынадай кезеңділікпен тапсыруы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күн сайын - астанада және республикалық маңызы бар қалаларда делдалдық қызметті жүзеге асыратын сақтандыру агенті үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       апта сайын - басқа да елді мекендерде делдалдық қызметті жүзеге асыратын сақтандыру агенті үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="63"/>
+    <w:bookmarkStart w:name="z59" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сақтандыру агентіне комиссиялық сыйақы төлеуді сақтандыру ұйымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру ұйымының сақтанушыдан алынған сақтандыру сыйлықақыларын немесе жарнасын төлегеннен кейін ғана жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5412,230 +5866,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="64"/>
+    <w:bookmarkStart w:name="z60" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сақтандыру агентінің өкілеттіктеріне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z61" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z61" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру шартын жасасу үшін әлеуетті сақтанушыларды іздестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z62" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z62" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақтанушыларға сақтандыру ұйымы туралы ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z63" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z63" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтанушыларға сақтандыру ұйымы жүзеге асыратын, олардың қызығушылығын туғызатын сақтандыру түрлері бойынша кеңес беру, сақтанушыларға сақтандыру шартын әртүрлі талаптармен жасасу мүмкіндігін түсіндіру және сақтандыру бойынша өзге де консультациялық қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z64" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z64" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру шартын (сақтандыру полисін) жасасуға қажетті құжаттарды әзірлеу немесе ресімдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z65" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z65" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру ұйымының атынан және оның тапсыруымен сақтандыру шартына қол қою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z66" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z66" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сақтанушыларға кезекті сақтандыру жарнасын төлеу қажеттілігі туралы хабарламаларды жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z67" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z67" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жасалған сақтандыру шарттары бойынша кезекті сақтандыру жарналарының төленуіне бақылау жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z68" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Сақтандырушы өзіне берілген өкілеттіктері шеңберінде сақтандыру агенті қызметінің мынадай талаптарын айқындайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сақтандыру агентінің сақтанушыға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17806 болып тіркелген "Сақтандыру полистерінің мазмұнына және ресімделу тәртібіне қойылатын талаптарды белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 269 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5800,410 +6254,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="73"/>
+    <w:bookmarkStart w:name="z142" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тапсырма Шартында мынадай мәліметтер болу тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z146" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z146" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тапсырма шартының нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z147" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z147" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақтандыру ұйымының атауы, оның атынан сақтандыру агенті делдалдық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z148" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z148" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру агентінің тегі, аты, әкесінің аты (бар болса), туған күні, жеке басын куәландыратын құжатты берген күні және органы, жеке сәйкестендіру нөмірі, тұрғылықты жері, заңды мекен-жайы (жеке тұлғалар үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z178" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z178" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру агентінің бизнес-сәйкестендіру нөмірі, орналасқан жері, заңды мекен-жайы, банк деректемелері (заңды тұлғалар үшін), телефондардың байланыс нөмірлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z149" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z149" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тапсырма шартының мәні (тапсырма шарты бойынша сақтандыру шартын жасасу бойынша делдалдық қызмет көрсетулерін Заңға сәйкес сақтандыру ұйымының тапсырмасы бойынша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z150" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z150" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру объектісін көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z151" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z151" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Заң талаптарын ескере отырып сақтандыру агентінің өкілеттігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z152" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z152" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тараптардың құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z153" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z153" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тараптардың жауапкершілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z154" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Заң талаптарын ескере отырып комиссиялық сыйақыларының мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z155" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қосымша талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z156" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z156" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тапсырма шартының қолданылу аумағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z157" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z157" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тапсырма шартының қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z158" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z158" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тапсырма шартына өзгерістер мен толықтырулар енгізу тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z159" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z159" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) тапсырма шартын бұзу және тоқтату тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z160" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z160" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тараптардың деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z161" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z161" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) тапсырма шартын жасасу күні, орны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6262,51 +6716,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="91"/>
+    <w:bookmarkStart w:name="z135" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Сақтандыру агенттерін оқытудың ең аз бағдарламасы ("жалпы сақтандыру" саласы бойынша сақтандыру ұйымдары үшін) Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6321,51 +6775,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, сақтандыру агенттерін оқытудың ең аз бағдарламасы ("өмірді сақтандыру" саласы бойынша сақтандыру ұйымы үшін) Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген. Сақтандыру ұйымы, қаржы ұйымы болып табылатын сақтандыру агенті немесе сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлерінің бірлестігі өз қалауынша сақтандыру агенттерін оқыту бағдарламасын делдалдық қызмет мәселелеріне қатысты қосымша пәндермен толықтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6444,90 +6898,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="92"/>
+    <w:bookmarkStart w:name="z136" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Заңның 18-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган белгілеген сақтандыру агенттерін оқытудың ең аз бағдарламасына қатысу үшін сақтандыру ұйымының атынан және оның тапсырмасы бойынша сақтандыру шарттарын жасасу бойынша делдалдық қызметті жүзеге асыруға ниет білдірген өтініш беруші (бұдан әрі - өтініш беруші) сақтандыру ұйымына, қаржы ұйымы болып табылатын сақтандыру агентіне немесе сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлерінің бірлестігіне еркін нысанда өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6606,70 +7060,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="93"/>
+    <w:bookmarkStart w:name="z137" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Өтініш берушілердің сақтандыру ұйымы не қаржы ұйымы болып табылатын сақтандыру агенті өз қызметкерлерін сақтандыру агенттерін оқытудың ең аз бағдарламасы бойынша өз бетінше оқытуды аяқтағаннан кейін өтініш берушілердің тізімін сақтандыру ұйымы, қаржы ұйымы болып табылатын сақтандыру агенті сақтандыру агенттерін оқытудың ең аз бағдарламасын білуге емтихан өткізу үшін сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлерінің бірлестігіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6748,70 +7202,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="94"/>
+    <w:bookmarkStart w:name="z182" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1. Сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлері бірлестігі өтініш берушілер оқуды аяқтаған не сақтандыру агенттерін оқыту бағдарламасы өтініш берушілерінің тізімін алған күннен бастап 30 (отыз) жұмыс күні ішінде сақтандыру агенттерін оқытудың ең аз бағдарламасын білуге емтихан өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6850,70 +7304,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="95"/>
+    <w:bookmarkStart w:name="z138" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Емтихан тізбесін сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлері бірлестігі дайындайтын мәселелер бойынша тестілеу нысанында өткізіледі және оны сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлері бірлестігінің бірінші басшысы, ол болмаған кезінде оның орынбасары бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтиханды өткізу тәртібі мен рәсімі сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлері бірлестігінің ішкі құжаттарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7010,70 +7464,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="96"/>
+    <w:bookmarkStart w:name="z139" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        25. Өтініш беруші емтихан аяқталғаннан кейін тесттің нәтижелерімен танысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтихан нәтижесі оқудың барынша аз бағдарламасы бойынша емтихан тапсыруды растайтын куәлікте көрсетілу тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7130,70 +7584,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="97"/>
+    <w:bookmarkStart w:name="z140" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Емтихан нәтижесімен келіспеген жағдайда өтініш беруші тестілеу рәсімін аяқтағаннан кейін сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлері бірлестігіне апелляциялық шағыммен жазбаша өтініш білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің апелляциялық шағымын сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлері бірлестігінің Аппеляциялық комиссиясы қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7290,90 +7744,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="98"/>
+    <w:bookmarkStart w:name="z141" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Емтиханнан өткеннен кейін сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлерінің бірлестігі өтініш берушіге Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша емтиханның жиынтық нәтижелерін көрсете отырып, сақтандыру агенттерін оқытудың ең аз бағдарламасы бойынша емтихан тапсырғанын растайтын сақтандыру агенттерін оқытудың ең аз бағдарламасы бойынша емтиханнан өткені туралы куәлік беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7525,511 +7979,567 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сақтандыру ұйымы сақтандыру өнімдерінің шарттарын, сақтандыру тәуекелдерін және қабылданатын шешімдердің салдарын түсінуді қалыптастыруға бағытталған, жұмыс істеп тұрған және әлеуетті сақтанушылардың қаржылық сауаттылығын арттыру бағдарламасын жыл сайын әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z237" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық сауаттылықты арттыру бағдарламасы сақтанушылармен өзара іс-қимыл жасау кезінде (сату және қызмет көрсету офистерінде, интернет-ресурста, мобильді қосымшада, консультациялар беру кезінде, баспа материалдары арқылы) қазақ және орыс тілдерінде тұрақты негізде іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z233" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық сауаттылықты арттыру бағдарламасы оның ішінде мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z234" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сақтандыру өнімдерінің шарттарын, сақтандыру тәуекелдері мен ерекше жағдайларды түсіндіру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z235" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтанушылардың құқықтары мен міндеттері, жолданым беру тәртібі және құқықтарды қорғау туралы хабардар ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z236" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интернет-ресурсты, мобильді қосымшаны, жеке кабинетті пайдалану ерекшеліктері және олармен байланысты тәуекелдер туралы хабардар ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z238" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы жиі қойылатын сұрақтарға жауаптарды қоса алғанда, өзінің интернет-ресурсында қаржылық сауаттылық бойынша жалпыға қолжетімді материалдар орналастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z239" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы ішкі құжаттарда белгіленген тәртіппен қаржылық сауаттылықты арттыру бағдарламасының нәтижелері мен анықталған іс-қимыл тәуекелдерін ескере отырып, оны жыл сайын түзетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 29-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сақтандыру ұйымы сақтанушылардың жолданымдарын осы Талаптарда, сондай-ақ сақтандыру ұйымы сақтанушыларының құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдерінде белгіленген тәртіппен қарауын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z203" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтанушыларының құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдерін сақтандыру ұйымы бекітеді және айқындайды, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z204" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басқару органының және атқарушы органның сақтанушылардың құқықтары мен заңды мүдделерін сақтауы үшін жауапкершілігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z205" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жолданымдарды қарауға қатысатын сақтандыру ұйымы қызметкерлерінің және бөлімшелерінің функцияларын, өкілеттіктері мен жауапкершілігін бөлуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z206" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтанушылармен өзара іс-қимыл жасау кезінде қызметкерлер мен сақтандыру агенттерінің кәсіптік құзыретіне қойылатын талаптарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z207" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өзара іс-қимыл ерекшеліктерін, ақпарат алудың қолжетімді нысандарын және сенім білдірілген адамның қатысу мүмкіндігін қоса алғанда, қаржы ұйымдары бөлімшелерінің қолжетімділігі саласындағы ұлттық стандарттың талаптарын ескере отырып, мүгедек адамдарға және халықтың басқа да жүріп-тұруы шектеулі топтарына қызмет көрсету тәртібі туралы бөлімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Талаптарды 29-тармақпен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      5) тармақшаның қолданысы 01.01.2027 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="99"/>
-[...302 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дауларды реттеу және сақтандыру омбудсманымен өзара іс-қимыл жасау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="105"/>
+    <w:bookmarkStart w:name="z209" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) жосықсыз практикалардың алдын алу жөніндегі шараларды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z210" w:id="106"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z210" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелерді айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сақтандыру ұйымының сақтанушылардың жолданымдарын қарауы сақтанушылардың құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдеріне, сондай-ақ "Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8078,250 +8588,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтанушы телефон арқылы не сақтандыру ұйымының кеңсесіне жеке келген кезде келіп түскен ауызша жолданымдармен жұмысты қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интернет-ресурста және (немесе) мобильді қосымшада нақты уақыт режимінде хабарлармен алмасу жүйесі арқылы жіберілген және (немесе) сақтандыру ұйымының атына тіркелген абоненттік нөмірлерге келіп түскен хабарлар сақтанушылардың жолданымдары болып танылмайды және ақпараттық сипаттағы ретінде қаралады. Сақтанушы нақты уақыт режимінде хабарлармен алмасу жүйесі арқылы шағым, талап жіберген немесе сақтандыру ұйымының әрекеттерімен (әрекетсіздігімен) келіспеген жағдайда, сақтанушыға осы Талаптарға сәйкес жолданым беру тәртібі түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="107"/>
+    <w:bookmarkStart w:name="z211" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мынадай жолданымдар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z212" w:id="108"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z212" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметкердің бір мезгілде сақтанушы болып табылатын жағдайларды қоспағанда, сақтандыру ұйымы қызметкерлерінің, егер олар сақтандыру қызметтерін ұсынумен байланысты болмаса, еңбек және әлеуметтік мәселелер бойынша жұмыс берушіге жүгінуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z213" w:id="109"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z213" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) акционерлер, қатысушылар, басқару органдарының мүшелері және сақтандыру ұйымдары арасындағы сақтандыру қызметтерін көрсетуге байланысты емес корпоративтік жанжалдар мен даулар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z214" w:id="110"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z214" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру қызметтерін көрсетуге жатпайтын (жалдау, жеткізу, мердігерлік, аутсорсинг, АТ-сүйемелдеу) сақтандыру шарттары бойынша сақтанушы болып табылмайтын контрагенттердің жолданымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z215" w:id="111"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z215" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру ұйымының іс-әрекеттеріне қанағаттанбаушылық білдіруді қамтымайтын ақпаратқа немесе Қазақстан Республикасының заңнамасын түсіндіруге сұрау салулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z216" w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z216" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер сақтанушының құқықтары мен заңды мүдделерінің бұзылуы туралы мәліметтерді қамтымайтын болса, сақтандыру ұйымының есептілік (салық есептілігі, статистикалық немесе басқа да есептілік) беруіне байланысты сұрау салулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z217" w:id="113"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z217" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) нақты сақтанушының құқықтарының бұзылуын көрсетпей, Қазақстан Республикасының заңнамасын болжамды бұзу, сыбайлас жемқорлық, теріс пайдалану туралы жолданымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z218" w:id="114"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z218" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нақты сақтанушының мүддесі үшін жолданымдарды қоспағанда, нақты сақтандыру шарты бойынша сақтанушылар болып табылмайтын бұқаралық ақпарат құралдарының, кәсіптік және қоғамдық бірлестіктердің жолданымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z219" w:id="115"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z219" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сақтанушылардың дербес жолданымдарын қамтымайтын бақылау, қадағалау және құқық қолдану мәселелері бойынша мемлекеттік органдармен хат алмасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z220" w:id="116"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z220" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мазмұнын және (немесе) өтініш берушінің талаптарын анықтауға мүмкіндік бермейтін (оқуға келмейтін мәтіндер, байланыссыз хабарлар немесе жаппай автоматтандырылған таратылымдар) жолданымдар жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру ұйымының уәкілетті адамдары оның ішінде филиалдарда және өкілдіктерде бекітілген қабылдау кестесіне сәйкес айына кемінде бір рет жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды жүргізеді. Егер жолданым жеке қабылдау кезiнде шешілмейтін болса және қосымша пысықтауды талап етсе, сақтанушы оны жазбаша нысанда ресімдейді және ол жазбаша жолданым ретiнде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8800,150 +9310,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі тексерулер туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылданған шешімді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="117"/>
+    <w:bookmarkStart w:name="z221" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке тұлғалар клиенттерінің құқықтары мен мүдделерін сақтау мақсатында сақтандыру ұйымы функцияларына мыналар кіретін құрылымдық бөлімшелердің қандай да бір қызметіне тәуелсіз бөлімшенің болуын қамтамасыз етеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z222" w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z222" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ұйымның қызметкерлері мен агенттерінің ұйымның ішкі құжаттарында белгіленген тәртіппен сақтандыру шарттарын бақылау сатып алуды жүргізу арқылы Қазақстан Республикасының заңнамасына сәйкес ұйым клиенттерінің құқықтары мен мүдделерін сақтау саясаты мен рәсімдерін сақтауына мониторингті жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z223" w:id="119"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z223" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сақтандыру шарттарының ашықтығын және сатудың дұрыстығын тексеру (сәйкес келмейтін өнімдерді сату); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z224" w:id="120"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z224" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ұйым клиенттерінің құқықтары мен мүдделерін сақтау мәселелері бойынша директорлар кеңесіне басқарушылық есептілік беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z225" w:id="121"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z225" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ұйымның сақтандыру өнімдерін ілгерілету және жарнамалау практикаларын талдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9014,196 +9524,216 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру омбудсманының шешімдерін орындау мониторингі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="122"/>
+    <w:bookmarkStart w:name="z227" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) жолданымдарды, оның ішінде жолданымдар беруге арналған арналарды (интернет-ресурстар мен мобильді қосымшаны қоса алғанда) қарау процестерінің тиімділігін бағалау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z228" w:id="123"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z228" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) клиенттердің жолданымдарына талдау жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z229" w:id="124"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z229" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) сақтандыру қызметтерін көрсету процестерінде, оның ішінде интернет-ресурста және мобильді қосымшада жүйелік проблемаларды анықтау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z230" w:id="125"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z230" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) сақтандыру қызметтерін көрсету сапасын арттыру бойынша ұсыныстар, жолданымдарды, оның ішінде сақтандыру шартына өзгерістер енгізу туралы өтініштерді қарау процестерін әзірлеу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z231" w:id="126"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z231" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жосықсыз практикаларды сәйкестендіру және алдын алу рәсімдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Талаптар 30-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9570,1210 +10100,1210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="127"/>
+    <w:bookmarkStart w:name="z75" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) шарты туралы сақтандыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ұйымының аналитикалық есебінде және программалық қамтамасыз</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етуінде көрсетілу үшін қажетті ақпараттардың барынша аз тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="128"/>
+    <w:bookmarkStart w:name="z76" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандыру шартын сәйкестендіргіш</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z77" w:id="129"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z77" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандыру шартын өзгерту сәйкестендіргіші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z78" w:id="130"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z78" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтанушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z79" w:id="131"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z79" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сақтандырылушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z80" w:id="132"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z80" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сақтанушының экономикалық қызметінің түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z81" w:id="133"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z81" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бухгалтерлік есептегі тиісті операциялардың күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z82" w:id="134"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z82" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бухгалтерлік есептегі операциялардың түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z83" w:id="135"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z83" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бухгалтерлік есептегі операциялардың сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z84" w:id="136"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z84" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сақтандыру сыныбы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z85" w:id="137"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z85" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сақтандыру объектілерінің саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z86" w:id="138"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z86" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Облыс, астана, республикалық маңызы бар қала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z87" w:id="139"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z87" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сақтандыру шартының нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z88" w:id="140"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z88" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сақтандыру шартын жасау күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z89" w:id="141"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z89" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сақтандыру шартын қолданудың басталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z90" w:id="142"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z90" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сақтандыру шартын қолданудың аяқталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z91" w:id="143"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z91" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сақтандыру сомаларының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z92" w:id="144"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z92" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сақтандыру сыйлықақысының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z93" w:id="145"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z93" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сақтандыру делдалы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z94" w:id="146"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z94" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комиссиялық сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z95" w:id="147"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z95" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қайта сақтандыру шартын сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z96" w:id="148"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z96" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қайта сақтандырушының атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z97" w:id="149"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z97" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қайта сақтандыру шартының нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z98" w:id="150"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z98" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қайта сақтандырушы резиденттігінің мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z99" w:id="151"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z99" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қайта сақтандырушының рейтингілік бағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z100" w:id="152"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z100" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Рейтингілік агенттік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z101" w:id="153"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z101" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қайта сақтандыру шартын қолданудың басталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z102" w:id="154"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z102" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қайта сақтандыру шартын қолданудың аяқталу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z103" w:id="155"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z103" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қайта сақтандыруға берілген жауапкершілік көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z104" w:id="156"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z104" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сақтандыру шарты бойынша жауапкершілікті өздігінен ұстап қалу мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z105" w:id="157"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z105" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қайта сақтандыруға берілген сақтандыру сыйлықақыларының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z106" w:id="158"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z106" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сақтандыру сыйлықақыларын өздігінен ұстап қалу мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z107" w:id="159"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z107" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қайта сақтандырушыдан алынатын комиссия мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z108" w:id="160"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z108" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Цедентке (қайта сақтанушыға) берілетін комиссия мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z109" w:id="161"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z109" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Шығынды жариялаушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z110" w:id="162"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z110" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Сақтандыру жағдайының белгісі бар оқиғаларды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z111" w:id="163"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z111" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сақтандыру жағдайының белгісі бар оқиғаның күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z112" w:id="164"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z112" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жарияланған шығынды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z113" w:id="165"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z113" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сақтандыру жағдайының белгісі бар оқиға туралы сақтандырушыға хабарлау күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z114" w:id="166"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z114" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сақтандыру жағдайының басталу фактісін сақтандырушының растау күні, яғни сақтандырушының шығынды жарияланған шығын ретінде тануы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z115" w:id="167"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z115" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сақтандыру төлемдерін алушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z116" w:id="168"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z116" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сақтандыру шартының талаптарына сәйкес барлық шегерімдерді ескере отырып, жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z117" w:id="169"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z117" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Шығындарды реттеуге жұмсаған сақтандырушы шығыстарының сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z118" w:id="170"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z118" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қайта сақтандыру шартының талаптарына сәйкес қайта сақтандырушыға қатысты жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z119" w:id="171"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z119" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Қайта сақтандырушыға (қайта сақтандырушыларға) қатысты шығындарды шегергендегі жарияланған шығынның таза сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z120" w:id="172"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z120" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Сақтандыру төлемдерін немесе сақтандыру төлемдерінен бас тартуды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z121" w:id="173"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z121" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Сақтандыру төлемдерінің немесе сақтандыру төлемдерінен бас тарту күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z122" w:id="174"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z122" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Сақтандыру төлемдерінің мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z123" w:id="175"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z123" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Кері талап бойынша төленген ақыны сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z124" w:id="176"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z124" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Кері талапты төлеу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z128" w:id="177"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z128" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Кері талап бойынша төленген ақының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z179" w:id="178"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z179" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -21179,55 +21709,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21553,31 +22083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>