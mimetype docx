--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac9187c" w14:textId="ac9187c">
+    <w:p w14:paraId="2f5d673" w14:textId="2f5d673">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,3142 +85,3329 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алматы облысының әкімшілік шекарасындағы Балқаш, Алакөл көлінің, Қапшағай су қоймасының, Іле өзенінің, 2 - су электр станциясының, 3 - су электр станциясының, 4 - су электр станциясының құрылысын Қаратал өзенінің учаскелерінде су қорғау аймақтары мен белдеулерін белгілеу және оларды шаруашылыққа пайдалану режимі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Алматы облысы әкімдігінің 2009 жылғы 12 мамырдағы N 93 қаулысы. Алматы облысының Әділет департаментінде 2009 жылы 12 маусымда N 2032 тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы облысы әкімдігінің 2009 жылғы 12 мамырдағы N 93 қаулысы. Алматы облысының Әділет департаментінде 2009 жылы 12 маусымда N 2032 тіркелді. Күші жойылды - Алматы облысы әкімдігінің 2026 жылғы 16 ақпандағы № 17 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      РҚАО ескертпесі.</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Алматы облысы әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РҚАО ескертпесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәтінде авторлық орфография және пунктуация сақталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Су Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасы Үкіметінің 2004 жылғы 16 қаңтардағы "Су қорғау аймақтары мен белдеулерін орнату Ережесін бекіту туралы" N 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сәйкес, су объектілерін санитарлық-гигиеналық және экологиялық талаптарға сәйкес ұстау үшін, жер үсті суларының ластануын, қоқыстануының және сарқылуының алдын алу үшін, сонымен бірге жануарлар мен өсімдіктер әлемін сақтау мақсатында Алматы облысының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бекітілген жобаларға сәйкес, су объектілерінің су қорғау аймақтары мен белдеулері белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Балқаш көлінің су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Алакөл көлінің су қорғау аймақтары мен белдеулері белгілеу жөніндегі жұмыс жобасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қапшағай су қоймасының су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Іле өзенінің су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Алматы облысындағы 2-су электр станциясының, 3-су электр станциясының, 4-су электр станциясының құрылысын Қаратал өзенінің учаскелерінде су қорғау аймақтары мен белдеулердің жобасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Балқаш жылу-электростанциясы Үлкен ауылының аймағына Балқаш көлінің шекарасындағы жер учаскесін су қорғау аймақтары мен белдеулерін белгілеу жөніндегі жұмыс жобасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - Алматы облыстық әкімдігінің 31.12.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 438 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Су объектілерінің су қорғау аймақтары мен белдеулерін шеңберінде шаруашылыққа пайдалану режимі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z4" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Алматы облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы бекітілген жобалар негізінде су объектілерінің су қорғау аймақтары және белдеулерінің шекарасындағы жерлерде белгіленген үлгідегі су қорғау белгілерін орнату жұмыстарын жүргізсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Алматы облысының жер қатынастары жөніндегі басқармасы "Алматы жер ғылыми өндірістік орталығы" еншілес мемлекеттік кәсіпорнымен бірлесе отырып, бекітілген жобаларға сәйкес су қорғау аймақтары мен белдеулерінің шекарасын картографиялық материалдарға түсірсін және жер-есепке алу құжаттарына өзгерістер енгізсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z6" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Балқаш, Қаратал, Сарқан, Алакөл, Ұйғыр, Кербұлақ, Еңбекшіқазақ, Талғар, Іле аудандарының және Қапшағай қаласының әкімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) су қорғау аймақтары мен белдеулерінің белгіленген шекарасын және оларды шаруашылықта пайдалану режимін осы қаулы қолданысқа енген күннен бастап әрбір жер иеленушілерге жеткізсін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жер телімдерін бөлген кезде, осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 қосымшасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес уақытша пайдаланудағы су қорғау аймақтарын, белдеулерін және шаруашылыққа пайдалану режимін сақтасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиісті пайдалану режимі сақталған жағдайда су қорғау аймақтары және белдеулері шегінде шаруашылық қызметін жүргізу үшін жер телімдерін бөлу, су объектілерінің ластануына, қоқыстануына және сарқылмауына жол бермеу шаралары, Қазақстан Республикасының қолданыстағы заңдарына сәйкес мемлекеттік органдардың қатаң келісімімен жүзеге асырсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z7" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Балқаш, Қаратал, Сарқан, Алакөл, Ұйғыр, Кербұлақ, Еңбекшіқазақ, Талғар, Іле аудандарының, Қапшағай қаласының әкімдері және оларға бағынысты және меншік нысанына тәуелсіз кәсіпорын, ұйым және басқа да шаруашылық жүргізуші нысандардың басшылары пайдаланатын жерлердегі Алматы облысының Балқаш, Алакөл көлдерінің, Қапшағай су қоймасына және Іле өзенінің, су электр станциясының-2, су электр станциясының-3, су электр станциясының-4 құрылысын Қаратал өзенінің учаскелерінде орналасқан су қорғау аймақтары және белдеулерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) су қорғау аймақтары және белдеулерінде орналасқан және олардың жағдайына зиянды әсер ететін нысандарды жою немесе бұзу жұмыстарын бекітілген жобаларға сәйкес жүргізсін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шаруашылықта пайдалану режимінің бұзылмауы және тиісті санитарлық жағдайы, сондай-ақ су қорғау белгілерін сақтауды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z8" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының Ауыл шаруашылығы министрлігі Су ресурстары жөніндегі комитетінің су ресурстарын пайдалануды реттеу және қорғау жөніндегі Балқаш - Алакөл бассейндік инспекциясының (келісімімен) су қорғау аймақтары мен белдеулері шекараларының сақталуына, оларға белгіленген шаруашылық жүргізу қызметінің тәртібіне және ерекше қорғалатын су нысандарына бақылауды жүзеге асырсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z9" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы қаулының орындалуын бақылау облыс әкімінің орынбасары Т. Досымбековқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z10" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы қаулы алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы облысының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С. Үмбетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматы облысы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2009 жылғы 12 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Алматы облысының әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекарасындағы Балқаш, Алакөл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлінің, Қапшағай су қоймасының,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іле өзенінің, 2-су электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясының, 3-су электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясының, 4-су электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясының құрылысын Қаратал</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзенінің учаскелерінде су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау аймақтары мен белдеулерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілеу және оларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылыққа пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>режимі туралы" N 93 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Су қорғау аймақтары мен белдеулерін шаруашылықта пайдалану</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>режимі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z12" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы режим Қазақстан Республикасының Су </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, жер үсті су нысандарының су қорғау аймақтары мен белдеулерін жобалау жөніндегі техникалық нұсқаулықтарға сәйкес және бекітілген жобалар негізінде әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Су қорғау аймағының төңірегінде төмендегілер рұқсат етілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) авиациялық - химиялық жұмыстарды жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өсімдік ауруы мен арам шөптерді, зиянкестерді жоюға арналған химиялық құралдарды қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) топырақты тыңайтуға арналған көң ағындыларын пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) улы химикаттар, минералды тыңайтқыштары және жанар-жағар май материалдары сақталатын қамбалар, улы химикаттар аппаратурасын ауыстыру үшін, мал кешендері мен фермаларын, өнеркәсіп, тұрмыстық және ауылшаруашылық қалдықтарын көму және жинау орындарын, зираттар мен мал қорымы орындарын, ағынды су жинағыштарын орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көң мен қоқыс жинауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жанармай құюға, автокөлік, трактор және басқа машина мен механизмдерді жууға және жөндеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) су қорғау аймағының ені 100 м-ден кем болғанда және жақын жатқан аумақтың беткей еңістігі 3 градустан асса, жаңа саяжай және бау-бақша учаскелерін орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көлік құралдарының тұрақтарын, оның ішінде саяжай және бау-бақша учаскелері аумақтарында орналастыруға. Көлік құралдарының тұрақтарын орналастыруға, жеке меншік және мемлекеттік автомашиналардың ұжымдық автотұрақтарын ұйымдастыруға, тек жеке пайдаланымдағы машиналарға тыйым салынбайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бас пайдаланымдағы ағашты кесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) облыстың жергілікті атқарушы және уәкілетті органдарының келісімінсіз ғимараттар, құрылымдар, коммуникация және басқа объектілерді қайта жөндеуге, пайдалы қазба өндіру, жер қазу және басқа жұмыстарды өткізуге: су қоры, қоршаған ортаны, жер ресурстарын қорғау, энергиямен қамтамасыз ету және халықтың санитарлық-эпидемиологиялық саулығын сақтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) су қорғау аймақтары және санитарлық қорғалатын аймақтары тура келген кезде сондай-ақ санитарлық нормалар мен ережелер талаптарын басшылыққа алу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Су қорғау белдеулері шеңберіндегі 2 тармақта көрсетілген кедергіге қосымша төмендегілер рұқсат етілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жерлерді жыл сайын жыртуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тыңайтқыштарды қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шайылған топырақ үйіндісін жинауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) малды жаюға және жазғы бағу орындарын ұйымдастыруға (пайдаланылып жүрген суару орындарынан бөлек), жуындыру орындарын орнатуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мерзімдік және стационарлық палаталы қалашық орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жаңа саяжай және бау-бақша учаскелерін орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жеке меншік тұрғын үй немесе саяжай, басқа да құрылыс жүргізу үшін учаске бөлуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жол және соқпақ жол төсеуге (малды суару орындарына баратын жолдардан бөлек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) арнайы мақсаттағы техникадан басқа автокөлік, трактор және механизмдердің жүруіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Су объектілерінің және су шаруашылығы құрылыстарының су қорғау аймақтары мен белдеулеріндегі жер учаскелері шаруашылық жүргізу режимінің талаптарын сақтау шартымен, Қазақстан Республикасының заң актілерінде белгіленген тәртіппен жеке меншік және заңды тұлғаларға уақытша пайдалануға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматы облысы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2009 жылғы 12 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Алматы облысының әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекарасындағы Балқаш, Алакөл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлінің, Қапшағай су қоймасының,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іле өзенінің, 2-су электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясының, 3-су электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясының, 4-су электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясының құрылысын Қаратал</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзенінің учаскелерінде су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау аймақтары мен белдеулерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілеу және оларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылыққа пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>режимі туралы" N 93 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Алматы облысының әкімшілік шекарасындағы Балқаш, Алакөл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көлінің, Қапшағай су қоймасының және Іле өзенінің, 2-су электр</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>станциясының, 3-су электр станциясының, 4-су электр</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>станциясының құрылысын Қаратал өзенінің учаскелерінде су қорғау</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аймақтары мен белдеулері"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...1921 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 2 қосымшаға өзгерістер енгізілді - Алматы облыстық әкімдігінің 31.12.2013 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2 қосымшаға өзгерістер енгізілді - Алматы облыстық әкімдігінің 31.12.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 438</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="753"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3153"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
+              <w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Су объектілері</w:t>
+              <w:t>
+Су объектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Су қорғау аймақтарының ені, метр</w:t>
+              <w:t>
+Су қорғау аймақтарының ені, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Су қорғау белдеулерінің ені, метр</w:t>
+              <w:t>
+Су қорғау белдеулерінің ені, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балқаш көлі (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 342,0 метр белгісінде алынған)</w:t>
+              <w:t>
+Балқаш көлі (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 342,0 метр белгісінде алынған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>50-1000</w:t>
+              <w:t>
+50-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>50-100</w:t>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алакөл көлі (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 348,0 метр белгісінде алынған)</w:t>
+              <w:t>
+Алакөл көлі (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 348,0 метр белгісінде алынған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>300-1000</w:t>
+              <w:t>
+300-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>35-100</w:t>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Капшағай су қоймасы (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 479,0 метр белгісінде алынған)</w:t>
+              <w:t>
+Капшағай су қоймасы (су қорғау аймақтары мен белдеулерінің шекарасының су кемері балтикалық жүйесінің 479,0 метр белгісінде алынған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1000</w:t>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>100</w:t>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Іле өзені (судың кемері орташа көпжылдық деңгейін су тасыған кезеңде жағалау еркеуіне және суы жайылған жер су қорғау аймағы мен белдеулері шекарасының ішіндегі)</w:t>
+              <w:t>
+Іле өзені (судың кемері орташа көпжылдық деңгейін су тасыған кезеңде жағалау еркеуіне және суы жайылған жер су қорғау аймағы мен белдеулері шекарасының ішіндегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>300-1000</w:t>
+              <w:t>
+300-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>100</w:t>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаратал өзенінің су электр станциясының құрылысы жүріп жатқан учаскелерде оң және сол жағалары (су деңгейінде кемерінің орташа көп жылдық)</w:t>
+              <w:t>
+Қаратал өзенінің су электр станциясының құрылысы жүріп жатқан учаскелерде оң және сол жағалары (су деңгейінде кемерінің орташа көп жылдық)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-су электр станциясы, 3-су электр станциясы, 4-су электр станциясы</w:t>
+              <w:t>
+2-су электр станциясы, 3-су электр станциясы, 4-су электр станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>350-500</w:t>
+              <w:t>
+350-500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>30-45</w:t>
+              <w:t>
+30-45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3540,35 +3729,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>