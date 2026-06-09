--- v0 (2025-10-04)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e366488" w14:textId="e366488">
+    <w:p w14:paraId="b8fd9f7" w14:textId="b8fd9f7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,240 +150,200 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2003 жылғы 8 шілдедегі "Қазақстан Республикасының Орман Кодексі" Кодексінің </w:t>
+      Қазақстан Республикасының Орман кодексінің 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бабының</w:t>
+        <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) тармақшасына, Қазақстан Республикасының 2017 жылғы 25 желтоқсандағы "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" (Салық Кодексі) Кодексінің 587-бабының </w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Салық кодексінің 630-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-бабының</w:t>
+        <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тармағына және Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2018 жылғы 13 қыркүйектегі № 383 </w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2018 жылғы 13 қыркүйектегі № 383 "Мемлекеттік орман қоры учаскелерінде орман пайдаланғаны үшін төлемақы мөлшерлемелерін есептеудің әдістемелік нұсқауларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығымен</w:t>
+        <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17560 тіркелген, Мемлекеттік орман қоры учаскелерінде орман пайдаланғаны үшін төлемақы мөлшерлемелерін есептеудің әдістемелік нұсқауларының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, Ақтөбе облыстық мәслихаты </w:t>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне № 17560 болып тіркелген) сәйкес, Ақтөбе облыстық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – Ақтөбе облыстық мәслихатының 22.02.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – Ақтөбе облыстық мәслихатының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 254</w:t>
+        <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 01.03.2019 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> шешімімен (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -548,127 +508,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Облыстық мәслихаттың</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сессия төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -681,51 +653,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Облыстықмәслихаттың хатшысы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -733,51 +705,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қ.ТОҚТАРОВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -894,66 +866,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 236 облыстық мәслихаттың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік орман қоры учаскелерінде қосалқы сүрек ресурстарын дайындауға төлем мөлшерлемелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1 қосымша жаңа редакцияда – Ақтөбе облыстық мәслихатының 01.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -961,2078 +935,2079 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="638"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1468"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосалқы сүрек ресурстарының түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабықтар, тонна (АЕК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бұтақтар, тонна (АЕК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түбiрлер, тонна (АЕК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тамырлар, тонна (АЕК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жапырақтар, тонна (АЕК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бүршiктер, килограмм (АЕК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарағай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Емен, шаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жабысқақ қара қандыағаш, үйеңкі, шегіршін, жөке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайың</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктерек, ағаш тектес тал, терек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сары қараған, бұта тектес талдар, шырғанақ, жүзгін, шеңгел және өзге де бұталар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3151,66 +3126,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 236 облыстық мәслихаттың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік орман қорында жанама орман пайдалану үшін төлемақы мөлшерлемелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2 қосымша жаңа редакцияда – Ақтөбе облыстық мәслихатының 01.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3218,2276 +3195,2235 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2103"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2655"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жанама орман пайдаланудың түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшембірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемақы мөлшерлемелері, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шөп шабу, соның ішінде шабындық жерлердің сапалық жай-күйінің топтары бойынша:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жақсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қанағаттанарлық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1516</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нашар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1179</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мал жаю, соның ішінде ауылшаруашылық жануарларының топтарына сәйкес малдың бір басын жаю үшін:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түйе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1179</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ірі қара мал, жылқы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 943</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ірі қара малдың төлі, есек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ешкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орман қоры учаскелерін бау-бақша, басқадай ауылшаруашылық дақылдарын өсіру үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауданы 0,50 гектарға дейін болса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,01 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауданы 0,50 гектардан жоғары болса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,01 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орман қоры учаскелерін сүрек және бұта тұқымдылардың отырғызу материалдарын және арнайы мақсаттағы плантациялық екпелерді өсіру үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5606,66 +5542,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 236 облыстық мәслихаттың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық шаруашылығының мұқтаждықтары үшін, ғылыми-зерттеу, мәдени-сауықтыру, туристік, рекреациялық және спорттық мақсаттарда мемлекеттік орман қоры учаскелерін пайдалану үшін төлемақы мөлшерлемелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3 қосымша жаңа редакцияда – Ақтөбе облыстық мәслихатының 01.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5673,172 +5611,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1863"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3879"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдалану түрлері, соның ішінде мерзімдері бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5877,457 +5816,457 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзақ мерзімді орман пайдалану (10 жылдан 49 жылға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік орман қоры учаскелерін туристік, рекреациялық және спорттық мақсаттары үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7549</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік орман қоры учаскелерін ғылыми-зерттеу, мәдени-сауықтыру мақсаттары үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік орман қоры учаскелерін аңшылық шаруашылығының мұқтаждықтары үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6366,308 +6305,308 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқа мерзімді орман пайдалану (1 жылға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік орман қоры учаскелерін туристік, рекреациялық және спорттық мақсаттары үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 адам-күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік орман қоры учаскелерін ғылыми-зерттеу, мәдени-сауықтыру мақсаттары үшін пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 адам-күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6726,55 +6665,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7100,31 +7039,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>