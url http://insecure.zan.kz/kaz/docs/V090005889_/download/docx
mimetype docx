--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10b81ee" w14:textId="10b81ee">
+    <w:p w14:paraId="f0690ff" w14:textId="f0690ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,809 +85,1040 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Екінші деңгейдегі банктердің бағалы қағаздар рыногында брокерлік және/немесе дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздардың базалық активтерін сатып алу тізбесі және тәртібі туралы" 2007 жылғы 16 шілдедегі N 210 қаулысына толықтырулар мен өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі басқармасының 2009 жылғы 2 қарашадағы N 228 Қаулысы. Қазақстан Республикасының Әділет миристрлігінде 2009 жылғы 26 қарашада Нормативтік құқықтық кесімдерді тіркеудің тізіліміне N 5889 болып енгізілді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 17 сәуірдегі № 70 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының 1995 жылғы 31 тамыздағы Заңының </w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының 1995 жылғы 31 тамыздағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тармағының 1) және 2) тармақшаларының талаптарына сәйкес келтіру мақсатында, Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің (бұдан әрі - Агенттік) Басқармасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Агенттік Басқармасының "Екінші деңгейдегі банктердің бағалы қағаздар рыногында брокерлік және/немесе дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздардың базалық активтерін сатып алу тізбесі және тәртібі туралы" 2007 жылғы 16 шілдедегі N 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде N 4892 тіркелген) мынадай толықтырулар мен өзгерістер енгізілсін:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыбы "туынды бағалы қағаздардың" деген сөздерден кейін "және туынды қаржы құралдардың" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "туынды бағалы қағаздардың" деген сөздерден кейін "және туынды қаржы құралдардың" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоғызыншы абзац "туынды бағалы қағаздармен" деген сөздерден кейін "және туынды қаржы құралдарымен" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтыншы абзац "туынды бағалы қағаздар" деген сөздерден кейін ", туынды қаржы құралдары" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Базалық активтері осы қаулының 1-тармағында айқындалған (3-тармақта көрсетілген базалық активтерді қоспағанда) туынды бағалы қағаздар мен туынды қаржы құралдар бағалы қағаздардың ұйымдастырылған және ұйымдастырылмаған нарығында сатып алынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөліктің бірінші абзацы "туынды бағалы қағаздармен" деген сөздерден кейін "және туынды қаржы құралдармен" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Екінші деңгейдегі банктер базалық активі кредиттік тәуекел болып табылатын туынды бағалы қағаздармен және туынды қаржы құралдармен операцияларды мына талаптардың барлығын орындағанда, кредиттік дефолт своптарын (credit default swap) және жиынтық кіріс своптарын (total return swap) сатып алу (сатып алушы ретінде болулары) арқылы жүзеге асырулары мүмкін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) базалық актив екінші деңгейдегі банктің меншікті міндеттемесі болып табылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік тәуекелді базалық актив бойынша хеджирлеу мақсатында сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алу бағалы қағаздардың ұйымдастырылған нарығында жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тармағы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. КАsЕ (Каzаkhstan Stock Exchange Index)".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы Қазақстан Республикасының Әділет министрлігінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркелген күннен бастап он төрт күнтізбелік күн өткеннен кейін қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Стратегия және талдау департаменті (Н.А. Әбдірахманов):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)  Заң департаментімен (Н.В. Сәрсенова) бірлесіп, осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеу шараларын қолға алсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)  осы қаулы Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелген күннен бастап он күндік мерзімде оны Агенттіктің мүдделі бөлімшелеріне және "Қазақстан қаржыгерлерінің қауымдастығы" заңды тұлғалар бірлестігіне мәлімет үшін жеткізсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Агенттік Төрайымының Қызметі (А.Ә. Кенже) осы қаулыны Қазақстан Республикасының бүқаралық ақпарат құралдарында жариялау шараларын қолға алсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулының орындалуын бақылау Агенттік Төрайымының орынбасары Қ.Б. Қожахметовке жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрайым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е Бахмутова.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...572 lines deleted...]
-        <w:t>      Төрайым                                           Е Бахмутова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1207,35 +1440,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>