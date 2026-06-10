--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2616c9f" w14:textId="2616c9f">
+    <w:p w14:paraId="39fa989" w14:textId="39fa989">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,105 +85,176 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесін бекіту және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті мемлекеттік органының лицензиясы негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың жарғылық капиталының ең төменгі мөлшерлері туралы" 2006 жылғы 25 ақпандағы N 54 қаулысына толықтырулар енгізу туралы" 2007 жылғы 25 маусымдағы N 168 қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі басқармасының 2009 жылғы 28 тамыздағы N 197 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2009 жылғы 8 қазанда Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 5815 болып енгізілді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 29 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк операцияларын жекелеген түрлерін жүзеге асыратын ұйымдардың қызметін реттейтін нормативтік құқықтық актілерді жетілдіру мақсатында Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің (бұдан әрі – Агенттік) Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесін бекіту және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті мемлекеттік органының лицензиясы негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың жарғылық капиталының ең төменгі мөлшерлері туралы" 2006 жылғы 25 ақпандағы N 54 қаулысына толықтырулар енгізу туралы" 2007 жылғы 25 маусымдағы N 168 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -209,1287 +282,1698 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде N 5137 тіркелген), Агенттік Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне лицензиялау мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2008 жылғы 28 қарашадағы N 182 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде N 5478 тіркелген, "Заң газеті" газетінде 17 ақпанда N 24 (1621) жарияланған) енгізілген өзгерістер мен толықтырулармен бірге мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ", 4), 5)" деген цифрлар алынып тасталсын;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) салық төлеушінің тіркеу нөмірі туралы куәлігінің нотариалды расталған көшірмесі;";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші бөлігінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Үкіметінің немесе ұлттық холдинг немесе компанияның ұлттық басқарушысының" деген сөздер "аграрлық-өнеркәсіптік кешен саласындағы ұлттық басқарушы холдингінің" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "құрылтайшысы бір ғана мемлекет болып табылатын" деген сөздер алынып тасталсын;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Брокерлер мен дилерлерге лицензия (оның ішінде банк операцияларының қосымша түрін жүргізуге) мынадай талаптарды орындаған жағдайда беріледі:";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Аграрлық-өнеркәсіптік кешен саласындағы ұлттық басқарушы холдингінің еншілес ұйымы осы Ереженің 4-тармағында көрсетілген құжаттардан басқа мыналарды береді:";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі "брокерге және (немесе) дилерге" деген сөздерден кейін ", банкаралық ақша аудару жүйесінің операторына" деген сөздермен толықтырылсын;.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-1-тармақпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> толықтырылсын:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10-1. Өзге заңды тұлғалар Банктер туралы Заңының 30-бабының 2-тармағының 1) және 6) тармақшаларында көзделген банк операцияларын Қазақстан Республикасының заңдарында белгіленген өкілеттіктері шегінде жүргізеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "3)," деген цифр алынып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ашылуы (" деген сөзден кейін "(қайта тіркелу,) деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(есептен алған)" деген сөздер "(қайта тіркелген, есептен шығарылған)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(филиалды (өкілдікті) есептен шығару туралы бұйрық," деген сөздерден кейін "есепке алынып қайта тіркелуі туралы куәлік," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жылжымайтын мүлiк ипотекасы туралы Заңның 5-4-баптарымен" деген сөздерден кейін "және "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының 3-1-бабымен" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Уәкілетті органның лицензияның қолданылуын тоқтата тұру не айыру туралы шешімі банктік емес ұйымға орындау үшін жіберіледі және уәкілетті органның ресми басылымдарында жарияланады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Лицензиясы тоқтатыла тұрған банктік емес ұйым ай сайын әр айдың оныншы күнінен кешіктірмей (лицензияның қолданылуы қайта басталу күніне не лицензияның тоқтатыла тұру мерзімі аяқталғанға дейін) уәкілетті органды анықталған жөнсіздіктерді жою бойынша банктік емес ұйымы өткізген іс-шаралары туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган лицензиясынан айыру туралы шешім қабылдаған банктік емес ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті орган лицензиясынан айыру туралы шешім қабылдаған күнінен бастап он жұмыс күн ішінде уәкілетті органға лицензияны қайтарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті орган лицензиясынан айыру туралы шешім қабылдаған күнінен бастап екі айлық мерзімде уәкілетті органға атауының өзгеруіне байланысты (ипотекалық ұйымдар үшін) әділет органдарында қайта тіркелуін, сондай-ақ құрылтай құжаттарына өзгерістер мен толықтырулардың тіркелуін (құрылтай құжаттарына банктік емес ұйымның қайта тіркелуіне әкелмейтін қызметінің түрін өзгерту негіздемелері бойынша өзгерістер мен толықтырулар енгізілген жағдайда) растайтын құжаттарды және банктік емес ұйымының салық қызметі органдарына берілген лицензиядан айыру туралы хабарламасының көшірмесін ұсынады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. Банктік емес ұйымның банк операцияларының жекелеген түрлерін жүргізуге берілген лицензияны банктік емес ұйымның өтініші негізінде ерікті қайтаруы (оның ішінде лицензиядан операциялардың жекелеген түрлерін алып тастау) тек банктік емес ұйымы осы операциялар бойынша барлық міндеттемелерін орындағаннан кейін ғана жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны ерікті қайтаруы туралы ақпарат банктік емес ұйымы республикалық маңызы бар мерзімді баспасөз басылымдарында мемлекеттік және орыс тілдерінде оны уәкілетті органға қайтару күніне дейін алпыс күнтізбелік күннен кешіктірмей жариялайды. Банктік емес ұйым уәкілетті органға лицензияны ерікті қайтарған кезде қолдаухатпен бірге осы тармақта көрсетілген іс-шараларды орындағанын растайтын хат жібереді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы ресми жарияланғаннан кейін жиырма бір күндік мерзімі өткеннен кейін қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Лицензиялау департаменті (Н.Қ. Қасқаманова):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментiмен (Н.В. Сәрсенова) бірлесіп, осы қаулыны Қазақстан Республикасының Әдiлет министрлiгiнде мемлекеттiк тiркеу шараларын қолға алсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулы Қазақстан Республикасының Әдiлет министрлiгiнде мемлекеттiк тiркеуден өткен күннен бастап он күндiк мерзiмде оны Агенттiктiң мүдделi бөлiмшелерiне және "Қазақстан қаржыгерлерiнiң қауымдастығы" заңды тұлғалар бiрлестiгiне жіберсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Агенттік Төрайымының қызметі (А.Ә. Кенже) Қазақстан Республикасының бұқаралық ақпарат құралдарында осы қаулыны жариялау шараларын қолға алсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулының орындалуын бақылау Агенттік Төрайымның орынбасары М.Б. Байсыновқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрайым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Бахмутова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық Банкі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________ Г. Марченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2009 жылғы 9 қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10-1. Өзге заңды тұлғалар Банктер туралы Заңының 30-бабының 2-тармағының 1) және 6) тармақшаларында көзделген банк операцияларын Қазақстан Республикасының заңдарында белгіленген өкілеттіктері шегінде жүргізеді.";</w:t>
-[...12 lines deleted...]
-        <w:t>
 </w:t>
-      </w:r>
-[...739 lines deleted...]
-        <w:t>      2009 жылғы 9 қыркүйек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1811,35 +2295,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>