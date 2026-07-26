--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe0d8c4" w14:textId="fe0d8c4">
+    <w:p w14:paraId="bfbd8ea" w14:textId="bfbd8ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -817,210 +817,210 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Облыстық, республикалық маңызы бар қалалар мен Республика астанасының сайлау комиссиялары өңірлердегі сайлаушылардың қажеттілігіне байланысты осы Қағидаларға </w:t>
+      1. Қазақстан Республикасы астанасының, облыстық, республикалық маңызы бар қалалардың сайлау комиссиялары өңірлердегі сайлаушылардың қажеттілігіне байланысты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша дауыс беру құқығын беретін есептен шығару куәліктерінің (бұдан әрі - есептен шығару куәліктері) әрбір түрінің қажетті санын белгілейді және оларды дауыс беру басталғанға дейін жиырма күн бұрын акт бойынша тиісті әкім ұсынған тізімдердегі сайлаушылар санына сәйкес облыс, республикалық маңызы бар қала және Республика астанасы бойынша сайлаушылардың жалпы санының кемінде бір пайызы есебінен дайындауды қамтамасыз етеді, бұл туралы шешім қабылданған кезден бастап бір күн мерзім ішінде Қазақстан Республикасы Орталық сайлау комиссиясына хабарлайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дауыс беру құқығын беретін есептен шығару куәліктерінің (бұдан әрі - есептен шығару куәліктері) әрбір түрінің қажетті санын белгілейді және оларды дауыс беру басталғанға дейін жиырма күн бұрын акт бойынша тиісті әкім ұсынған тізімдердегі сайлаушылар санына сәйкес Қазақстан Республикасының астанасы, облыстары және республикалық маңызы бар қалалары бойынша сайлаушылардың жалпы санының кемінде бір пайызы есебінен дайындауды қамтамасыз етеді, бұл туралы шешім қабылданған кезден бастап бір күн мерзім ішінде Қазақстан Республикасының Орталық сайлау комиссиясына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстық, республикалық маңызы бар қалалар мен Республика астанасының сайлау комиссиялары есептен шығару куәліктерін дауыс беру күніне дейін жиырма күннен кешіктірмей, тиісті аудандық, қалалық, қаладағы аудандық сайлау комиссияларына бөледі және береді.</w:t>
+      Қазақстан Республикасы астанасының, облыстық, республикалық маңызы бар қалаларының сайлау комиссиялары есептен шығару куәліктерін дауыс беру күніне дейін жиырма күннен кешіктірмей, тиісті аудандық, қалалық, қаладағы аудандық сайлау комиссияларына бөледі және береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудандық, қалалық, қаладағы аудандық сайлау комиссиялары дауыс беру күніне дейін он алты күннен кешіктірмей есептен шығару куәліктерін учаскелік сайлау комиссияларына бөледі және береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өңірлерде қосымша есептен шығару куәліктерінің қажеттігі туындаған жағдайда облыстық, республикалық маңызы бар қалалар мен Республика астанасының сайлау комиссиялары Қазақстан Республикасы Орталық сайлау комиссиясымен келісім бойынша себептерін жазбаша түрде көрсете отырып, дауыс беру күніне дейін үш күннен кешіктірмей, есептен шығару куәліктерін қосымша дайындау туралы шешім қабылдайды.</w:t>
+      Өңірлерде қосымша есептен шығару куәліктерінің қажеттігі туындаған жағдайда Қазақстан Республикасы астанасының, облыстық, республикалық маңызы бар қалаларының сайлау комиссиялары Қазақстан Республикасы Орталық сайлау комиссиясымен келісім бойынша себептерін жазбаша түрде көрсете отырып, дауыс беру күніне дейін үш күннен кешіктірмей, есептен шығару куәліктерін қосымша дайындау туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір мезгілде бірнеше сайлау өткізілген жағдайда Орталық сайлау комиссиясы сайлаудың әрбір түрі бойынша есептен шығару куәлігінің әр түрлі түсін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін (бұдан әрі – әкім) сайлау кезінде есептен шығару куәліктері тиісті сайлау округінің шекарасында бір елді мекен (қала, ауыл, кент) болған жағдайда дайындалмайды.</w:t>
+      Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін (бұдан әрі – әкім) сайлау кезінде есептен шығару куәліктері тиісті сайлау округінің шекарасында бір елді мекен (қала, ауыл, кент) болған жағдайда дайындалмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1227,51 +1227,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 13.02.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2/255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1651,51 +1651,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясы Төрағасының 04.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10/96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1955,51 +1955,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 13.02.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2/255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі); 14.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33/267</w:t>
       </w:r>
       <w:r>
@@ -2081,100 +2081,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Учаскелік сайлау комиссияларында пайдаланылмаған есептен шығару куәліктерін тиісті учаскелік сайлау комиссиясы дауыс берілетін күннің алдындағы күні сағат 18-ден кейін жоюға тиіс және дауыс берудің қорытындылары шығарылған соң жоғары тұрған сайлау комиссиясына береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Аудандық, қалалық, қаладағы аудандық сайлау комиссиялары тиісті облыстық, республикалық маңызы бар қалалардың және Республика астанасының сайлау комиссияларына осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша пайдаланылмаған есептен шығару куәліктерін жою туралы актілерді қоса тіркей отырып, есептен шығару куәліктерінің пайдаланылғаны туралы есеп береді.</w:t>
+      16. Аудандық, қалалық, қаладағы аудандық сайлау комиссиялары тиісті Қазақстан Республика астанасының, облыстар, республикалық маңызы бар қалалардың сайлау комиссияларына осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша пайдаланылмаған есептен шығару куәліктерін жою туралы актілерді қоса тіркей отырып, есептен шығару куәліктерінің пайдаланылғаны туралы есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Орталық сайлау комиссиясының 14.05.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 33/267</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5271,55 +5271,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>