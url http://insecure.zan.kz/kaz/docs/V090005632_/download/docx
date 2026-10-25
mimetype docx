--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="994a5f1" w14:textId="994a5f1">
+    <w:p w14:paraId="9d4f30b" w14:textId="9d4f30b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1280,108 +1280,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Біліктілік емтиханын өткізгеннен кейін емтихан жұмыстары күнтізбелік 30 (отыз) күн ішінде тексеріледі. Емтихан жұмыстарын тексеру және бағалау қорытындылары бойынша шешім хаттамамен рәсімделеді, оған Комиссия төрағасы және отырысқа қатысқан Комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Комиссия аудитор біліктілік куәлігін беру туралы шешім қабылданған күннен бастап бір ай мерзімде "аудитор" біліктілігін беру туралы шешімді қазақ және орыс тілдерінде бұқаралық ақпарат құралдарында жариялайды.</w:t>
+      19. Комиссия аудитор біліктілік куәлігін беру туралы шешім қабылданған күннен бастап 10 (он) жұмыс күні ішінде "аудитор" біліктілігін беру туралы шешімді қазақ және орыс тілдерінде кәсіби кеңестің интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-      Шешім қабылданған күннен бастап 15 (он бес) жұмыс күні ішінде уәкілетті органға біліктілік куәлігінің нөмірлері және Комиссияға ұсынылған құжаттардың көшірмелері көрсетілген Комиссия отырысының хаттамасын жолдайды. Бұл құжаттар 5 (бес) жыл бойы сақталуға тиіс.</w:t>
+        <w:t>
+      Аудиторлыққа кандидаттарды жүргізілген аттестаттау нәтижелері бойынша Комиссия аттестаттаудан сәтті өткен адамдарға осы бұйрыққа қосымшаға сәйкес нысан бойынша "аудитор" біліктілік куәлігін және "аудитор" біліктілік куәлігінің нөмірін, тегін, өз атын, әкесінің атын (бар болса) көрсете отырып, аудитордың жеке мөрін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешім қабылданған күннен бастап 10 (он) жұмыс күні ішінде уәкілетті органға біліктілік куәлігінің нөмірлері және Комиссияға ұсынылған құжаттардың көшірмелері көрсетілген Комиссия отырысының хаттамасын жолдайды. Бұл құжаттар 5 (бес) жыл бойы сақталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 505</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2244,31 +2286,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>