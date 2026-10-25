--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93fec65" w14:textId="93fec65">
+    <w:p w14:paraId="fb921dd" w14:textId="fb921dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,200 +112,200 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облыстық әкімиятының 2008 жылғы 1 сәуірдегі N 88 қаулысы. Ақтөбе облысының Әділет департаментінде 2008 жылғы 23 сәуірде N 3248 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су кодексінің </w:t>
-[...9 lines deleted...]
-        <w:t>39</w:t>
+      Қазақстан Республикасының Су кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>116-баптарына</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">, Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 18 мамырдағы № 19-1/446 "Су қорғау аймақтары мен белдеулерiн белгiлеу қағидаларын бекiту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11838 тіркелген) </w:t>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Су қорғау аймақтары мен белдеулерi шекараларын белгiлеу қағидаларын бекiту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 9 маусымдағы № 120-НҚ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36238 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Ақтөбе облысы әкімдігі </w:t>
+        <w:t xml:space="preserve"> сәйкес Ақтөбе облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Ақтөбе облыстық әкімдігінің 31.12.2015 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 485</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Ақтөбе облысы әкімдігінің 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1130,492 +1130,448 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 жылғы 1 сәуірдегі № 88 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Су қорғау аймақтары мен белдеулерін шаруашылық пайдалану режимі</w:t>
+        <w:t xml:space="preserve"> Су қорғау аймақтары мен белдеулерін шаруашылықта пайдалану режимі мен ерекше жағдайлары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулы 2 қосымшамен толықтырылды - Ақтөбе облысы әкімдігінің 13.09.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - Ақтөбе облысы әкімдігінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Су қорғау белдеулері шегінде шаруашылық қызметтің кез келген түріне, сондай-ақ шаруашылық және өзге де қызметті жүргізу үшін жер учаскелерін беруге тыйым салынады, бұл тыйымға мынадай жағдайлар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...411 lines deleted...]
-      Су қорғау аймағында мәжбүрлі санитариялық өңдеу жүргізу қажет болған жағдайда уыттылығы әлсіз және орташа тұрақсыз пестицидтерді қолдануға жол беріледі.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су шаруашылығы құрылысжайлары мен олардың коммуникацияларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлерді, көпір құрылысжайларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айлақтарды, порттарды, пирстерді және су көлігі, балық ресурстары мен басқа да су жануарларын қорғау, балық аулау мен аквашаруашылық қызметіне байланысты өзге де инфрақұрылым объектілерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балық өсіретін тоғандарды, балық өсіретін бассейндер мен балық өсіретін объектілерді, сондай-ақ оларға коммуникацияларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғимараттар мен құрылысжайлардың күрделі құрылысынсыз балаларға арналған ойын және спорт алаңдарын, жағажайларды, аквапарктерді және басқа да рекреациялық аймақтарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су объектілері жай-күйінің көрсеткіштерін байқау пункттерін салу және пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жағалауды нығайту, ағаш өсіру және көгалдандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 1-тармақтың 1) тармақшасында рұқсат етілген қызмет кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Су қорғау аймақтары шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жерүсті су объектілерінің, су қорғау аймақтары мен белдеулерінің ластануы мен қоқыстануын болғызбайтын құрылысжайлармен және құрылғылармен қамтамасыз етілмеген жаңа және реконструкцияланған объектілерді пайдалануға беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автожанармай құю станцияларын, мұнай өнімдерін сақтауға арналған қоймаларды, көлік құралдары мен ауыл шаруашылығы техникасын техникалық қарап-тексеру, оларға қызмет көрсету, жөндеу және жуу пункттерін орналастыруға және салуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тыңайтқыштарды, пестицидтерді, улы химикаттарды, көңді сақтауға және оларды қолдануға арналған қоймалар мен алаңдарды орналастыруға және салуға тыйым салынады. Су қорғау аймағында мәжбүрлі санитариялық өңдеу жүргізу қажет болған кезде уыттылығы аз және орташа, жойылуы оңай пестицидтерді қолдануға жол беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұрмыстық қатты және өнеркәсіптік қалдықтардың үйінділерін орналастыруға және жайғастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зираттарды орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жүктеме нормасынан асатын ауыл шаруашылығы жануарларын жаюға, мал шаруашылықтарын, мал сою алаңдарын (ауыл шаруашылығы жануарларын сою алаңдарын), мал қорымдарын (биотермиялық шұңқырларды), пестицидтердің арнаулы қоймаларын (көмінділерін) және олардың ыдыстарын орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сарқынды суларды жинақтағыштарды, сарқынды сулармен суару алқаптарын, сондай-ақ жерүсті және жерасты суларының радиациялық, химиялық, микробиологиялық, токсикологиялық және паразитологиялық ластану қаупін туғызатын басқа да объектілерді орналастыруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1623,55 +1579,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>