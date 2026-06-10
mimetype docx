--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4725360" w14:textId="4725360">
+    <w:p w14:paraId="5cd3951" w14:textId="5cd3951">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,741 +112,615 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 24 желтоқсандағы N 272 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2008 жылғы 14 ақпандағы Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 5137 болып енгізілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Қолданушылардың назарына!!! </w:t>
+      Қолданушылардың назарына!!! </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаулының қолданысқа енгізілу тәртібін  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-тармақтан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қараңыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қызметін реттейтін нормативтік құқықтық актілерді жетілдіру мақсатында, Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің (бұдан әрі - Агенттік) Басқармасы  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЕТЕДІ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 03.02.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қаулының қолданысқа енгізілу тәртібін  </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-тармақтан </w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">қараңыз. </w:t>
-[...96 lines deleted...]
-        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы қаулы Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткен күннен бастап он төрт күн өткеннен кейін қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z16" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Лицензиялау басқармасы (Ә.Ж. Нәжімеденова): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Заң департаментімен (Н.В. Сәрсенова) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткізу шараларын қолға алсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелген күннен бастап он күндік мерзімде осы қаулыны Қазақстан Республикасы Ұлттық Банкіне, Агенттіктің мүдделі бөлімшелеріне, "Қазақстан қаржыгерлерінің қауымдастығы" заңды тұлғалар бірлестігіне мәлімет үшін жіберсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Осы қаулының орындалуын бақылау Агенттік Төрағасының орынбасары Е.Л. Бахмутоваға жүктелсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Төраға  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесін бекіту және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті мемлекеттік органының лицензиясы негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың жарғылық капиталының ең төменгі мөлшерлері туралы" 2006 жылғы 25 ақпандағы N 54 қаулысына толықтырулар енгізу туралы" 2007 жылғы 25 маусымдағы </w:t>
-[...430 lines deleted...]
-      </w:r>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық Банкімен </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Келісілген" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төраға </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2008 жылғы 9 қаңтар </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________ </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-           елтаңбалы мөр) </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қолы, күні, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                 елтаңбалы мөр) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -854,55 +728,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1228,31 +1102,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>