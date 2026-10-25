--- v2 (2026-09-05)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d84f8e6" w14:textId="d84f8e6">
+    <w:p w14:paraId="5ac7ab0" w14:textId="5ac7ab0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -906,100 +906,138 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z42" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) гидромелиоративтік кондоминиум – жер учаскелеріне заттық құқық жеке және заңды тұлғаларға тиесілі, ал гидромелиоративтік жүйе немесе оның элементтері оларға ортақ үлестік меншік құқығымен тиесілі бірыңғай мүліктік кешен (бұдан әрі – гидромелиоративтік кондоминиум объектісі) ретінде жылжымайтын мүлікке меншіктің ерекше нысаны.</w:t>
+      2) гидромелиоративтік кондоминиум – жер учаскелеріне заттық құқық жеке және заңды тұлғаларға тиесілі, ал гидромелиоративтік жүйе немесе оның элементтері оларға ортақ үлестік меншік құқығымен тиесілі бірыңғай мүліктік кешен (бұдан әрі – гидромелиоративтік кондоминиум объектісі) ретінде жылжымайтын мүлікке меншіктің ерекше нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызмет көрсету нәтижесіне автоматтандырылған қол қою – барлық қажетті деректер мен растауларды цифрлық объектілер мен жүйелерден алу шартымен қызмет көрсетушінің қатысуынсыз мемлекеттік қызмет көрсетудің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 26.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 343</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2169,125 +2207,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 13-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Алып тасталды - ҚР Әділет министрінің 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="21"/>
+    <w:bookmarkStart w:name="z55" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік көрсетілетін қызметті тоқтата тұру бір айдан аспайтын мерзімге мынадай негіздер бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотқа берілген талап-арыздар мен өзге де өтініштер (шағымдар) негізінде соттың қаулысы (ұйғарымы) бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2540,70 +2660,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="22"/>
+    <w:bookmarkStart w:name="z74" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1. Мемлекеттік көрсетілетін қызмет тізбесі 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны жөнінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2696,70 +2816,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:bookmarkStart w:name="z80" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-2. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда, мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.21-тарау 15-2-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Кондоминиум объектісін мемлекеттік тіркеу туралы өтінішті көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының, орынтұрақ орындарының, қоймаларының кемінде екі меншік иесі, көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің төрағасы немесе жергілікті атқарушы органның өтініші немесе көппәтерлі тұрғын үйге тапсырыс беруші (құрылыс салушысы) бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2778,88 +3326,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Гидромелиоративтік кондоминиум объектісін мемлекеттік тіркеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Егер гидромелиоративтік кондоминиум қатысушыларының келісімімен өзгеше белгіленген болмаса, ортақ мүліктегі гидромелиоративтік кондоминиумға қатысушылардың үлесінің мөлшері бөлек (жеке) меншікте (өзге де заттық құқықта) тұрған суармалы жер учаскесі ауданының осы гидромелиоративтік кондоминиумның құрамына кіретін барлық суармалы жер учаскелерінің аудандарының сомасына қатынасымен айқындалады. Гидромелиоративтік кондоминиум мүлігіндегі мұндай үлес зат түрінде бөліне алмайды (мінсіз үлес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осындай үлестердің есебі туралы құжатты гидромелиоративтік кондоминиум қатысушылары Тізбенің 8-тармағында көрсетілген құжаттармен бірге тапсырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2950,88 +3498,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z60" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4167,123 +4715,170 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кондоминиум объектісін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік тіркеу ережесіне</w:t>
+              <w:t xml:space="preserve">мемлекеттік тіркеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 2 қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="28"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4299,51 +4894,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауын: "Кондоминиум объектісін мемлекеттік тіркеу"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4375,88 +4980,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауын</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Кондоминиум объектісін мемлекеттік тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4489,87 +5094,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдерін</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы, "цифрлық үкіметтің" веб-порталы</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4602,105 +5207,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімін</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші арқылы: көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап көрсетілетін қызметті берушіге өтініш келіп түскен сәттен бастап үш жұмыс күні ішінде (құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді);</w:t>
-[...17 lines deleted...]
-2) www.egov.kz порталында: мемлекеттік көрсетілетін қызмет тіркеуші органның цифрлық жүйесіне мемлекеттік тіркеу үшін алымның төленгені туралы растау келіп түскен сәттен бастап бір жұмыс күні ішінде көрсетіледі. Көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттар топтамасын тапсыруы үшін күтудің рұқсат етілген ең ұзақ уақыты – 20 минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4733,87 +5320,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысанын</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде</w:t>
+"цифрлық үкіметтің" веб-порталы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген жағдайда көрсетілетін қызметті алушы мемлекеттік корпорация арқылы ол жойылған сәтке дейін өтініш беруге құқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4846,123 +5471,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүгінген кезде:</w:t>
+1) көрсетілетін қызметті беруші арқылы: көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап көрсетілетін қызметті берушіге өтініш келіп түскен сәттен бастап үш жұмыс күні ішінде (құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. көрсетілетін қызметті берушіге: осы қағиданың 4-қосымшасына сәйкес үлестерді есептеу туралы қосымшасы бар кондоминиум объектісін мемлекеттік тіркеу немесе тіркеуді тоқтата тұру туралы хабарлама не тізбенің 3 және 9-тармақтарында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы жазбаша дәлелді жауап;</w:t>
-[...17 lines deleted...]
-2) порталға: көрсетілетін қызметті алушының жеке кабинетіне көрсетілетін қызметті берушінің ЭЦҚ-мен қол қойылған қызмет көрсету нәтижесі туралы хабарлама жіберіледі. Оң нәтиже болған кезде хабарламаға осы қағидаға 4-қосымшаға сәйкес үлестердің есебі қоса беріледі.</w:t>
+2) www.egov.kz порталында: мемлекеттік көрсетілетін қызмет тіркеуші органның цифрлық жүйесіне мемлекеттік тіркеу үшін алымның төленгені туралы растау келіп түскен сәттен бастап бір жұмыс күні ішінде көрсетіледі. Көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттар топтамасын тапсыруы үшін күтудің рұқсат етілген ең ұзақ уақыты – 20 минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4995,105 +5602,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы түрде көрсетіледі. Мемлекеттік тіркеу үшін төлем "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында мемлекеттік монополияға жатқызылған, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 9 сәуірдегі № 212/НҚ бұйрығымен белгіленген тарифтерге сәйкес алынады.</w:t>
-[...17 lines deleted...]
-Төлем сондай-ақ портал арқылы "цифрлық үкіметтің" төлем шлюзі арқылы жүргізіледі.</w:t>
+Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5126,123 +5715,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда - дүйсенбіден жұманы қоса алғанда сағат 13.00-ден 14.30-ға дейінгі аралықтағы түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+Жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құжаттарды қабылдау және беру бойынша Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа – дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін;</w:t>
+1. көрсетілетін қызметті берушіге: осы қағиданың 4-қосымшасына сәйкес үлестерді есептеу туралы қосымшасы бар кондоминиум объектісін мемлекеттік тіркеу немесе тіркеуді тоқтата тұру туралы хабарлама не тізбенің 3 және 9-тармақтарында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы жазбаша дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының Еңбек кодексіне сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+2) порталға: көрсетілетін қызметті алушының жеке кабинетіне көрсетілетін қызметті берушінің ЭЦҚ-мен қол қойылған қызмет көрсету нәтижесі туралы хабарлама жіберіледі. Оң нәтиже болған кезде хабарламаға осы қағидаға 4-қосымшаға сәйкес үлестердің есебі қоса беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5275,231 +5864,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы түрде көрсетіледі. Мемлекеттік тіркеу үшін төлем "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласында мемлекеттік монополияға жатқызылған, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 9 сәуірдегі № 212/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген тарифтерге сәйкес алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-жүгінген кезде:</w:t>
-[...143 lines deleted...]
-Гидромелиоративтік кондоминиум объектісін мемлекеттік тіркеу үшін көрсетілетін қызметті алушылар немесе олардың уәкілетті өкілдері көрсетілетін қызметті берушіге мынадай құжаттарды ұсынады: Ережеге 1-қосымшаға сәйкес нысан бойынша кондоминиум объектісін мемлекеттік тіркеу туралы өтініш; су шаруашылығы құрылысының гидромелиоративтік жүйесінің паспорты; ортақ үлестік меншік құрамына кіретін гидромелиоративтік жүйе элементтерінің және басқа да мүліктің тізбесі бар гидромелиоративтік жүйенің сызбасы (арналар, су беруді реттеуге арналған құрылыстар, коллекторлық-дренаждық желілер, тік дренаж ұңғымалары, электр желілері, электр жабдығы, сорғылар, осы құрылыстардың бұру жолдарының астындағы жерлер); гидромелиоративтік кондоминиумның құрамына кіретін және бөлек (жеке) меншіктегі (өзге құқықтағы) барлық жер учаскелеріне құқық белгілейтін және сәйкестендіру құжаттарының көшірмелерін қоса бере отырып, гидромелиоративтік кондоминиумға қатысушылардың тізімі); көрсетілетін қызметті алушының (жеке тұлғаның) немесе оның уәкілетті өкілінің жеке басын куәландыратын құжат (сәйкестендіру үшін талап етіледі), сондай-ақ құжаттың түпнұсқасы не көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжаттың нотариалды куәландырылған көшірмесі. Құжаттарды қабылдау кезінде жеке басын растайтын құжаттың түпнұсқасы тиісті тексеруден кейін өтініш берушіге қайтарылады</w:t>
+Төлем сондай-ақ портал арқылы "цифрлық үкіметтің" төлем шлюзі арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5532,249 +6015,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізі талаптар тізбесі бар қосымшаны</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда - дүйсенбіден жұманы қоса алғанда сағат 13.00-ден 14.30-ға дейінгі аралықтағы түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) құжаттарды қабылдау және беру бойынша Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа – дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) құқықтық қатынастардың субъектілері мен объектілері, жылжымайтын мүлікке құқық немесе құқық ауыртпалығының түрі және өзге де тіркеу объектілері не олардың туындау, өзгеру немесе тоқтатылу негіздері заңнама талаптарына сәйкес келмеген кезде;</w:t>
-[...161 lines deleted...]
-10) "Дербес деректер және оларды қорғау туралы" Заңның 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5807,51 +6242,661 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы қағиданың 1-қосымшаға сәйкес нысан бойынша пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, көппәтерлі тұрғын үй қоймаларының кемінде екі меншік иесінен, көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің төрағасынан немесе жергілікті атқарушы органның өтінішінен немесе көппәтерлі тұрғын үйдің тапсырыс берушісінің (құрылыс салушысының) жазбаша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке куәлік не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін), сондай-ақ құжаттың түпнұсқасы не көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжаттың нотариалды куәландырылған көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер кондоминиум объектісі тіркелген сәтке дейін жер учаскесіне құқық белгілеу және сәйкестендіру құжаты тіркелмеген болса, жер учаскесіне құқық белгілеу және сәйкестендіру құжаты; кондоминиум объектісін мемлекеттік тіркегені үшін төленгенін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесіне сәйкестендіру сипаттамалары туралы мемлекеттік цифрлық жүйелердегі мәліметтерді құжаттарды қабылдау және беру қызметкері тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ұялы байланыс операторы ұсынған абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда, пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, көппәтерлі тұрғын үй қоймаларының кемінде екі меншік иесінен, көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің төрағасынан немесе жергілікті атқарушы органның өтінішінен немесе көппәтерлі тұрғын үйдің тапсырыс берушісінің (құрылыс салушысының) ЭЦҚ-мен немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш; жер учаскесіне сәйкестендіру құжатының сканерленген көшірмесі бар жер учаскесіне құқық белгілейтін құжаттың (жергілікті атқарушы органдардың шешімі) электрондық көшірмесі; "цифрлық үкіметтің" төлем шлюзі арқылы жүргізілген төлемді қоспағанда, кондоминиум объектісін тіркеу үшін төлемді растайтын құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидромелиоративтік кондоминиум объектісін мемлекеттік тіркеу үшін көрсетілетін қызметті алушылар немесе олардың уәкілетті өкілдері көрсетілетін қызметті берушіге мынадай құжаттарды ұсынады: Ережеге 1-қосымшаға сәйкес нысан бойынша кондоминиум объектісін мемлекеттік тіркеу туралы өтініш; су шаруашылығы құрылысының гидромелиоративтік жүйесінің паспорты; ортақ үлестік меншік құрамына кіретін гидромелиоративтік жүйе элементтерінің және басқа да мүліктің тізбесі бар гидромелиоративтік жүйенің сызбасы (арналар, су беруді реттеуге арналған құрылыстар, коллекторлық-дренаждық желілер, тік дренаж ұңғымалары, электр желілері, электр жабдығы, сорғылар, осы құрылыстардың бұру жолдарының астындағы жерлер); гидромелиоративтік кондоминиумның құрамына кіретін және бөлек (жеке) меншіктегі (өзге құқықтағы) барлық жер учаскелеріне құқық белгілейтін және сәйкестендіру құжаттарының көшірмелерін қоса бере отырып, гидромелиоративтік кондоминиумға қатысушылардың тізімі); көрсетілетін қызметті алушының (жеке тұлғаның) немесе оның уәкілетті өкілінің жеке басын куәландыратын құжат (сәйкестендіру үшін талап етіледі), сондай-ақ құжаттың түпнұсқасы не көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжаттың нотариалды куәландырылған көшірмесі. Құжаттарды қабылдау кезінде жеке басын растайтын құжаттың түпнұсқасы тиісті тексеруден кейін өтініш берушіге қайтарылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құқықтық қатынастардың субъектілері мен объектілері, жылжымайтын мүлікке құқық немесе құқық ауыртпалығының түрі және өзге де тіркеу объектілері не олардың туындау, өзгеру немесе тоқтатылу негіздері заңнама талаптарына сәйкес келмеген кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) егер өтініш беруші Қазақстан Республикасының заңнамасына сәйкес терроризмді және экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне енгізілсе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) егер қажетті құжаттар мемлекеттік тіркеуді тоқтата тұру кезінде ұсынылмаса, өтініш беруші Мемлекеттік қызмет тізбесінің 8-тармағына сәйкес мемлекеттік тіркеу үшін қажетті құжаттар пакетін толық ұсынбаған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) нысаны мен мазмұны бойынша заңнама талаптарына сәйкес келмейтін құжаттарды тіркеуге ұсынған кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-1-тармағында көзделген жағдайларды қоспағанда, құқықты немесе өзге де мемлекеттік тіркеу объектісін мемлекеттік тіркеуді болдырмайтын ауыртпалықтар болған кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) заңды күшіне енген сот актісі негізінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) егер тіркеуді тоқтата тұру мерзімі ішінде тоқтата тұру үшін негіз болған мән-жайлар жойылмаса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) егер тіркеу объектісі мұндай құқыққа қатысты ауысу, өзгерту, тоқтату немесе ауыртпалықты белгілеу болып табылса, бұрын туындаған құқық ол туындаған сәтте қолданыста болған заңнамаға сәйкес келмеген кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) мемлекеттік мүлік жөніндегі уәкілетті органның меншік құқығын және тиісті саланың уәкілетті органының жалдау құқығын тіркеуді қоспағанда, мемлекеттік ислам арнайы қаржы компаниясына тиесілі жылжымайтын мүлікке құқықтар мен ауыртпалықтарды тіркеу үшін өтініш жасаған кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10) "Дербес деректер және оларды қорғау туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11) "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5939,443 +6984,683 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кондоминиум объектісін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік тіркеу ережесіне</w:t>
+              <w:t xml:space="preserve">мемлекеттік тіркеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 3 қосымша</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...90 lines deleted...]
-              <w:t>алушының мекенжайы)</w:t>
+              <w:t>2-1 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="29"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> "Кондоминиум объектісін мемлекеттік тіркеу" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      Ескерту. Қағидалар 2-1-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...215 lines deleted...]
-      "___" _________ 20__ жылғы</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6437,74 +7722,559 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік тіркеу ережесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4 қосымша</w:t>
+              <w:t>№ 3 қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (бар болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі – Т.А.Ә)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе (Көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушы ұйымының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="30"/>
+    <w:bookmarkStart w:name="z76" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 20-бабының 2-тармағын басшылыққа ала отырып, көрсетілетін қызметті берушінің филиалы (мекенжайын көрсету) Сіздің мемлекеттік көрсетілетін қызмет тізбесінде көзделген Тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға, сондай-ақ қолданыс мерзімі өтіп кеткен құжаттарды ұсынғаныңызға байланысты мемлекеттік қызметті көрсетуге (мемлекеттік көрсетілетін қызмет тізбесіне сәйкес мемлекеттік көрсетілетін қызметтің атауын көрсету) құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоқ құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әр тарапқа бір-бірден, 2 данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.(болған жағжайда) (көрсетілетін қызметті беруші филиалының құжаттарды қабылдау бойынша қызметкерінің (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: Т.А.Ә. (болған жағдайда)_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (болған жағдайда) / көрсетілетін қызметті алушының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кондоминиум объектісін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеу ережесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісін мемлекеттік тіркеу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7763,117 +9533,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"АЗАМАТТАРҒА АРНАЛҒАН ҮКІМЕТ" МЕМЛЕКЕТТІК КОРПОРАЦИЯСЫ" КОММЕРЦИЯЛЫҚ ЕМЕС АКЦИОНЕРЛІК </w:t>
+              <w:t xml:space="preserve">"АЗАМАТТАРҒА АРНАЛҒАН ҮКІМЕТ" МЕМЛЕКЕТТІК КОРПОРАЦИЯСЫ" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚОҒАМЫ (КЕАҚ аумақтық филиалы)</w:t>
+              <w:t>КОММЕРЦИЯЛЫҚ ЕМЕС АКЦИОНЕРЛІК ҚОҒАМЫ (КЕАҚ аумақтық филиалы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ГОСУДАРСТВЕННАЯ </w:t>
+              <w:t xml:space="preserve">НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КОРПОРАЦИЯ "ПРАВИТЕЛЬСТВО ДЛЯ ГРАЖДАН" (территориальный филиал НАО)</w:t>
+              <w:t>"ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ "ПРАВИТЕЛЬСТВО ДЛЯ ГРАЖДАН" (территориальный филиал НАО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8552,55 +10322,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8926,31 +10696,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>