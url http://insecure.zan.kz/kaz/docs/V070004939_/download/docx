--- v0 (2025-10-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="175e35c" w14:textId="175e35c">
+    <w:p w14:paraId="f93d5cf" w14:textId="f93d5cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,170 +150,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасын басшылыққа ала отырып, </w:t>
+      "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының Заңын іске асыру мақсатында, "Әділет органдары туралы" Қазақстан Республикасы Заңының 7-бабын және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасын басшылыққа ала отырып, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Әділет министрінің 08.06.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -720,141 +670,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z35" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленген және жоғалған немесе бүлінген құқық белгілейтін құжаттың телнұсқасын беру және түпнұсқасының (куәландырылған көшірмесінің) күшін жою тәртібін, сондай-ақ "Жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы жоғалған немесе бүлінген құқық белгілейтін құжаттың телнұсқасын беру және түпнұсқасының (куәландырылған көшірмесінің) күшін жою қағидалары (бұдан әрі – Қағидалар) "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасы 2007 жылғы 26 шілдедегі № 310 Заңының 36-бабының 1-тармағына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес әзірленген және жоғалған немесе бүлінген құқық белгілейтін құжаттың телнұсқасын беру және түпнұсқасының (куәландырылған көшірмесінің) күшін жою тәртібін, сондай-ақ "Жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1151,109 +1061,328 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Негізінде құқықтық кадастрда тіркеу жүргізілген жылжымайтын мүлікке құқық белгілейтін құжаттың түпнұсқасы (куәландырылған көшірмесі) жоғалған немесе бүлінген жағдайларда құқық белгілейтін құжатты қалпына келтіруді көрсетілетін қызметті берушітіркеу ісінде сақталатын көрсетілген құжаттың көшірмесінен телнұсқа беру арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құқық белгілейтін құжаттың телнұсқасын берген кезде тіркеуші орган құқықтық кадастрдың ақпараттық жүйесіне және құқықтық кадастрдың тіркеу ісінің тиісті бағандарына құқық белгілейтін құжаттың түпнұсқасының күшін жою туралы тиісті жазба енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құқық белгілейтін құжаттың телнұсқасы құқық иесіне немесе оның уәкілетті өкіліне ғана беріледі (бұдан әрі –көрсетілетін қызметті алушы);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z47" w:id="17"/>
-[...15 lines deleted...]
-      6. Құқық белгілейтін құжаттың телнұсқасы құқық иесіне немесе оның уәкілетті өкіліне ғана беріледі (бұдан әрі –көрсетілетін қызметті алушы);</w:t>
+    <w:bookmarkStart w:name="z48" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z48" w:id="18"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік көрсетілген қызметті алу үшін көрсетілетіне қызметті алушы осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1268,51 +1397,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлем ақысы бойынша (бұдан әрі-өтініш) осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүлік құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көзделген тізбеге сәйкес құжаттарды қоса бере отырып жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы немесе "электрондық үкімет" порталы www.egov.kz (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1385,70 +1513,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтінішті көрсетілетін қызметті беруші арқылы жүгінген кезде қызметті беруші құжаттарды қабылдау және беру бөлімінің қызметкері құжаттарды қабылдауды жүзеге асырады және оларды жылжымайтын мүлікке құқықтарды тіркеу жөніндегі басқармаға (бөлімге) жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің құжаттарды қабылдау жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1541,70 +1669,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері құжаттарды қабылдау бөлімінен құжаттарды қабылдауды жүзеге асырады, мұрағаттан тіркеу істерін сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1622,71 +1750,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z53" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Содан кейін жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері жылжымайтын мүлікке құқықтардың (ауыртпалықтардың) пайда болуына, өзгеруіне, тоқтатылуына немесе мемлекеттік тіркеудің өзге де объектілеріне құқықтардың (ауыртпалықтардың) туындауына, тоқтатылуына негіз болып табылатын жасалатын мәміленің және (немесе) өзге де заңдық фактілердің (заңдық құрамдардың) заңдылығын тексеруді қоса алғанда, мемлекеттік тіркеуге ұсынылған құжаттарды тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу үшін қажетті мемлекеттік электрондық ақпараттық ресурстар болып табылатын мәліметтерді жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері тиісті мемлекеттік ақпараттық жүйелерден оның жеке электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1833,148 +2057,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="23"/>
+    <w:bookmarkStart w:name="z54" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті портал арқылы берген кезде электрондық сұрау салуды жіберу көрсетілетін қызметті алушының "жеке кабинетінен" жүзеге асырылады. Сұрау салу таңдалған қызметке сәйкес көрсетілетін қызметті берушіге автоматты түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы құжаттардың толық топтамасын көрсеткен кезде "жеке кабинетте" нәтижені алу орны мен күні көрсетіле отырып, мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Портал арқылы өтініш берген кезде жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркеу іс-әрекеттерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z72" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z72" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. Мемлекеттік көрсетілетін қызмет Тізбенің 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны жөнінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2067,168 +2291,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсету мерзімі көрсетілетін қызметті алушы көрсетілетін қызметті берушіге (құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді) немесе порталға жүгінген кезде құжаттар топтамасын тапсырған сәттен бастап үш жұмыс күн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы көрсетілген мерзімде мемлекеттік көрсетілетін қызметтің нәтижесін алуға өтініш білдірмеген жағдайда, көрсетілетін қызметті беруші оларды көрсетілетін қызметті алушы алғанға дейін қабылдау орны бойынша сақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Телнұсқа" белгісі бар жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасы және тіркеуші органның мөртаңбасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әділет министрлігі қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтінішті қабылдауды және мемлекеттік қызметті көрсету нәтижесін беруді жүзеге асыратын ұйымдарға көрсетілетін қызметті берушіге және бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2265,88 +2603,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның қызметкерлерінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртiбі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z60" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2475,50 +2813,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3812,50 +4248,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ "___" ________ 20__ ж. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3973,68 +4525,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күшін жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="31"/>
+    <w:bookmarkStart w:name="z73" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5747,50 +6299,148 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -6052,68 +6702,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(көрсетілетін қызметті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="32"/>
+    <w:bookmarkStart w:name="z74" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6889,55 +7539,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7263,31 +7913,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>