--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f93d5cf" w14:textId="f93d5cf">
+    <w:p w14:paraId="d516bd9" w14:textId="d516bd9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -893,496 +893,379 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өтініш берушінің уәкілетті өкілі – өтініш берушінің атынан өтініш беретін және сенімхатқа, заңнамаға, соттың шешіміне не құқықтық актіге негізделген өкілеттіктерге орай мемлекеттік тіркеуге байланысты өзге де әрекетті жүзеге асыратын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z71" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) тіркеу ісі - құқықтық кадастрдың мемлекеттік тіркеуге ұсынылатын құжаттардың көшірмелерін объектілік принцип бойынша сақтау жүзеге асырылатын бөлігі.</w:t>
+      7) тіркеу ісі - құқықтық кадастрдың мемлекеттік тіркеуге ұсынылатын құжаттардың көшірмелерін объектілік принцип бойынша сақтау жүзеге асырылатын бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z75" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызмет көрсету нәтижесіне автоматтандырылған қол қою – барлық қажетті деректер мен растауларды цифрлық объектілер мен жүйелерден алу шартымен қызмет көрсетушінің қатысуынсыз мемлекеттік қызмет көрсетудің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 01.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік қызметін (бұдан әрі - мемлекеттік қызмет) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалдары (бұдан әрі - көрсетілетін қызметті беруші) жылжымайтын мүліктің орналасқан жері бойынша көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z45" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Негізінде құқықтық кадастрда тіркеу жүргізілген жылжымайтын мүлікке құқық белгілейтін құжаттың түпнұсқасы (куәландырылған көшірмесі) жоғалған немесе бүлінген жағдайларда құқық белгілейтін құжатты қалпына келтіруді көрсетілетін қызметті берушітіркеу ісінде сақталатын көрсетілген құжаттың көшірмесінен телнұсқа беру арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құқық белгілейтін құжаттың телнұсқасын берген кезде тіркеуші орган құқықтық кадастрдың цифрлық жүйесіне және құқықтық кадастрдың тіркеу ісінің тиісті бағандарына құқық белгілейтін құжаттың түпнұсқасының күшін жою туралы тиісті жазба енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құқық белгілейтін құжаттың телнұсқасы құқық иесіне немесе оның уәкілетті өкіліне ғана беріледі (бұдан әрі –көрсетілетін қызметті алушы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z48" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...153 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік көрсетілген қызметті алу үшін көрсетілетіне қызметті алушы осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1394,189 +1277,272 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлем ақысы бойынша (бұдан әрі-өтініш) осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүлік құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көзделген тізбеге сәйкес құжаттарды қоса бере отырып жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы немесе "электрондық үкімет" порталы www.egov.kz (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүлік құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көзделген тізбеге сәйкес құжаттарды қоса бере отырып жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы немесе "цифрлық үкімет" порталы www.egov.kz (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтінішті көрсетілетін қызметті беруші арқылы жүгінген кезде қызметті беруші құжаттарды қабылдау және беру бөлімінің қызметкері құжаттарды қабылдауды жүзеге асырады және оларды жылжымайтын мүлікке құқықтарды тіркеу жөніндегі басқармаға (бөлімге) жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің құжаттарды қабылдау жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1669,70 +1635,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="19"/>
+    <w:bookmarkStart w:name="z77" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы анықталған кемшіліктер тоқтата тұру мерзімі шегінде жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтініш хаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда, мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері құжаттарды қабылдау бөлімінен құжаттарды қабылдауды жүзеге асырады, мұрағаттан тіркеу істерін сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1750,455 +2144,339 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Содан кейін жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері жылжымайтын мүлікке құқықтардың (ауыртпалықтардың) пайда болуына, өзгеруіне, тоқтатылуына немесе мемлекеттік тіркеудің өзге де объектілеріне құқықтардың (ауыртпалықтардың) туындауына, тоқтатылуына негіз болып табылатын жасалатын мәміленің және (немесе) өзге де заңдық фактілердің (заңдық құрамдардың) заңдылығын тексеруді қоса алғанда, мемлекеттік тіркеуге ұсынылған құжаттарды тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу үшін қажетті мемлекеттік цифрлық ресурстар болып табылатын мәліметтерді жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері тиісті мемлекеттік цифрлық жүйелерден оның жеке электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері құқықтық кадастрдың цифрлық жүйесіне құқық белгілейтін құжаттың түпнұсқасын жою және құқық белгілейтін құжаттың телнұсқасын беру туралы немесе Тізбенің 9-тармағында көзделген жағдайларда бас тарту туралы жазба енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері ұсынылған құжаттар Тізбенің 8-тармағында көзделген талаптарға сәйкес келген кезде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша "Телнұсқа" белгісі бар және тіркеуші органның мөртаңбасы қойылып жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасын дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телнұсқаны беруден бас тартқан жағдайда жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері Тізбенің 9-тармағында көзделген негіздер бойынша бас тарту туралы жазбаша хабарламаны дайындайды және көрсетілетін қызметті алушыға (өтініш берушінің уәкілетті өкіліне) жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телнұсқаны дайындау немесе бас тарту туралы хабарламаны дайындау бойынша рәсімді жүзеге асырғаннан кейін құжаттар басшылыққа қарауға, кейіннен қол қою үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қол қойылған құжаттар, құқық белгілейтін құжаттың телнұсқасы немесе құқық белгілейтін құжаттың телнұсқасын беруден бас тарту туралы хабарлама кейіннен көрсетілетін қызметті алушыға беру үшін құжаттарды қабылдау және беру бөліміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...272 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="20"/>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті портал арқылы берген кезде электрондық сұрау салуды жіберу көрсетілетін қызметті алушының "жеке кабинетінен" жүзеге асырылады. Сұрау салу таңдалған қызметке сәйкес көрсетілетін қызметті берушіге автоматты түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы құжаттардың толық топтамасын көрсеткен кезде "жеке кабинетте" нәтижені алу орны мен күні көрсетіле отырып, мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="21"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Портал арқылы өтініш берген кезде жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) қызметкері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркеу іс-әрекеттерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z72" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z72" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. Мемлекеттік көрсетілетін қызмет Тізбенің 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны жөнінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2291,670 +2569,458 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсету мерзімі көрсетілетін қызметті алушы көрсетілетін қызметті берушіге (құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді) немесе порталға жүгінген кезде құжаттар топтамасын тапсырған сәттен бастап үш жұмыс күн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы көрсетілген мерзімде мемлекеттік көрсетілетін қызметтің нәтижесін алуға өтініш білдірмеген жағдайда, көрсетілетін қызметті беруші оларды көрсетілетін қызметті алушы алғанға дейін қабылдау орны бойынша сақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Телнұсқа" белгісі бар жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасы және тіркеуші органның мөртаңбасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтінішті қабылдауды және мемлекеттік қызметті көрсету нәтижесін беруді жүзеге асыратын ұйымдарға көрсетілетін қызметті берушіге және бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның қызметкерлерінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртiбі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарауды жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
-[...146 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...322 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3017,222 +3083,1176 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жоғалған немесе бүлінген құқық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">белгілейтін құжаттың </w:t>
+              <w:t>белгілейтін құжаттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">телнұсқасын беру және </w:t>
+              <w:t>телнұсқасын беру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">түпнұсқасының </w:t>
+              <w:t>түпнұсқасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(куәландырылған көшірмесінің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күшін жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>нысан</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (“Азаматтарға арналған үкімет"мемлекеттік корпорациясының филиалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құқық белгілейтін құжаттың телқұжатын беру туралы ӨТІНІШ №__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 795</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, Аты, Әкесінің аты (ол болған кезде) (бұдан әрі – Т.А.Ә.) /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның толық атауы __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Тұратын жері/ Заңды мекенжайы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат: түрі____________, №__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді _______________________________, берілген күні______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (егер өтініш беруші біреуден артық болса ақпаратты қайталау)/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу туралы куәліктің нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атынан іс-әрекететеді__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (уәкілетті өкіл толтырады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________(өкілеттігін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________ мекен-жайы бойынша орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлік объектісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттыңатауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшысының немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті өкілдің Т.Ә.А. ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ атынан ісәрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ телқұжатын беруді сұраймын (сұраймыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық белгілейтін құжаттың жоғалуына немесе бүлінуіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұзылуына) әкелген мән-жайлар __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төленгені туралы құжат: түрі_______ N______ сомасы_________теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш қабылдаған маманның Т.Ә.А. мен қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн:_____________20__жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты_________сағ.__________мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаудың жоспарлы уақыты_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті орындау /қарау/ нәтижесі__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексерілді: күні________ 20__жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орындаушының Т.Ә.А. және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекен-жайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ "___" ________ 20__ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3254,1383 +4274,198 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...1141 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>Жоғалған немесе бүлінген құқық</w:t>
+              <w:t>Жоғалған немесе бүлінген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">белгілейтін құжаттың </w:t>
+              <w:t>құқық белгілейтін құжаттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">телнұсқасын беру және </w:t>
+              <w:t>телнұсқасын беру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">түпнұсқасының </w:t>
+              <w:t>түпнұсқасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(куәландырылған көшірмесінің)</w:t>
+              <w:t>(куәландырылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшірмесінің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күшін жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="27"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4645,51 +4480,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жылжымайтын мүлiкке құқық белгілейтін құжаттың телнұсқасын беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4721,88 +4566,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қызмет берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүлік объектісінің орналасқан жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалы</w:t>
+Жылжымайтын мүлiкке құқық белгілейтін құжаттың телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4835,87 +4680,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы, "электрондық үкіметтің" веб-порталы</w:t>
+Жылжымайтын мүлік объектісінің орналасқан жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4948,123 +4793,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушіге немесе порталға жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап үш жұмыс күні (құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді)</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5097,87 +4906,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған/қағаз түрінде);</w:t>
+"цифрлық үкіметтің" веб-порталы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген жағдайда көрсетілетін қызметті алушы мемлекеттік корпорация арқылы ол жойылған сәтке дейін өтініш беруге құқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5210,141 +5057,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасы не Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+көрсетілетін қызметті берушіге немесе порталға жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап үш жұмыс күні (құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны:</w:t>
+Көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттар топтамасын тапсыруы үшін күтудің рұқсат етілген ең ұзақ уақыты - 20 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық / қағаз түрінде.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушыға құжаттарды беру көрсетілетін қызметті алушының немесе оның өкілінің жеке куәлігін не цифрлық құжаттар сервисінен электрондық құжатты көрсеткен кезде Мемлекеттік корпорацияда жүзеге асырылады.</w:t>
+Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5377,87 +5206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету бойынша төлем Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 9 сәуірдегі № 212/НҚ бұйрығымен бекітілген, жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы мемлекеттік монополияға жатқызылған "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларына сәйкес алынады.</w:t>
+Электрондық (ішінара цифрландырылған /қағаз түрінде);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5490,123 +5319,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда - дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+Жылжымайтын мүлікке құқық белгілейтін құжаттың телнұсқасы не Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құжаттарды қабылдау және беру бойынша Мемлекеттік корпорацияның филиалдарында – дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа;</w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық / қағаз түрінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының Еңбек кодексіне сәйкес өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Көрсетілетін қызметті алушыға құжаттарды беру көрсетілетін қызметті алушының немесе оның өкілінің жеке куәлігін не цифрлық құжаттар сервисінен электрондық құжатты көрсеткен кезде Мемлекеттік корпорацияда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5639,285 +5468,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...198 lines deleted...]
-Шетелдік заңды тұлғалар сауда тізілімінен заңдастырылған үзінді көшірмені немесе шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжатты мемлекеттік және орыс тілдеріне нотариалды куәландырылған аудармасымен бірге ұсынады;</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету бойынша төлем Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 9 сәуірдегі № 212/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген, жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы мемлекеттік монополияға жатқызылған "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларына сәйкес алынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5950,161 +5601,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады:</w:t>
+              <w:t xml:space="preserve">
+1) жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда - дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+              <w:t xml:space="preserve">
+2) құжаттарды қабылдау және беру бойынша Мемлекеттік корпорацияның филиалдарында – дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-3) "Дербес деректер және оларды қорғау туралы" Заңның </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+3) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6137,311 +5810,608 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы арқылы көрсетілетін өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзіне-өзі қызмет көрсетуді жүзеге асыру, өз бетінше жүріп-тұру, бағдарлану мүмкіндігі немесе қабілетінен толық немесе ішінара айырылған көрсетілетін қызметті алушыларға құжаттарды қабылдауды 1414, 88000807777 бірыңғай байланыс орталығы арқылы жүгіну арқылы көрсетілетін қызметті беруші тұрғылықты жеріне барып жүргізеді.</w:t>
+Құқық белгілейтін құжаттың телнұсқасын алу үшін көрсетілетін қызметті алушы (өтініш берушінің уәкілетті өкілі) мынадай құжаттарды ұсынуы тиіс:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің-www интернет-ресурсында орналастырылған www. gov.kz.</w:t>
+Көрсетілетін қызметті берушіге:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+1) жеке куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алады.</w:t>
+2) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сандық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рұқсат етілген пайдаланушылар үшін қол жетімді.</w:t>
+3) құқық белгілейтін құжаттың телнұсқасын беру үшін төлемді растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизацияланған өту, бұдан әрі "цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет</w:t>
+"Цифрлық үкімет" веб-порталына www.egov.kz (бұдан әрі-портал):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық – цифрлық қолтаңбамен немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы сұрау салу; жеке тұлға жеке басын куәландыратын құжат туралы мәліметтерді толтырады; заңды тұлға мемлекеттік тіркеу туралы мәліметтерді толтырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүргізілген төлемді қоспағанда, құқық белгілейтін құжаттың телнұсқасын беру үшін төлемді растайтын құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦҮТШ арқылы жүргізілген төлем туралы мәліметтерді жылжымайтын мүлікке құқықтарды тіркеу басқармасы (бөлімі) "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік заңды тұлғалар сауда тізілімінен заңдастырылған үзінді көшірмені немесе шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын басқа да заңдастырылған құжатты мемлекеттік және орыс тілдеріне нотариалды куәландырылған аудармасымен бірге ұсынады;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) "Дербес деректер және оларды қорғау туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзіне-өзі қызмет көрсетуді жүзеге асыру, өз бетінше жүріп-тұру, бағдарлану мүмкіндігі немесе қабілетінен толық немесе ішінара айырылған көрсетілетін қызметті алушыларға құжаттарды қабылдауды 1414, 88000807777 бірыңғай байланыс орталығы арқылы жүгіну арқылы көрсетілетін қызметті беруші тұрғылықты жеріне барып жүргізеді. Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің-www интернет-ресурсында орналастырылған www. gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алады. Сандық құжаттар қызметі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде рұқсат етілген пайдаланушылар үшін қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизацияланған өту, бұдан әрі "цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...127 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6488,64 +6458,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жоғалған немесе бүлінген құқық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">белгілейтін құжаттың </w:t>
+              <w:t>белгілейтін құжаттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">телнұсқасын беру </w:t>
+              <w:t>телнұсқасын беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және түпнұсқасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6555,343 +6525,271 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күшін жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т.А.Ә. (болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(бұдан әрі – Т.А.Ә.) немесе </w:t>
+              <w:t>(бұдан әрі – Т.А.Ә.) немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін қызметті алушы </w:t>
+              <w:t>көрсетілетін қызметті алушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымының атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(көрсетілетін қызметті </w:t>
+              <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:bookmarkStart w:name="z74" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 217</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы (филиалын көрсету) Сіздің осы Тізбенің 8-тармағында көзделген тізбеге сәйкес, құжаттар топтамасын толық ұсынбауыңызға сондай-ақ қолданыс мерзімі өтіп кеткен құжаттарды ұсынғаныңызға байланысты мемлекеттік қызмет көрсетуге (мемлекеттiк көрсетілетін қызмет тізбесіне сәйкес мемлекеттік көрсетілетін қызмет атауын көрсету) құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 20-бабының 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы (филиалын көрсету) Сіздің осы Тізбенің 8-тармағында көзделген тізбеге сәйкес, құжаттар топтамасын толық ұсынбауыңызға сондай-ақ қолданыс мерзімі өтіп кеткен құжаттарды ұсынғаныңызға байланысты мемлекеттік қызмет көрсетуге (мемлекеттiк көрсетілетін қызмет тізбесіне сәйкес мемлекеттік көрсетілетін қызмет атауын көрсету) құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ құжаттардың атаулары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ___________________________________________________;</w:t>
-[...17 lines deleted...]
-      2) ___________________________________________________;</w:t>
+      1) _______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6955,51 +6853,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алдым: _____________________________________________________________</w:t>
+      Алдым: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының /Т.А.Ә. (болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7071,129 +6969,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоғалған немесе бүлінген құқық</w:t>
+              <w:t>Жоғалған немесе бүлінген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">белгілейтін құжаттың </w:t>
+              <w:t>құқық белгілейтін құжаттың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">телнұсқасын беру және </w:t>
+              <w:t>телнұсқасын беру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>түпнұсқасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(куәландырылған көшірмесінің)</w:t>
+              <w:t>(куәландырылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>көшірмесінің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>күшін жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7224,50 +7135,776 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жылжымайтын мүлiкке құқық белгілейтін құжаттың телнұсқасын беру" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-1-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғалған немесе бүлінген құқық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">белгілейтін құжаттың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">телнұсқасын беру және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түпнұсқасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(куәландырылған көшірмесінің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшін жою қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, Аты, Әкесінің аты (ол болған кезде) (бұдан әрі – Т.А.Ә.) немесе көрсетілетін қызметті алушы ұйымының атауы) _____________________ (көрсетілетін қызметті алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -7539,55 +8176,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7913,31 +8550,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>