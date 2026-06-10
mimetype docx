--- v0 (2025-12-30)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f187269" w14:textId="f187269">
+    <w:p w14:paraId="e0c97a5" w14:textId="e0c97a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,103 +85,179 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент - банктері филиалдарының бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздар мен туынды қаржы құралдары базалық активтерінің тізбесін және оларды сатып алу тәртібін, қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын, сондай-ақ екінші деңгейдегі банктер брокерлік қызметті жүзеге асыра алатын өлшемшарттарды белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі N 210 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2007 жылғы 27 тамызда Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 4892 болып енгізілді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі N 210 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2007 жылғы 27 тамызда Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 4892 болып енгізілді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 17 сәуірдегі № 70 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -284,51 +362,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 2012.05.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -530,51 +608,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі басқармасының 2009.11.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
@@ -1012,289 +1090,289 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қаулы 2-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 03.02.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Осы қаулының 2-1-тармағында көрсетілген тізілімге өзгерістер және (немесе) толықтырулар енгізу қажеттігі жағдайында екінші деңгейдегі банктер орталық депозитарийге түзетілген ақпаратты және тізілімге өзгерістер және (немесе) толықтырулар енгізу қажеттігі себептерін көрсете отырып, жазбаша түсіндірме береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 2-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 03.02.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 10.09.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Екінші деңгейдегі банктер базалық активі кредиттік тәуекел болып табылатын туынды бағалы қағаздармен және туынды қаржы құралдармен операцияларды мына талаптардың барлығын орындағанда, кредиттік дефолт своптарын (credit default swap) және жиынтық кіріс своптарын (total return swap) сатып алу (сатып алушы ретінде болулары) арқылы жүзеге асырулары мүмкін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) базалық актив екінші деңгейдегі банктің меншікті міндеттемесі болып табылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік тәуекелді базалық актив бойынша хеджирлеу мақсатында сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алу бағалы қағаздардың ұйымдастырылған нарығында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
-[...196 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі басқармасының 2009.11.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1732,71 +1810,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қаулы 3-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 2012.05.25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 193</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 08.05.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) ; өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 31.08.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
@@ -2106,51 +2184,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 19.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3218,55 +3296,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3596,35 +3696,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>