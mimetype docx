--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b8fa77" w14:textId="7b8fa77">
+    <w:p w14:paraId="2fa3459" w14:textId="2fa3459">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,93 +85,169 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау қағидаларын, Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 25 маусымдағы N 168 Қаулысы. Қазақстан Республикасының Әділет Министрлігінде 2007 жылғы 15 тамызда Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 4873 болып енгізілді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 25 маусымдағы N 168 Қаулысы. Қазақстан Республикасының Әділет Министрлігінде 2007 жылғы 15 тамызда Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне N 4873 болып енгізілді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 29 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z51" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қолданушылардың назарына!!!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16257,55 +16335,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16635,35 +16735,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>