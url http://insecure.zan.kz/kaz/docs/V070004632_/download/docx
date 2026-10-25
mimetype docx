--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b005fb" w14:textId="0b005fb">
+    <w:p w14:paraId="9ad4794" w14:textId="9ad4794">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1540,371 +1540,275 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік көрсетілетін қызметті алу үшін көркемөнерпаздар ұжымының басшысы (бұдан әрі – ұжым басшысы) Тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға 2 қосымшаға сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді (бұдан әрі – өтінім) жергілікті атқарушы органның кеңсесіне немесе "цифрлық үкімет" веб-порталы www.egov.kz, www.elisence.kz (бұдан әрі – портал) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтінім жергілікті атқарушы органға келіп түскен күннен бастап бір жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтінімді жергілікті атқарушы органның кеңсесі арқылы берген кезде оның көшірмесіне өтінімді қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) көрсетіле отырып, қабылданған күні, уақыты және кіріс өтінімдерінің нөмірі қамтылған жергілікті атқарушы органның мөртаңбасы қойылады. Портал арқылы жүгінген кезде ұжым басшысының "жеке кабинетінде" нәтижені алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 201-НҚ</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...201 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жергілікті атқарушы орган кеңсесінің қызметкері өтінімді қабылдауды, тіркеуді жүзеге асырады және оны ол түскен күні жергілікті атқарушы органның басшысына жауапты орындаушыны анықтау үшін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұжым басшысы кеңсеге жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1981,71 +1885,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жергілікті атқарушы органның басшысы жауапты орындаушыны анықтайды және оған орындауға өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жергілікті атқарушы органның жауапты орындаушысы өтінімді қарау қорытындылары бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2060,71 +1964,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді қабылдау туралы қолхат (бұдан әрі – қабылдау туралы қолхат) немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді қабылдаудан бас тарту туралы қолхат (бұдан әрі – бас тарту туралы қолхат) дайындайды және жергілікті атқарушы органның басшысына жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жергілікті атқарушы органның басшысы қабылдау туралы қолхатқа немесе бас тарту туралы қолхатқа қол қояды. Жергілікті атқарушы органның жауапты орындаушысы мемлекеттік қызмет көрсету нәтижесін ұжым басшысына ол кеңсеге жүгінген жағдайда қағаз тасығышта немесе ол порталға жүгінген жағдайда электрондық нысанда жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер Тізбенің 9-тармағында көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2161,70 +2065,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қағаз жеткізгіште жүгінген кезде мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, басып шығарылады, жергілікті атқарушы органның мөрімен және уәкілетті адамның қолымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы органдарға портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі көрсетілетін жергілікті атқарушы органдардың уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында ұжым басшысының "жеке кабинетіне" жіберіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2428,343 +2332,247 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жергілікті атқарушы органдар мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді Заңның 5 бабының 2-тармағының 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет саласындағы уәкілетті орган Бірыңғай байланыс орталығына, "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, сондай-ақ көрсетілетін қызметті берушілеріне көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...119 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тарау жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым әкімшілік актісі, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2775,264 +2583,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган, шағым жасалатын лауазымды адамның шешімі, әрекетіне (әрекетсіздігіне) шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте уәкілетті орган, шағым жасалатын лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне), егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын іс-әрекет жасаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті алушының уәкілетті органның атына келіп түскен шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Егер Қазақстан Республикасының Заңында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3105,105 +2797,112 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе "Үлгілі" атағын беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3416,51 +3115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3565,51 +3264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы органдар</w:t>
+Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы органдар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3678,69 +3377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
-[...17 lines deleted...]
-2) www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы арқылы</w:t>
+1) көрсетілетін қызметті берушінің кеңсесі; 2) www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3809,51 +3490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жұмыс күні</w:t>
+5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3922,51 +3603,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
+Электрондық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ішінара автоматтандырылған)/қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4297,87 +3996,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті беруші –Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен 7.30-дан 17.30-ға дейін. Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 08.00-ден 16.30-ға дейін жүзеге асырылады.</w:t>
+1) Көрсетілетін қызметті беруші –Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен 7.30-дан 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен жүзеге асырылады.</w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 08.00-ден 16.30-ға дейін жүзеге асырылады. Қабылдау алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы. Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мекенжайлары мен орындары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4608,123 +4325,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) марапаттарын куәландыратын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көркемөнерпаздар ұжымының қызметі туралы жергілікті және/немесе республикалық бұқаралық ақпарат құралдарында жарияланған материалдар болуы (3 мақаладан кем емес). порталға:</w:t>
+5) көркемөнерпаздар ұжымының қызметі туралы жергілікті және/немесе республикалық бұқаралық ақпарат құралдарында жарияланған материалдар болуы (3 мақаладан кем емес).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ЭЦҚ-мен куәландырылған осы Қағидалардың 2-қосымшаға сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге көркемөнерпаздар ұжымы басшысынан құжаттарды қабылдауға өтінім;</w:t>
+порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көркемөнерпаз ұжымы жиналысы хаттамасының электрондық көшірмесі;</w:t>
+1) ЭЦҚ-мен куәландырылған осы Қағидалардың 2-қосымшаға сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге көркемөнерпаздар ұжымы басшысынан құжаттарды қабылдауға өтінім;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) келесі ақпараттар көрсетілген ұжымына шығармашылық мінездеме: жетекшілер туралы мәліметтердің электрондық көшірмесі;</w:t>
+2) көркемөнерпаз ұжымы жиналысы хаттамасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-репертуары және ағымдағы жылға оқу-тәрбиелік жұмыс жоспарының электрондық көшірмесі; ұжымның концерттік бағдарламасының электрондық көшірмесі; қатысушылар құрамы тізімінің электрондық көшірмесі;</w:t>
+3) келесі ақпараттар көрсетілген ұжымына шығармашылық мінездеме: жетекшілер туралы мәліметтердің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+репертуары және ағымдағы жылға оқу-тәрбиелік жұмыс жоспарының электрондық көшірмесі; ұжымның концерттік бағдарламасының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қатысушылар құрамы тізімінің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) марапаттарын куәландыратын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4793,51 +4546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4864,72 +4617,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t>
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5016,163 +4749,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметті берушіге мүмкіндігі шектеулі көрсетілетін қызметті алушы өтініш берген жағдайда мемлекеттік қызмет көрсету ерекшеліктері: ғимарат мүмкіндігі шектеулі адамдардың кіруіне арналған пандустармен жабдықталған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мекенжайлары мен орындары мәдениет саласындағы уәкілетті органның ресми www.mam.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
+Мемлекеттік қызметті көрсету мекенжайлары мен орындары мәдениет саласындағы уәкілетті органның ресми www.mam.​gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығына: 1414, 8 800 080 7777 жүгіну арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5276,430 +4971,294 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Астана, Алматы, Шымкент</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалаларының, облыстық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жергілікті атқарушы органдары</w:t>
+              <w:t>жергілікті атқарушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>органдары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көркемөнерпаздар ұжымы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысының тегі,</w:t>
+              <w:t>басшысының тегі, аты, жөні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты, жөні (болған жағдайда)</w:t>
+              <w:t>(ол болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 23</w:t>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                             (атауы)</w:t>
+      (атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5726,196 +5285,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ___ парақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...108 lines deleted...]
-      пайдалануға келісемін</w:t>
+        <w:t>
+      ("Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруге өтінімдерді қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар қосылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен цифрлық жүйелерде заңмен қорғалатын құпияны құрайтын ақпаратты пайдалануға келісемін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімнің толтырылған күні __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6139,68 +5668,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді қабылдау туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6712,68 +6241,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7155,55 +6684,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>