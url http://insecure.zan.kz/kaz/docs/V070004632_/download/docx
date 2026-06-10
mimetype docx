--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0959916" w14:textId="0959916">
+    <w:p w14:paraId="0b005fb" w14:textId="0b005fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -737,130 +737,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беру қағидалары (бұдан әрі – Қағидалар) "Мәдениет туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
+      1. Осы Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мәдениет туралы" Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1163,68 +1163,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Комиссия құрамына мәдениет саласындағы уәкілетті органның (бұдан әрі – уәкілетті орган) өкілі және жанрлар бойынша мамандар кіреді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелерінің саны тақ болып табылады және төрағадан, мүшелер мен хатшыдан тұрады. Хатшы Комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1261,228 +1263,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссия отырыстары жергілікті атқарушы органдарға өтінімдердің түсуіне қарай өткізіледі (кемінде 5 өтінім) және егер оларға Комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ұсынылған өтінімдерді қарау нәтижелері бойынша Комиссия көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беру немесе көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруден бас тарту туралы шешімді Комиссия ұсынылған өтінімдерде мәліметтер дұрыс болмаған немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген шарттарға сәйкес келмеген жағдайда қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссияның шешімдері Комиссияға қатысқан мүшелерінің жалпы санының қарапайым көпшілік дауысымен қабылданады. Комиссия мүшелерінің дауыстары тең болған кезде төрағаның дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Комиссия шешімі хаттамамен ресімделеді және төраға мен Комиссияның қатысқан мүшелері қол қоюға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комиссияның оң шешімі негізінде уәкілетті орган оның бірінші басшысының немесе оны алмастыратын тұлғаның бұйрығымен көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беруге өтінімдерді қабылдау" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беруге өтінімдерді қабылдау" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) жергілікті атқарушы органдармен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1538,91 +1540,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік көрсетілетін қызметті алу үшін көркемөнерпаздар ұжымының басшысы (бұдан әрі – ұжым басшысы) Тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді (бұдан әрі – өтінім) жергілікті атқарушы органның кеңсесіне немесе "электрондық үкімет" веб-порталы www.egov.kz, www.elisence.kz (бұдан әрі – портал) арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1677,54 +1775,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өтінім жергілікті атқарушы органға келіп түскен күннен бастап бір жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Өтінімді жергілікті атқарушы органның кеңсесі арқылы берген кезде оның көшірмесіне өтінімді қабылдаған адамның тегі, аты, әкесінің аты (болған жағдайда) көрсетіле отырып, қабылданған күні, уақыты және кіріс өтінімдерінің нөмірі қамтылған жергілікті атқарушы органның мөртаңбасы қойылады. Портал арқылы жүгінген кезде ұжым басшысының "жеке кабинетінде" нәтижені алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      17. Өтінімді жергілікті атқарушы органның кеңсесі арқылы берген кезде оның көшірмесіне өтінімді қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) көрсетіле отырып, қабылданған күні, уақыты және кіріс өтінімдерінің нөмірі қамтылған жергілікті атқарушы органның мөртаңбасы қойылады. Портал арқылы жүгінген кезде ұжым басшысының "жеке кабинетінде" нәтижені алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жергілікті атқарушы орган кеңсесінің қызметкері өтінімді қабылдауды, тіркеуді жүзеге асырады және оны ол түскен күні жергілікті атқарушы органның басшысына жауапты орындаушыны анықтау үшін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2017,268 +2177,594 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Қағаз жеткізгіште жүгінген кезде мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, басып шығарылады және жергілікті атқарушы органдар уәкілетті тұлғаның мөрімен және қолымен расталады.</w:t>
+      22. Қағаз жеткізгіште жүгінген кезде мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, басып шығарылады, жергілікті атқарушы органның мөрімен және уәкілетті адамның қолымен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="36"/>
+        <w:t xml:space="preserve">
+      Жергілікті атқарушы органдарға портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі көрсетілетін жергілікті атқарушы органдардың уәкілетті тұлғасының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында ұжым басшысының "жеке кабинетіне" жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көрсетілген құжаттарды тіркеу күнінен бастап, құжаттардың толық топтамасын ұсынған жағдайда, уәкілетті органның құрылымдық бөлімшесінің қызметкері өтінішті тіркеген кезден бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттарды қарастырады және осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша мемлекеттік қызметті көрсету нәтижесінің жобасын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушының ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау рәсімі ҚР ӘРПК-ның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы хабарламаны алған күннен бастап екі жұмыс күнінен кешіктірмейтін мерзімде мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімге қарсылықты береді немесе білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау хаттамасы ҚР ӘРПК-ның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарсылықты қарау нәтижелері бойынша көрсетілетін қызметті алушыдан келіп түскен жағдайда көрсетілетін қызметті беруші фильмге прокаттау куәлігін не мемлекеттік қызметті көрсетуден уәжді бас тартуды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жергілікті атқарушы органдар мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет саласындағы уәкілетті орган Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, сондай-ақ көрсетілетін қызметті берушілеріне көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тарау жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым әкімшілік актісі, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2289,148 +2775,264 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган, шағым жасалатын лауазымды адамның шешімі, әрекетіне (әрекетсіздігіне) шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте уәкілетті орган, шағым жасалатын лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне), егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын іс-әрекет жасаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті алушының уәкілетті органның атына келіп түскен шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Егер Қазақстан Республикасының Заңында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2464,132 +3066,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көркемөнерпаздар ұжымдарына</w:t>
+              <w:t>"Көркемөнерпаздар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Халықтық" немесе "Үлгілі"</w:t>
+              <w:t>ұжымдарына "Халықтық"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атағын беру қағидаларына</w:t>
+              <w:t>немесе "Үлгілі" атағын беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2604,1744 +3226,1969 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беруге өтінімдерді қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы органдар</w:t>
+"Көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беруге өтінімдерді қабылдау".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді ұсыну жолдары</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
-[...17 lines deleted...]
-2) www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы арқылы</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (бір) жұмыс күні</w:t>
+Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
+1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы Қағидалардың 3-қосымшасына сәйкес нысан бойынша "Халықтық" немесе "Үлгілі" атағын көркемөнерпаздар ұжымына беру туралы өтінімді қабылдау туралы қолхат немесе осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша "Халықтық" немесе "Үлгілі" көркемөнерпаздар ұжымы атағын алуға өтінімді қабылдаудан бас тарту туралы қолхат болып табылады.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті қағаз жеткізгіште көрсету нәтижесі туралы көрсетілетін қызметті берушіге жүгінген кезде мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, басып шығарылады және көрсетілетін қызметті берушінің уәкілетті тұлғасының мөрімен және қолымен расталады.Көрсетілетін қызметті алушы портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушыға "жеке кабинетте" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады.</w:t>
+5 (бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті беруші –Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен 9.00-ден 18.30-ға дейін.</w:t>
+Осы Қағидалардың 3-қосымшасына сәйкес нысан бойынша "Халықтық" немесе "Үлгілі" атағын көркемөнерпаздар ұжымына беру туралы өтінімді қабылдау туралы қолхат немесе осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша "Халықтық" немесе "Үлгілі" көркемөнерпаздар ұжымы атағын алуға өтінімді қабылдаудан бас тарту туралы қолхат болып табылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 17.30-ға дейін жүзеге асырылады.</w:t>
+Мемлекеттік қызметті қағаз жеткізгіште көрсету нәтижесі туралы көрсетілетін қызметті берушіге жүгінген кезде мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, басып шығарылады және көрсетілетін қызметті берушінің уәкілетті тұлғасының мөрімен және қолымен расталады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен жүзеге асырылады.</w:t>
-[...107 lines deleted...]
-3) порталда орналастырылған.</w:t>
+Көрсетілетін қызметті алушы портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушыға "жеке кабинетте" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушінің кеңсесіне:</w:t>
-[...341 lines deleted...]
-5) көркемөнерпаздар ұжымының қызметі туралы жергілікті және/немесе республикалық бұқаралық ақпарат құралдарында жарияланған материалдардың электрондық көшірмесі болуы (3 мақаладан кем емес).</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасында белгіленген негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінімді қабылдаудан бас тарту себебі - көрсетілетін қызметті алушының құжаттардың толық емес топтамасын ұсынуы және/немесе мерзімі өткен құжаттарды ұсынуы.</w:t>
+1) Көрсетілетін қызметті беруші –Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен 7.30-дан 17.30-ға дейін. Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 08.00-ден 16.30-ға дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы. Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мекенжайлары мен орындары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мәдениет саласындағы уәкілетті органның интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік қызметті берушінің интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызмет көрсетудiң, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктерін ескеріле отырып қойылатын өзге талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті берушіге мүмкіндігі шектеулі көрсетілетін қызметті алушы өтініш берген жағдайда мемлекеттік қызмет көрсету ерекшеліктері: ғимарат мүмкіндігі шектеулі адамдардың кіруіне арналған пандустармен жабдықталған.</w:t>
+көрсетілетін қызметті берушінің кеңсесіне:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мекенжайлары мен орындары мәдениет саласындағы уәкілетті органның ресми www.msm.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
+1) осы Қағидалардың 2-қосымшаға сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге көркемөнерпаздар ұжымы басшысынан құжаттарды қабылдауға өтінім;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2) көркемөнерпаз ұжымы жиналысының хаттамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) келесі ақпаратты көрсете отырып, көркемөнерпаздар ұжымдарына шығармашылық мінездеме: жетекшілер туралы мәлімет; репертуары және ағымдағы жылға оқу-тәрбиелік жұмыс жоспары; ұжымның концерттік бағдарламасы; қатысушылар құрамының тізімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) марапаттарын куәландыратын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көркемөнерпаздар ұжымының қызметі туралы жергілікті және/немесе республикалық бұқаралық ақпарат құралдарында жарияланған материалдар болуы (3 мақаладан кем емес). порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ЭЦҚ-мен куәландырылған осы Қағидалардың 2-қосымшаға сәйкес нысан бойынша көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге көркемөнерпаздар ұжымы басшысынан құжаттарды қабылдауға өтінім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көркемөнерпаз ұжымы жиналысы хаттамасының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) келесі ақпараттар көрсетілген ұжымына шығармашылық мінездеме: жетекшілер туралы мәліметтердің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+репертуары және ағымдағы жылға оқу-тәрбиелік жұмыс жоспарының электрондық көшірмесі; ұжымның концерттік бағдарламасының электрондық көшірмесі; қатысушылар құрамы тізімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) марапаттарын куәландыратын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көркемөнерпаздар ұжымының қызметі туралы жергілікті және/немесе республикалық бұқаралық ақпарат құралдарында жарияланған материалдардың электрондық көшірмесі болуы (3 мақаладан кем емес).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті берушіге мүмкіндігі шектеулі көрсетілетін қызметті алушы өтініш берген жағдайда мемлекеттік қызмет көрсету ерекшеліктері: ғимарат мүмкіндігі шектеулі адамдардың кіруіне арналған пандустармен жабдықталған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мекенжайлары мен орындары мәдениет саласындағы уәкілетті органның ресми www.mam.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығына: 1414, 8 800 080 7777 жүгіну арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4719,68 +5566,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5104,663 +5951,435 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көркемөнерпаздар ұжымдарына</w:t>
+              <w:t>"Көркемөнерпаздар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Халықтық" немесе "Үлгілі"</w:t>
+              <w:t>ұжымдарына "Халықтық"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атағын беру қағидаларына</w:t>
+              <w:t>немесе "Үлгілі" атағын беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...128 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысының тегі, аты, жөні</w:t>
+              <w:t>Астана, Алматы, Шымкент</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>қалаларының, облыстық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары көркемөнерпаздар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұжымы басшысының тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, жөні</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді қабылдау туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы арқылы _________________________________ (атауы) көркемөнерпаздар</w:t>
-[...35 lines deleted...]
-      беруге өтінім қабылдау расталады, атап айтқанда:</w:t>
+      Осы арқылы _____________________________________________________(атауы) көркемөнерпаздар ұжымдарына құжаттар тізбесіне сәйкес "Халықтық" немесе "Үлгілі" атағын беруге өтінім қабылдау расталады, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) _______________________________;</w:t>
-[...35 lines deleted...]
-      3) _______________________________;</w:t>
+      1)______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________;</w:t>
-[...52 lines deleted...]
-        <w:t>
       Осы қолхат әр тарапқа бір-бірден 2 данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана, Алматы, Шымкент қалаларының,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5789,69 +6408,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті лауазымды тұлға ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                             (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
-[...17 lines deleted...]
-      Мөр үшін орын ______________ (болған жағдайда)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр үшін орын ______________ (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: " " __________ 20 __ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -5905,466 +6524,310 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көркемөнерпаздар ұжымдарына</w:t>
+              <w:t>"Көркемөнерпаздар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Халықтық" немесе "Үлгілі"</w:t>
+              <w:t>ұжымдарына "Халықтық"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атағын беру қағидаларына</w:t>
+              <w:t>немесе "Үлгілі" атағын беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...128 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысының тегі, аты, жөні</w:t>
+              <w:t>Астана, Алматы, Шымкент</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>қалаларының, облыстық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары көркемөнерпаздар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұжымы басшысының тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, жөні</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көркемөнерпаздар ұжымына "Халықтық" немесе "Үлгілі" атағын беруге өтінімді қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6518,141 +6981,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әр тарапқа бір-бірден 2 данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы  </w:t>
+      Астана, Алматы, Шымкент қалаларының, облыстық жергілікті атқарушы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органынан уәкілетті лауазымды тұлға ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                    (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр үшін орын ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                               (болған жағдайда)</w:t>
+      (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: " " __________ 20 __ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6660,55 +7155,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>