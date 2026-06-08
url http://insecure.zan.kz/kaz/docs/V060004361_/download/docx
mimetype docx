--- v1 (2025-11-26)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="173b6e5" w14:textId="173b6e5">
+    <w:p w14:paraId="367ec7a" w14:textId="367ec7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,105 +150,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Ұлттық қорын сенімгерлік басқарудың тиімділігін қамтамасыз ету мақсатында, сондай-ақ "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасының </w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      Қазақстан Республикасының Ұлттық қорын сенімгерлік басқарудың тиімділігін қамтамасыз ету мақсатында, сондай-ақ "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағы екінші бөлігінің төртінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасының Ұлттық қорын сенімгерлік басқару туралы шарт туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 18 мамырдағы № 655 қаулысына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚАУЛЫ ЕТЕДІ: </w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z175" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық қорының инвестициялық операцияларын жүзеге асыру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -844,61 +915,81 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z165" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қағидалар "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      1. Осы Қағидалар "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағы екінші бөлігінің төртінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасының Ұлттық қорын сенімгерлік басқару туралы шарт туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 18 мамырдағы № 655 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -913,61 +1004,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3619,72 +3710,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітіледі.</w:t>
+        <w:t>
+      32. Қордың активтері инвестицияланатын қаржы құралдары Қазақстан Республикасының Ұлттық қорын басқару жөніндегі кеңестің ұсынысы бойынша Қазақстан Республикасының Үкіметі Ұлттық Банкпен бірлесіп айқындайтын Материалдық емес активтерді қоспағанда, рұқсат берілген қаржы құралдарының және олармен жасалатын мәмілелердің тізбесінде бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда көзделген шектеулер Қазақстан Республикасының Ұлттық қорын басқару жөніндегі кеңестің шешімдеріне сәйкес сатып алынған, кірістілік пен тәуекелдер көрсеткіштерін есептегенде ескерілмейтін қазақстандық қаржы құралдарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3707,71 +3778,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 27.08.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - 30.06.2017 </w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгерістер енгізілді - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4230,54 +4321,174 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35-2. Ақшаның қалдықтарын инвестициялау АААm - Standard &amp; Роог's рейтингі бар ақша нарығының қорларына немесе Ааа - Мооdу's немесе АААm - Standard &amp; Рооr's немесе Ааа - Мооdу's рейтингі бар қорларға қойылатын барлық талаптарды орындайтын ақша нарығының қорларына жүзеге асырылады.</w:t>
+      35-2. Ақша қалдықтарын инвестициялау АААm (Standard&amp;Poor's)/AAA-mf (Moody' s) рейтингі немесе басқа халықаралық рейтингтік агенттіктердің ұқсас рейтингі бар ақша нарығының қорларына не AAAm (Standard&amp;Poor 's)/AAA-mf (Moody' s) рейтингі немесе басқа халықаралық рейтингтік агенттіктердің ұқсас рейтингі бар қорларға қойылатын барлық талаптарды орындайтын ақша нарығының қорларына жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z199" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақша нарығының қорларына инвестицияланған активтердің ең жоғары көлемі Ұлттық Банктің немесе сыртқы басқарушылардың басқаруындағы тиісті портфель активтерінің нарықтық құнының 10 (он) пайызынан аспайды. Ақша нарығының қорларына инвестициялау мынадай шарттар сақталған кезде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z200" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақша нарығының қоры активтерінің көлемі 3 000 000 000 (үш миллиард) АҚШ долларынан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z201" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақша нарығы қорының жұмыс тәжірибесі 5 (бес) жылдан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z202" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақша нарығының қорларына инвестициялауға рұқсат етілген қаржы құралдарының ең төменгі ұзақ мерзімді және қысқа мерзімді кредиттік рейтингтері тиісінше A- және A-1 (Standard&amp;Poor's)/A3 және P-1 (Moody's) немесе басқа халықаралық рейтингтік агенттіктердің ұқсас кредиттік рейтингінен төмен емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z203" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ақша нарығының қоры активтерінің 90 (тоқсан) пайызынан кем емес: АҚШ үкіметі шығарған, АҚШ долларында номинирленген АҚШ ақша нарығының қаржы құралдарына, сондай-ақ олармен репо операцияларына; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z204" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуроаймақ құрамына кіретін елдердің үкіметтері шығарған немесе кепілдік берген, еурода номинирленген А- (Standard &amp; Poor's)/A3 (Moody's) төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа халықаралық рейтингтік агенттіктердің ұқсас кредиттік рейтингі бар ақша нарығының құралдарына, сондай-ақ олармен репо операцияларына инвестицияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4299,107 +4510,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-тармақтан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">қараңыз); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 21.04.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve">қараңыз) қаулысымен; жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        35-3. "Жаппай активтік акциялар" және "Активтерді жаппай тактикалық бөлу" мандатының үлгілері үшін акциялар портфелінің эталондық портфеліне кірмейтін акцияларға және валюталарға портфель активтерінің 10 (он) пайызын инвестициялауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4418,70 +4629,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.12.2009 бастап қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="55"/>
+    <w:bookmarkStart w:name="z182" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-4. Мемлекеттік бағалы қағаздың кредиттік рейтингі болмаған жағдайда мемлекеттік бағалы қағазға кредиттік рейтинг берілгенге дейін эмитент-елдің тәуелсіз рейтингі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4500,90 +4711,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="56"/>
+    <w:bookmarkStart w:name="z125" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35-5. Қор активтерінің кірістілігін арттыру мақсатында Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-1-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кепіл арқылы бағалы қағаздарды қарызға беру (securities lending) бойынша операцияларды жүзеге асыруға рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4622,70 +4833,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="57"/>
+    <w:bookmarkStart w:name="z194" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-6. Қордың портфельдері үшін Қағидаларда көзделген шектеулер транзиттік портфельде орналастырылған активтерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4704,126 +4915,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="58"/>
+    <w:bookmarkStart w:name="z38" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-тарау. Тұрақтандыру портфелінің негізгі өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="59"/>
+    <w:bookmarkStart w:name="z126" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. АҚШ қазынашылығының қысқа мерзімді мемлекеттік бағалы қағаздарының кең индексіне кіретін бағалы қағаздардан тұратын индекс (ICE BofA US Treasury Bill Index) тұрақтандыру портфелінің эталондық портфелі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк тұрақтандыру портфелінің кірістілік пен тәуекел көрсеткіштерін күн сайын есептейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4860,70 +5071,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="60"/>
+    <w:bookmarkStart w:name="z39" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        37. Тұрақтандыру портфелі кредиттік рейтингі А-(Standard&amp;Poor’s)/A3 (Moody’s) төмен емес елдердің өтімділігі жоғары активтерінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4942,90 +5153,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="61"/>
+    <w:bookmarkStart w:name="z40" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Тұрақтандыру портфелінің секторлық бөлінуі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5044,70 +5255,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="62"/>
+    <w:bookmarkStart w:name="z41" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Корпоративтік бағалы қағаздар эмитенттерінің тұрақтандыру портфелінде АА (Standard&amp;Poor’s)/ Aа2 (Moody’s) төмен емес ұзақ мерзімді кредиттік рейтингтері болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру портфеліндегі коммерциялық бағалы қағаздардың және депозиттік сертификаттардың А-1 (Standard&amp;Poor’s) / P-1 (Moody’s) төмен емес қысқа мерзімді кредиттік рейтингтері болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5144,70 +5355,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="63"/>
+    <w:bookmarkStart w:name="z42" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Бағалы қағазды өтеудің ең көп мерзімі 10 (он) жылдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5226,70 +5437,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="64"/>
+    <w:bookmarkStart w:name="z43" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Тұрақтандыру портфелі қаржы құралдарының орташа алынған өтеу мерзімі 1 (бір) жылдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5308,70 +5519,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="65"/>
+    <w:bookmarkStart w:name="z44" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Тұрақтандыру портфелі активтерінің 50 (елу) пайыздан аспайтын мөлшерін сыртқы басқаруға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5390,70 +5601,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="66"/>
+    <w:bookmarkStart w:name="z45" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Тұрақтандыру портфелі активтерінің валюталық бөлуге қатысты ең көп дегенде 50 (елу) пайызын жинақ портфелінің индекстеріне кіретін елдердің АҚШ долларынан басқа валюталарда деноминирленген активтерге инвестицияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5472,282 +5683,318 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="67"/>
+    <w:bookmarkStart w:name="z46" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жинақ портфелінің өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="68"/>
+    <w:bookmarkStart w:name="z183" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жинақ портфелінің негізгі өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-параграфтың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="69"/>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Жинақ портфелі облигациялар портфеліне, акциялар портфеліне, баламалы құралдар портфеліне және алтын портфеліне бөлінеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      44. Жинақ портфелі облигациялар портфеліне, акциялар портфеліне, балама құралдар портфеліне және алтын портфеліне бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облигациялар портфелі дамыған елдердің мемлекеттік облигацияларының портфелінен, дамушы елдердің мемлекеттік облигацияларының портфелінен және корпоративтік облигациялар портфелінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балама құралдар портфелі жаһандық балама құралдар портфелінен, ашық инвестициялық әріптестік портфелінен және шетелдік цифрлық активтер портфелінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаһандық балама құралдар портфелі балама инвестициялардың кең спектрін қамтиды және жекелеген аймақтарға, секторларға немесе инвестициялық тақырыптарға сілтеме жасамай қалыптасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 21.08.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="70"/>
+    <w:bookmarkStart w:name="z128" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-1. Облигациялар портфелінің кемінде 20 (жиырма) пайызын инвестициялауды Қордың активтерін сыртқы басқарушылар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5766,70 +6013,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="71"/>
+    <w:bookmarkStart w:name="z195" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-2. Жинақ портфелінің құрылымында транзиттік портфельді жасауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транзиттік портфельді бағалы қағаздарды сатып алу арқылы толықтыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5884,70 +6131,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="72"/>
+    <w:bookmarkStart w:name="z196" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-3. Жинақ портфелін басқару тиімділігін бағалау ұзақ мерзімді перспективада сырғымалы бағалау әдісімен (rolling window) 5 (бес), 10 (он) жылдық мерзімдегі кезеңдерде және жинақ портфелін басқару басталғаннан бері жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6020,90 +6267,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="73"/>
+    <w:bookmarkStart w:name="z48" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Жинақ портфелінің активтерін нысаналы стратегиялық бөлу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинақ портфелінің активтерін нысаналы стратегиялық бөлуге кері қайту күнтізбелік тоқсанның соңғы жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6232,182 +6479,182 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="74"/>
+    <w:bookmarkStart w:name="z129" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-1-параграф. Өтпелі кезеңнің жинақ портфелінің негізгі өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Ескерту. 1-1-параграф алып тасталды - ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="75"/>
+    <w:bookmarkStart w:name="z50" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Дамыған елдердің мемлекеттік облигациялары портфелінің өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Дамыған елдердің өтімділігі жоғары мемлекеттік облигацияларының кең индексіне кіретін бағалы қағаздардан тұратын композиттік индекс (ICE BofA Global Government Index, ICE BofA Global Inflation-Linked Government Index) дамыған елдердің белгіленген кірістілігі бар мемлекеттік облигациялары портфелі үшін эталондық портфель болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6426,70 +6673,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="77"/>
+    <w:bookmarkStart w:name="z51" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Портфельдің дюрациясы эталондық портфель дюрациясынан +30/-40 (плюс отыз/минус қырық) пайыз шегінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6508,90 +6755,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="78"/>
+    <w:bookmarkStart w:name="z52" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Дамыған елдердің мемлекеттік облигациялар портфелінің секторлық бөлінуі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6664,70 +6911,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="79"/>
+    <w:bookmarkStart w:name="z53" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Бағалы қағаздардың ең төменгі ұзақ мерзімді кредиттік рейтингі – BBB (Standard&amp;Poor’s)/ Baa2 (Moody’s).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дамыған елдердің мемлекеттік облигацияларының портфеліндегі жеке басқарушы портфельдегі корпоративтік бағалы қағаздарға ұзақ мерзімді кредиттік рейтинг (Standard&amp;Poor's/Moody's) бойынша лимиттер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6896,70 +7143,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="80"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-1. Дамыған елдердің мемлекеттік облигациялары портфелі кірістілігінің ауытқуының күтілетін өзгермелілігі (ex-ante tracking error) оған кіретін туынды қаржы құралдарын есепке ала отырып, жылдық 2 (екі) пайыздан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген шектеу асып кеткен жағдайда Ұлттық Банк оны асып кеткен күннен бастап 15 (он бес) жұмыс күннен артық емес мерзімде жояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7016,126 +7263,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="81"/>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1-параграф. Дамушы елдердің мемлекеттік облигациялары портфелінің өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тарау 2-1-параграфпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="82"/>
+    <w:bookmarkStart w:name="z131" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-2. Дамушы елдердің мемлекеттік облигацияларының портфелі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дамушы нарықтардың мемлекеттік облигацияларының кең индексіне (ICE BofA US Emerging Markets External Sovereign Index, ICE BofA Emerging Markets Corporate Plus Index, ICE BofA US Emerging Markets External Debt Sovereign &amp; Corporate Plus Index) кіретін бағалы қағаздардан тұратын эталондық портфельді қолдана отырып, дамушы елдердің мемлекеттік облигациялары портфелінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7208,70 +7455,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="83"/>
+    <w:bookmarkStart w:name="z132" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-3. Дамушы елдердің мемлекеттік облигацияларының портфелі үшін мынадай талаптар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дамушы елдердің мемлекеттік облигациялары портфелінің бағалы қағаздарының ең төменгі кредиттік рейтингі ВВ (Standard&amp;Poor's)/Ва2 (Moody’s) деңгейіне немесе басқа халықаралық рейтингтік агенттіктердің ұқсас кредиттік рейтингіне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7362,70 +7609,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="84"/>
+    <w:bookmarkStart w:name="z133" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-4. Эталондық портфельді қолдана отырып, дамушы елдердің мемлекеттік облигациялары портфелі үшін мынадай талаптар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық Банк экспорттағы мұнайдың кемінде 80 (сексен) пайыз мөлшерде үлесі бар елдің облигацияларын индексі құрамынан алып тастауды кемінде жылына 1 (бір) рет жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7822,126 +8069,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkStart w:name="z139" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-2-параграф. Корпоративтік облигациялар портфелінің өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тарау 2-2-параграфпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="86"/>
+    <w:bookmarkStart w:name="z140" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51-10. Корпоративтік облигациялардың кең индексіне кіретін бағалы қағаздардан тұратын индекс (ICE BofA Global Corporate &amp; High Yield Index) корпоративтік облигациялар портфелі үшін эталондық портфель болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корпоративтік облигациялар портфелі үшін эталондық портфельде парниктік газдар шығарындыларының деңгейі жоғары компаниялар, көмір өндіруші компаниялар және темекі өнімдерін өндірушілер шығаратын бағалы қағаздар қамтылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7978,70 +8225,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="87"/>
+    <w:bookmarkStart w:name="z141" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-11. Корпоративтік облигациялар портфелінің бағалы қағаздарының ең төменгі кредиттік рейтингі ВВ (Standard&amp;Poor's)/Ва2 (Moody's) деңгейіне немесе басқа халықаралық рейтингтік агенттіктердің ұқсас кредиттік рейтингіне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корпоративтік облигациялар портфелінің бағалы қағаздары үшін 2 (екі) және одан да көп кредиттік рейтинг болған кезде ең төменгі кредиттік рейтинг олардың ең азы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8114,70 +8361,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-12. Корпоративтік облигациялар портфелінің дюрациясы эталондық портфельдің дюрациясынан +30/-40 (плюс отыз/минус қырық) пайыз шегінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8196,90 +8443,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="89"/>
+    <w:bookmarkStart w:name="z143" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-13. Корпоративтік облигациялар портфелін секторлық бөлу осы Қағидаларға 6-1-қосымшаға сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z144" w:id="90"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z144" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-14. Корпоративтік облигациялар портфелі кірістілігінің ауытқуының күтілетін өзгермелілігі (ex-ante tracking error) оған кіретін туынды қаржы құралдарын есепке ала отырып, жылдық 4 (төрт) пайыздан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген шектеу асып кеткен жағдайда Ұлттық Банк оны асып кеткен күннен бастап 15 (он бес) жұмыс күннен артық емес мерзімде жояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8316,126 +8563,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="91"/>
+    <w:bookmarkStart w:name="z54" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Акциялар портфелінің өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-параграфтың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="92"/>
+    <w:bookmarkStart w:name="z145" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Жаһандық акциялар нарығының кең индексіне (MSCI World Index) кіретін бағалы қағаздардан тұратын индекс акциялар портфелі үшін эталондық портфель болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пассивті басқарудағы акциялар портфелі үшін эталондық портфель MSCI World ESG Index құрамына кіретін бағалы қағаздардан тұратын индексті қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8490,70 +8737,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="93"/>
+    <w:bookmarkStart w:name="z55" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Жинақ портфелінің акциялары портфелінің активтері (бұдан әрі - акциялар портфелі) жай және артықшылықты акцияларға, акциялар портфелінің эталондық портфелінде негізге алынатын немесе оның құрамдас секторларындағы индекстерге, туынды қаржы құралдарына, сондай-ақ ақшаға инвестицияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8572,90 +8819,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="94"/>
+    <w:bookmarkStart w:name="z56" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Дербес басқарудағы акциялар портфелінің активтері Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған қаржы құралдарына инвестицияланады, сондай-ақ өтеу мерзімі 1 (бір) жылға дейінгі мемлекеттік бағалы қағаздар мен депозиттерге инвестициялауна және репо операцияларын жасауына жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8674,70 +8921,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="95"/>
+    <w:bookmarkStart w:name="z57" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Акциялар портфелінің активтік басқарудағы үлесі акциялар портфелінің 50 (елу) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8756,70 +9003,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="96"/>
+    <w:bookmarkStart w:name="z87" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-1. Акциялар портфелінің нарықтық құнының кемінде 80 (сексен) пайызын инвестициялау Қордың активтерін сыртқы басқарушылардың көмегімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк жүзеге асыратын акциялар портфелін хеджирлеуге арналған туынды қаржы құралдары осы тармақтың бірінші бөлігінде айқындалған лимитті есептеуде ескерілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8876,70 +9123,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="97"/>
+    <w:bookmarkStart w:name="z170" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2. Ұлттық Банк туынды қаржы құралдарының көмегімен жүзеге асыратын акциялар портфелін хеджирлеу шығындарды барынша азайту және (немесе) акциялар портфелін жинақ портфелінің активтерін нысаналы стратегиялық бөлуге жақындату үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәмілелер жасасу кезінде Ұлттық Банк жүзеге асыратын акциялар портфелін хеджирлеуге арналған туынды қаржы құралдары бойынша барлық позициялардың абсолюттік мәндеріндегі номиналды құндарының сомасы акциялар портфелінің нарықтық құнының 100 (бір жүз) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9014,70 +9261,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="98"/>
+    <w:bookmarkStart w:name="z192" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3. Активтік басқарудағы акциялар портфелінің кірістілігі ауытқуының күтілетін өзгермелілігі (ex-ante tracking error) оған кіретін туынды қаржы құралдарын есепке алғанда жылдық 7 (жеті) пайыздан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген шектеу асып кеткен жағдайда Ұлттық Банк оны асып кеткен күннен бастап 15 (он бес) жұмыс күннен артық емес мерзімде жояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9114,51 +9361,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="99"/>
+    <w:bookmarkStart w:name="z58" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Алынып тасталды - ҚР Ұлттық Банкі Басқармасының 2008.08.22  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9173,69 +9420,69 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Баламалы құралдар портфелі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-параграфпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9250,384 +9497,528 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56-1. АҚШ долларымен өлшенетін, 80 (сексен) пайызы MSCI АCWI IMI Net Total Return USD Index индексінен және 20 (жиырма) пайызы Bloomberg Global-Aggregate Total Return Index Value Hedged USD индексінен тұратын композиттік индекстің кірістілігі (портфель референсі) балама құралдар портфелі кірістілігінің нысаналы деңгейі болып табылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+      56-1. Жаһандық балама құралдар портфелі кірістілігінің нысаналы деңгейі АҚШ долларымен өлшенетін, 80 (сексен) пайызы MSCI АCWI IMI Net Total Return USD Index индексінен және 20 (жиырма) пайызы Bloomberg Global-Aggregate Total Return Index Value Hedged USD индексінен тұратын композиттік индекстің кірістілігі (портфель референсі) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Осы тармақтың бірінші бөлігінде көзделген композиттік индексте (портфель референсі) эталондық бөлуге керу қайту күнтізбелік тоқсанның соңғы жұмыс күні жүзеге асырылады. Бұл ретте 5 (бес), 10 (он) және 15 (он бес) жыл мерзімдегі кезеңдер үшін сырғымалы бағалау (rolling window) әдісімен есептелетін US Consumer Price Index (CPI YOY) + 3 (үш) пайыздық мәні балама құралдар портфелі үшін ұзақ мерзімді кірістіліктің ең төменгі деңгейі болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші бөлігінде көзделген композиттік индексте (портфель референсі) эталондық бөлуге кері қайтару күнтізбелік тоқсанның соңғы жұмыс күні жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте жаһандық балама құралдар портфелі, сондай-ақ ашық инвестициялық әріптестік портфелі үшін ұзақ мерзімді кірістіліктің ең төменгі деңгейі 5 (бес), 10 (он) және 15 (он бес) жыл мерзімдегі кезеңдер үшін сырғымалы бағалау (rolling window) әдісімен есептелетін US Consumer Price Index (CPI YOY) + 3 (үш) пайыздық мәні болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік цифрлық активтер портфелін басқарудың және ашық инвестициялық әріптестіктің тиімділігін бағалау портфель референсіне қатысты жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік цифрлық активтер портфелін басқару тиімділігін бағалау жыл сайынғы негізде жүзеге асырылады. Шетелдік цифрлық активтер портфелін басқару нәтижелері "Қазақстан Ұлттық Банкінің Ұлттық инвестициялық корпорациясы" акционерлік қоғамының (бұдан әрі – Корпорация) Директорлар кеңесі бекітетін эталондық портфельдің кірістілігі мен тәуекел көрсеткіштеріне қатысты бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="102"/>
+    <w:bookmarkStart w:name="z146" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-2. Баламалы құралдар портфелінің мақсаты ұзақ мерзімді перспективада активтердің кірістілігін қамтамасыз ету және Қор активтерін әртараптандыру болып табылады. Баламалы құралдар портфелінің мақсатына сәйкес оның тиімділігін бағалау 15 (он бес) жылдан асатын кезеңге жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z147" w:id="103"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z147" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56-3. "Қазақстан Ұлттық Банкінің Ұлттық инвестициялық корпорациясы" акционерлік қоғамы (бұдан әрі – Корпорация) балама құралдар портфелін сыртқы басқаруды жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+      56-3. Корпорация балама құралдар портфелін сыртқы басқаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық жобаларды талдау және басқару үшін ашық инвестициялық әріптестік бағдарламасы шеңберінде Корпорация 2 (екі) миллиард АҚШ долларынан кем емес активтерді басқаратын және инвестициялау тәжірибесі 10 (он) жылдан кем емес халықаралық басқарушыларды тартады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-3-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-3-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="104"/>
+    <w:bookmarkStart w:name="z148" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      56-4. Жаһандық балама құралдар портфеліндегі инвестициялар осы Қағидаларда белгіленген шектеулер ескеріле отырып жүзеге асырылады. Жаһандық балама құралдар портфелін активтер сыныптары бойынша секторлық бөлу осы Қағидаларға 10-қосымшаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      56-4. Балама құралдар портфеліндегі инвестициялар осы Қағидаларда белгіленген шектеулер ескеріле отырып жүзеге асырылады. Балама құралдар портфелін активтер сыныптары бойынша секторлық бөлу осы Қағидаларға </w:t>
+      Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+        <w:t xml:space="preserve"> сәйкес белгіленген секторлық бөлу бұзылған жағдайда, жаһандық балама құралдар портфелін соңғы есепті кезеңдегі жаһандық балама құралдар көлемінің 100 (бір жүз) пайызынан кем мөлшердегі сомаға жаһандық балама құралдар портфелін толықтыру салдарынан және (немесе) жаһандық балама құралдар портфелі активтерінің құнын өзгерту және (немесе) жаһандық балама құралдар портфелінен активтерді алып қою нәтижесінде жаһандық балама құралдар портфелі бұзылған сәттен бастап 1 (бір) жыл ішінде белгіленген бөлуге сәйкес келтіріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нарық бағалары күрт өзгеруінен, сондай-ақ балама құралдар портфелін толықтырудан немесе одан активтерді алудан туындаған балама құралдар портфелі активтерінің құны өзгеруі нәтижесінде осы Қағидаларға </w:t>
+      Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес белгіленген шектеулерден асып кеткен жағдайда, Корпорация балама құралдар портфелін тиісті шектеулерден асқан кезден бастап 1 (бір) жыл ішінде белгіленген шектеулерге сәйкес келтіреді.</w:t>
+        <w:t xml:space="preserve"> сәйкес белгіленген секторлық бөлу бұзылған жағдайда, жаһандық балама құралдар портфелін соңғы есепті кезеңдегі жаһандық балама құралдар көлемінің 100 (бір жүз) пайызынан астам сомаға толықтыру салдарынан жаһандық балама құралдар портфелі бұзушылық жасалған сәттен бастап 3 (үш) жыл бойы жарамды транзиттік кезең ішінде белгіленген бөлуге сәйкес келтіріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балама құралдар портфелінің көлемі Қордың активтерін балама құралдар портфеліне ауыстыру кезінде жинақ портфелі активтерінің көлемінен 5 (бес) пайыз аспайды.</w:t>
+      Транзиттік кезең ішінде жаһандық балама құралдар портфелі осы Қағидаларға 11-қосымшаға сәйкес портфельдің референс параметрлеріне қатысты бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балама құралдар портфелінің көлемі Қордың активтерін балама құралдар портфеліне ауыстыру кезінде жинақ портфелінің активтері көлемінің 10 (он) пайызынан аспайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ашық инвестициялық әріптестік портфелін толықтырудың жиынтық көлемі 1 (бір) миллиард АҚШ долларынан аспайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балама құралдар портфеліндегі шетелдік цифрлық активтер портфелінің нарықтық құны балама құралдар портфелінің 30 (отыз) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-4-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-4-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9780,90 +10171,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="105"/>
+    <w:bookmarkStart w:name="z150" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="106"/>
+        <w:t xml:space="preserve">
+      56-6. Балама құралдар портфелінің активтерін "Қазақстан Республикасының Ұлттық қорын орналастыру үшін материалдық емес активтерді қоспағанда, рұқсат етілген қаржы құралдарының және олармен жасалатын мәмілелердің тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 21 мамырдағы № 353 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Ұлттық қорын орналастыру үшін материалдық емес активтерді қоспағанда, рұқсат етілген қаржы құралдарының және олармен жасалатын мәмілелердің тізбесінде көзделген өзге қаржы құралдарына инвестициялауға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-6-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-7. Бірлескен инвестицияларды, қорлардың қорларына (fund of funds) инвестицияларды және қорларға тікелей инвестициялау жолымен жүзеге асыру үшін арнайы мақсаттағы компаниялардың (special purpose vehicle) акцияларын және (немесе) үлестерін сатып алу арқылы инвестициялауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9882,68 +10355,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="107"/>
+    <w:bookmarkStart w:name="z91" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Алтын портфелінің өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-1-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 21.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9996,70 +10469,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="108"/>
+    <w:bookmarkStart w:name="z152" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-8. Алтын портфелі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Ұлттық Банкінің Кассалық операциялар және құндылықтарды сақтау орталығында (филиалында) (бұдан әрі - Орталық) сақталатын құйма түріндегі ішкі алтыннан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10114,90 +10587,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="109"/>
+    <w:bookmarkStart w:name="z153" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-9. Валютадағы активтерді сақтау және халықаралық қаржы нарықтарындағы тартымдылығын ықтимал төмендеуден қорғау алтындағы активтерді басқару мақсаты болып табылады. Үстеме кірістілік алу алтындағы активтерді басқарудың мақсаты болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z154" w:id="110"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z154" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-10. Алтын портфелінің көлемі Қордың активтерін алтын портфеліне аудару сәтінде жинақ портфелі активтері көлемінің 5 (бес) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10216,354 +10689,354 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="111"/>
+    <w:bookmarkStart w:name="z155" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-11. Активтермен қамтамасыз етілмеген алтындағы депозиттің (салымның) ең көп мерзімі 1 (бір) жылдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Активтермен қамтамасыз етілген алтындағы депозиттің (салымның) ең көп мерзімі 5 (бес) жылдан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қамтамасыз ету ретінде осы Қағидаларда инвестициялау үшін рұқсат етілген, ұзақ мерзімді кредиттік рейтингі АА-(Standard&amp;Poor's)/Aa3(Moody's) және одан жоғары болатын мемлекеттік бағалы қағаздар болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="112"/>
+    <w:bookmarkStart w:name="z156" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-12. Алтынды Орталықтағы шоттарға есептей отырып оны ішкі нарықта сатып алған кезде бұл алтын Қордың ішкі алтын позицияларына жатады, ал оны Қазақстан Республикасынан тыс жерлерде ашылған шоттарға есептеген кезде Қордың сыртқы алтынының позицияларында есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z157" w:id="113"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z157" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-13. Сыртқы алтынның көлемінен 25 (жиырма бес) пайызға дейін AAA(Standard&amp;Poor's) немесе Ааа (Moody's) төмен емес ұзақ мерзімді кредиттік рейтингі бар және өтеу мерзімі 10 (он) жылдан аспайтын алтынның бағасына байланысты бағалы қағаздарға инвестициялауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z59" w:id="114"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z59" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Сыртқы басқарушыларды таңдау кезіндегі шектеулер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="115"/>
+    <w:bookmarkStart w:name="z184" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Ұлттық Қордың сыртқы басқарушыларын таңдау тәртібін Ұлттық Банктің Басқармасы айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z60" w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z60" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Кастодиандарды таңдау кезіндегі шектеулер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тарау алып тасталды - ҚР Ұлттық Банкі Басқармасының 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="117"/>
+    <w:bookmarkStart w:name="z65" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Құрылымдық өнімдерді пайдалану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="118"/>
+    <w:bookmarkStart w:name="z171" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Құрылымдық өнімдерді тәуекелдерді хеджирлеу және кірістілікті ұлғайту үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10582,70 +11055,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="119"/>
+    <w:bookmarkStart w:name="z172" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-1. Сатып алуға эмитенттің А+ (Standard&amp;Poor's)/А1 (Moody's) төмен емес рейтингі бар халықаралық қаржы ұйымдары және тәуелсіз агенттіктер эмиссиялайтын құрылымдық өнімдер сатып алуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10684,70 +11157,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="120"/>
+    <w:bookmarkStart w:name="z173" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-2. Ақша ағындары және (немесе) өтеудің негізгі сомасы валюталық, шикізат нарықтарына және (немесе) акциялар нарықтарына не кредиттік оқиғаларға байланысты құрылымдық өнімдерді сатып алуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10786,70 +11259,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="121"/>
+    <w:bookmarkStart w:name="z174" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-3. Егер құрылымдық өнім бойынша нарықтық қайта бағалау болса, құрылымдық өнімді сатып алуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10956,51 +11429,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 21.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="122"/>
+    <w:bookmarkStart w:name="z67" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11015,52 +11488,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 21.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z68" w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z68" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11075,52 +11548,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 21.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z69" w:id="124"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z69" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11135,52 +11608,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 21.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z70" w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z70" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11195,52 +11668,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 21.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z71" w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z71" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11255,71 +11728,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 21.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z72" w:id="127"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z72" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Құрылымдық өнімдерге қолданылатын шектеулер MBS-қа және ABS-қа қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11338,68 +11811,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-1-тарау. Бағалы қағаздарды кепіл арқылы қарызға беру (securities lending)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-1-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 21.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11432,70 +11905,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 8-1-тараумен толықтырылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="129"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-1. Кепіл арқылы бағалы қағаздарды қарызға беру операциялары (securities lending) кастодиан бағалы қағаздарды қарызға алушы ретінде әрекет ететін немесе кастодианмен бірге компаниялар тобына кіретін заңды тұлға қарызға алушы ретінде әрекет ететін кастодиандардың бағдарламаларына сәйкес кастодианның қарызға кепіл арқылы берілген бағалы қағаздардың құнын қайтару немесе өтеу талаптарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11514,70 +11987,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-2. Мәміле ашылған сәтте нарықтық құны кепіл арқылы қарызға берілетін (securities lending) бағалы қағаздың нарықтық құнының 102 (бір жүз екі) пайызынан кем болмайтын, ең аз кредиттік рейтингі A+ (Standard&amp;Poor’s)/А1 (Moody’s) төмен емес немесе басқа халықаралық рейтингтік агенттіктердің осыған ұқсас кредиттік рейтингі бар бағалы қағаздар кепіл арқылы бағалы қағаздарды қарызға беру (securities lending) операциялары бойынша кепіл ретінде қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепіл арқылы бағалы қағаздарды қарызға беру (securities lending) операциялары бойынша кепіл ретінде жылжымайтын мүлік (MBS) және активтер кепілімен бағалы қағаздар (ABS), тұрақтандыру және жинақ портфельдерінің валюталарынан басқа валюталармен номинирленген бағалы қағаздар қабылданбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11650,70 +12123,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="131"/>
+    <w:bookmarkStart w:name="z189" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-3. Кепіл арқылы бағалы қағаздарды қарызға беру (securities lending) бойынша операциялар күнтізбелік 90 (тоқсан) күннен аспайтын мерзімге жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11732,70 +12205,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-4. Кепіл арқылы бағалы қағаздарды қарызға беру (securities lending) Ұлттық Банктің меншікті басқаруындағы активтерге, сондай-ақ сыртқы басқаруға берілген активтерге де қатысты рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11814,68 +12287,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="133"/>
+    <w:bookmarkStart w:name="z73" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Есептілік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11950,176 +12423,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.12.2009 бастап қолданысқа енгізіледі) Қаулыcымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="134"/>
+    <w:bookmarkStart w:name="z101" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Кредиттік тәуекел лимиттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z102" w:id="135"/>
+      <w:bookmarkStart w:name="z102" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже 10-тараумен толықтырылды - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">72. Алып тасталды - ҚР Ұлттық Банкі Басқармасының 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="136"/>
+    <w:bookmarkStart w:name="z191" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72-1. Контрәріптестермен операциялар контрәріптестердің кредитке қабілеттілігін ескере отырып, кредиттік лимиттері шеңберінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12138,70 +12611,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="137"/>
+    <w:bookmarkStart w:name="z103" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Бағалы қағаздардың ұзақ мерзімді кредиттік рейтингі осы Қағидаларда белгіленген деңгейден төмен түсірілген жағдайда, рейтинг төмендетілген күннен бастап 6 (алты) ай ішінде осы позициялар мен мәмілелерді осы Қағидалардың талаптарына сәйкес келтіру бойынша шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12220,70 +12693,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="138"/>
+    <w:bookmarkStart w:name="z104" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Ең төменгі кредиттік рейтингі ВВВ- төмен емес деңгейге (Standard&amp;Poor's)/Ваа3 (Moody's) немесе басқа халықаралық рейтингтік агенттіктердің ұқсас кредиттік рейтингіне сәйкес келетін контрәріптестер сыртқы басқаруға берілген активтермен операцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14980,150 +15453,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Ұлттық</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорының инвестициялық</w:t>
+              <w:t>Ұлттық қорының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операцияларын жүзеге</w:t>
+              <w:t>инвестициялық операцияларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z205" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жинақ портфелі активтерінің нысаналы стратегиялық бөлінуі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-1-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -15169,189 +15664,429 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>/с №</w:t>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Портфель атауы</w:t>
+              <w:t>Портфель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балама құралдар портфелін қалыптастырғанға дейін (пайызбен)</w:t>
+              <w:t>Балама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалыптастырғанға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балама құралдар портфелін қалыптастырғаннан кейін (пайызбен)</w:t>
+              <w:t>Балама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалыптастырғаннан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15605,51 +16340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15754,51 +16489,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16201,51 +16936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30-35</w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16350,51 +17085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0-5</w:t>
+5-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16505,68 +17240,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z206" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: 4-бағанның 2 және 3-жолдары бойынша балама құралдар мен акциялардың бірлескен үлесі 35 (отыз бес) пайызға тең болған жағдайда балама құралдар портфелін ауыстыру немесе толықтыру сәтінде балама құралдардың нақты қалыптасқан үлесі қолданылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Ескертпе: 4-бағанның 2 және 3-жолдары бойынша балама құралдар мен акциялардың бірлескен үлесі 45 (қырық бес) пайыздан аспаған жағдайда балама құралдар портфелін ауыстыру немесе толықтыру сәтінде балама құралдардың нақты қалыптасқан үлесі қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16846,2138 +17583,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z207" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өту жоспары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-1-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 20.10.2022 </w:t>
-[...2035 lines deleted...]
-    </w:tbl>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; алып тасталды - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25044,150 +23769,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Ұлттық</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорының инвестициялық</w:t>
+              <w:t>Ұлттық қорының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операцияларын жүзеге</w:t>
+              <w:t>инвестициялық операцияларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z208" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Балама құралдар портфелінің активтер сыныптары бойынша секторлық бөлінуі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жаһандық балама құралдар портфелінің активтер сыныптары бойынша секторлық бөлінуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 10-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -25226,192 +23973,732 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Р/с №</w:t>
+              <w:t>Р/с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Активтер сыныбы</w:t>
+              <w:t>Активтер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балама құралдар портфелін бастапқы толықтырудан кейін 5 жыл кезеңіндегі нарықтық құны (пайызбен)</w:t>
+              <w:t>Жаһандық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастапқы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтырудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңіндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нарықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балама құралдар портфелін бастапқы толтырғаннан кейін 5 жыл өткен соң нарықтық құны (пайызбен)</w:t>
+              <w:t>Жаһандық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портфелін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастапқы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толтырғаннан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нарықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25763,51 +25050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27095,100 +26382,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z209" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: 6 және 7-жолдар бойынша облигациялар мен акциялардың жиынтық көлемі балама құралдар портфелін бастапқы толықтырғаннан кейін 5 (бес) жылдан аспайтын балама құралдар портфелін қалыптастыру кезеңінде 40 (қырық) пайыздан аспайды. Балама құралдар портфелін қалыптастыру кезеңі өткеннен кейін облигациялар мен акциялардың жиынтық көлемі 15 (он бес) пайыздан аспайды.</w:t>
-[...33 lines deleted...]
-    </w:p>
+      Ескертпе: 6 және 7-жолдар бойынша облигациялар мен акциялардың жиынтық көлемі жаһандық балама құралдар портфелін бастапқы толықтырғаннан кейін 5 (бес) жылдан аспайтын жаһандық балама құралдар портфелін қалыптастыру кезеңінде 40 (қырық) пайыздан аспайды. Жаһандық балама құралдар портфелін қалыптастыру кезеңі өткеннен кейін облигациялар мен акциялардың жиынтық көлемі 15 (он бес) пайыздан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27222,137 +26479,891 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t>Ұлттық қорының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2006 жылғы 25 шілдедегі</w:t>
+              <w:t>инвестициялық операцияларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N 65 қаулысына қосымша</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2" w:id="139"/>
+    <w:bookmarkStart w:name="z211" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Жаһандық балама құралдар портфелі үшін транзиттік кезеңге арналған портфель референсінің параметрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 11-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кезең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Портфель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>референсінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>параметрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транзиттік кезеңнің бірінші жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портфель референсі АҚШ долларымен өлшенетін 35 (отыз бес) пайыз MSCI АCWI IMI Net Total Return USD Index индексінен және 65 (алпыс бес) пайыз Bloomberg Global-Aggregate Total Return Index Value Hedged USD индексінен тұрады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транзиттік кезеңнің екінші жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портфель референсі АҚШ долларымен өлшенетін 50 (елу) пайыз MSCI АCWI IMI Net Total Return USD Index индексінен және 50 (елу) пайыз Bloomberg Global-Aggregate Total Return Index Value Hedged USD индексінен тұрады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транзиттік кезеңнің үшінші жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портфель референсі АҚШ долларымен өлшенетін 65 (алпыс бес) пайыз MSCI АCWI IMI Net Total Return USD Index индексінен және 35 (отыз бес) пайыз Bloomberg Global-Aggregate Total Return Index Value Hedged USD индексінен тұрады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2006 жылғы 25 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N 65 қаулысына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z2" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ұлттық Банкі Басқармасының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>күші жойылды деп танылған нормативтік құқықтық актілерінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасы Ұлттық қорының инвестициялық операцияларын жүзеге асыру ережесін бекіту туралы" 2001 жылғы 20 маусымдағы N 237 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27510,55 +27521,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>