--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe5ce6d" w14:textId="fe5ce6d">
+    <w:p w14:paraId="63b49ef" w14:textId="63b49ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -376,122 +376,116 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы қаулының орындалуын бақылау Агенттік Төрағасының орынбасары Ғ.Н. Өзбековке жүктелсін. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8628"/>
-        <w:gridCol w:w="3672"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8628" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төраға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -693,140 +687,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Сақтандыру (қайта сақтандыру) ұйымдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының сақтандыру сыныптары (түрлері) бойынша сақтандыру тарифтерін бағалау әдістері мен есептеу қағидаттарына қойылатын талаптар туралы нұсқаулық "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
+      Осы Сақтандыру (қайта сақтандыру) ұйымдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының сақтандыру сыныптары (түрлері) бойынша сақтандыру тарифтерін бағалау әдістері мен есептеу қағидаттарына қойылатын талаптар туралы нұсқаулық "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1999 жылғы 1 шілдедегі Қазақстан Республикасының Азаматтық </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Ерекше бөлім) сәйкес әзірленді және сақтандыру (қайта сақтандыру) ұйымдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының сақтандыру сыныптары (түрлері) бойынша сақтандыру тарифтерін бағалау әдістері мен есептеу қағидаттарына қойылатын талаптарды айқындайды.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң), Қазақстан Республикасының Азаматтық Кодексіне сәйкес әзірленді және сақтандыру (қайта сақтандыру) ұйымдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының сақтандыру сыныптары (түрлері) бойынша сақтандыру тарифтерін бағалау әдістері мен есептеу қағидаттарына қойылатын талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1818,131 +1792,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) таңдап алынған әдіске сәйкес жасалған сақтандыру тарифтерін есептеудің аралық және соңғы нәтижелеріндегі экономикалық мағынаның болуы (экономикалық мақсатқа лайықтығы). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. Сақтандыру тарифтерін немесе "өмірді сақтандыру" саласындағы сақтандыру сыныбы (түрі) бойынша сақтандыру сыйлықақыларын есептеуді жүзеге асыру барысында сақтандыру сыйлықақысы мөлшерлерін айқындау кезінде пайдаланылатын аталған кестелердің қосымшаларымен, қайтыс болу кестелерінің дерек көздері мен алу тәсілдері туралы толық ақпаратты келтіреді. </w:t>
+        <w:t>
+      15. Сақтандыру тарифтерін немесе "өмірді сақтандыру" саласындағы сақтандыру сыныбы (түрі) бойынша сақтандыру сыйлықақыларын есептеуді жүзеге асыру барысында сақтандыру сыйлықақысы мөлшерлерін айқындау кезінде пайдаланылатын аталған кестелердің қосымшаларымен, қайтыс болу кестелерінің дерек көздері мен алу тәсілдері туралы толық ақпаратты келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Өмірді жинақтаушы сақтандыру, ауырған жағдайдан сақтандыру, оның ішінде шетелге шығатындарды сақтандыру өнімдерін қамтымайтын ерікті сақтандыру сыныптары бойынша жеке тұлғалар үшін сақтандыру тарифтерін есептеуді жүзеге асырған кезде жүктеме нетто-мөлшерлеменің мәнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 15-1-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Сақтандыру тарифтерін есептеудің, оларды ресімдеудің және орналастырудың нәтижелеріне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың атауы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сақтандыру сыныбы (түрі) бойынша сақтандыру тарифтерін есептеудің нәтижелерінде мынадай көрсеткіштер анықталуға және негізделуге тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру тарифінің негізгі, ең төменгі негізгі және ең жоғары негізгі мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2051,90 +2107,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Жинақтаушы сақтандыру мен ауырған жағдайдан сақтандыру, оның ішінде шетелге шығатындарды сақтандыруды қоспағанда, сақтандырудың ерікті сыныптары (түрлері) бойынша жеке тұлғалар үшін белгіленетін сақтандыру тарифінің ең төмен базалық және ең жоғары базалық мөлшерінің арасындағы айырма 50 (елу) пайыздан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 16-1-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сақтандыру тарифтерін есептеуді сақтандыру рыногында актуарлық қызметті жүзеге асыру құқығына лицензиясы бар актуарий жүргізеді және лицензияның нөмірі мен берілген күнін, актуарийдің фамилиясын, есімін, әкесінің атын (бар болса) көрсету арқылы, оның қолымен және мөрімен (бар болса) бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. Сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру ұйымының филиалы интернет-ресурста немесе клиенттер көру үшін қолжетімді жерде сақтандыру сыныптары бойынша сақтандыру тарифтерінің мөлшері туралы ақпаратты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру тарифінің негізгі, ең төменгі негізгі және ең жоғарғы негізгі мөлшерлері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2245,90 +2383,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-2. Осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ақпаратты орналастыру үшін меншікті Интернет-ресурс немесе сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының бас офисінде және сақтандыру (қайта сақтандыру) ұйымының филиалдарындағы үй-жай, сондай-ақ сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының клиенттері еркін кіре алатын сақтандыру агентінің (заңды тұлғаның) үй-жайы пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2367,90 +2505,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-3. Осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ақпарат мемлекеттік тілде және орыс тілінде, осы ақпарат жасалған күн мен уақыт және оны қолдау кезеңі көрсетіле отырып орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы сақтандыру сыныптары бойынша сақтандыру тарифтерінің мөлшерін қайта қараған кезде, Сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы оларды актуарий бекіткен күннен бастап үш күн ішінде өзінің интернет-ресурсындағы және (немесе) клиенттердің көруі үшін қолжетімді жердегі тиісті ақпаратты жаңартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2507,180 +2645,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="27"/>
+    <w:bookmarkStart w:name="z20" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың атауы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Осы Нұсқаулықпен реттелмеген мәселелер Қазақстан Республикасының заңнамасымен белгіленген тәртіппен шешіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3006,31 +3144,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>