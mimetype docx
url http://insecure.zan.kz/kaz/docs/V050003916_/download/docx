--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97b5aeb" w14:textId="97b5aeb">
+    <w:p w14:paraId="2b5e5ed" w14:textId="2b5e5ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -184,260 +184,244 @@
         </w:rPr>
         <w:t xml:space="preserve">Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">86-бабының 3-тармағына сәйкес, Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің (бұдан әрі - Агенттік) Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қор биржасының мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Астана" халықаралық қаржы орталығының Қаржылық қызметтер көрсетуді реттеу жөніндегі комитетінің брокерлік және (немесе) дилерлік қызметтерді жүзеге асыруға тиісті лицензиялары бар "Астана" халықаралық қаржы орталығының қатысушылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мына көрсетілген талаптардың біреуіне сәйкес келетін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Дүниежүзілік биржалар федерациясының (The World Federation of Exchanges) құрамына кіретін қор биржасының мүшесі болып табылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті реттеуші органы Бағалы қағаздар жөніндегі комиссиялардың халықаралық ұйымының консультациялар, ынтымақтастық және ақпарат алмасу мәселелері бойынша өзара түсіністіктің көпжақты меморандумына (MMoU IOSCO) қатысушы болып табылатын мемлекетте тіркелген болса не онымен Қазақстан Республикасының уәкілетті органы бағалы қағаздар нарығын қадағалау саласында ынтымақтастық пен ақпарат алмасу туралы екіжақты келісім жасаған болса және мұндай лицензияның (рұқсаттың) болуы шетелдік ұйымның резиденттілігі елінің заңнамасында көзделген жағдайда, осындай уәкілетті реттеуші орган бағалы қағаздар және (немесе) цифрлық активтер нарығында брокерлік, дилерлік, клирингтік қызметті жүзеге асыруға берген қолданыстағы лицензиясы (рұқсаты) болса, шетелдік заңды тұлға бола алатындығы белгіленсін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...95 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулы Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткен күннен бастап он төрт күн өткеннен кейін қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Стратегия және талдау департаменті (Еденбаев Е.С.): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Заң департаментімен (Байсынов М.Б.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткізу шараларын қолға алсын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -590,55 +574,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>