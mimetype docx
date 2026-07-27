--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48b6e60" w14:textId="48b6e60">
+    <w:p w14:paraId="a8ddc2d" w14:textId="a8ddc2d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,213 +93,221 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Президенттігіне кандидаттың мемлекеттік тілді еркін меңгергендігін анықтау рәсімі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Орталық сайлау комиссиясы Төрағасының 2005 жылғы 31 тамыздағы N 12/26 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2005 жылғы 5 қыркүйекте тіркелді. Тіркеу N 3820</w:t>
+        <w:t>Қазақстан Республикасы Орталық сайлау комиссиясы Төрағасының 2005 жылғы 31 тамыздағы N 12/26 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2005 жылғы 5 қыркүйекте тіркелді. Тіркеу N 3820.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-        <w:t> 2-тармағына, «Қазақстан Республикасындағы сайлау туралы» Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық заңының </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Конституциясының 43-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, «Қазақстан Республикасы Конституциясы 41-бабының 2-тармағын ресми түсіндіру туралы» Қазақстан Республикасы Конституциялық Кеңесінің 1998 жылғы 9 қазандағы № 9/2 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Орталық сайлау комиссиясы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Орталық сайлау комиссиясы Төрағасының 09.12.2014 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23-251</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Президенттігіне кандидаттың мемлекеттік тілді еркін меңгергендігін анықтау Қазақстан Республикасының Президенттігіне кандидаттың мемлекеттік тілді еркін меңгергендігін анықтау жөніндегі лингвистикалық комиссияның (бұдан әрі - лингвистикалық комиссия) қорытындысымен, азамат өзін-өзі ұсыну туралы өтініш берген не республикалық қоғамдық бірлестіктің жоғарғы органы отырысының кандидатты ұсыну туралы хаттамасының үзіндісі кандидаттың дауысқа түсуге келісімі туралы өтінішімен қоса тапсырылған сәттен бастап бес күнтізбелік күн ішінде айқындалады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясы Төрағасының 09.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -311,64 +319,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Президенттігіне кандидаттың мемлекеттік тілді еркін меңгергендігін тексеруді лингвистикалық комиссия бір күнтізбелік күн ішінде жүргізеді. Отырысты өткізу күні мен уақытын лингвистикалық комиссия Қазақстан Республикасының Президенттігіне кандидатпен келісім бойынша айқындайды.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясы Төрағасының 09.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -380,460 +401,676 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік тілді еркін меңгергендігін анықтау үшін: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) лингвистикалық комиссия ұсынған тақырып бойынша көлемі екі беттен аспайтын жазбаша тапсырма жазу; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) лингвистикалық комиссия ұсынған көлемі үш баспа беттен аспайтын мәтінді оқу; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) лингвистикалық комиссия ұсынған тақырып бойынша көпшілік алдында он бес минуттан кем емес сөз сөйлеу талап етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулының 3-тармағының 1) тармақшасында көрсетілген жазбаша тапсырманы дайындау үшін Қазақстан Республикасының Президенттігіне кандидатқа бір сағаттан кем емес уақыт беріледі. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Президенттігіне кандидаттың қалауы бойынша жазбаша тапсырманы дайындау уақыты ұлғайтылуы мүмкін, бірақ ол отыз минуттан аспауға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы қаулының 3-тармағының 3) тармақшасында көрсетілген көпшілік алдында сөз сөйлеуге дайындалу үшін Қазақстан Республикасының Президенттігіне кандидатқа оның қалауы бойынша бір сағаттан кем емес уақыт беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Лингвистикалық комиссияның отырыстары Қазақстан Республикасы Орталық сайлау комиссиясының үй-жайында өткізіледі. Лингвистикалық комиссияның отырысына оның мүшелері мен Қазақстан Республикасының Президенттігіне кандидаттан басқа Қазақстан Республикасы Орталық сайлау комиссиясының мүшелері байқаушылар ретінде қатысуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Лингвистикалық комиссияның отырысы оның барлық мүшелері қатысқан болса, құқықты болып саналады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Лингвистикалық комиссияның төрағасы оның отырысында лингвистикалық комиссия мүшелерінің арасынан көпшілік дауыспен ашық дауыс беру арқылы сайланады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасының Президенттігіне кандидат осы қаулының 3-тармағында аталған тапсырмаларды орындағаннан және тапсырғаннан кейін лингвистикалық комиссия мүшелері шешім қабылдау үшін кеңесу бөлмесіне кетеді. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лингвистикалық комиссияның шешімі комиссия мүшелері санының көпшілік дауысымен ашық дауыс беру арқылы қабылданады және отырыс хаттамасымен ресімделеді. Дауыстар тең болған жағдайда, шешім Қазақстан Республикасының Президенттігіне кандидаттың пайдасына қабылданады. Қабылданған шешіммен келіспеген комиссия мүшесі өзінің ерекше пікірін айтуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Лингвистикалық комиссияның шешімі мынадай мәліметтерді қамтуға тиіс: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отырыс күні, оның басталуы мен кеңесу бөлмесіне кету уақыты; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отырыс өткізілген орын; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қатысқан адамдардың тізімі; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының Президенттігіне кандидатқа орындау үшін ұсынылған тапсырмалар, олардың тақырыптары; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының Президенттігіне кандидаттың мемлекеттік тілді меңгергені немесе меңгермегені туралы қорытынды. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лингвистикалық комиссияның шешіміне тексерілген тапсырмалардың мәтіндері және лингвистикалық комиссия мүшелерінің ерекше пікірі (бар болса) қоса беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Лингвистикалық комиссияның шешімі дереу отырысқа қатысқан Қазақстан Республикасы Орталық сайлау комиссиясының мүшесіне беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Осы қаулы оның алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Орталық сайлау комиссиясының  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Төрағасы  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">      Төрағасы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -841,55 +1078,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1215,31 +1452,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>