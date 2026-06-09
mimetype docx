--- v0 (2026-01-16)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61ecddc" w14:textId="61ecddc">
+    <w:p w14:paraId="88a83ea" w14:textId="88a83ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,997 +85,1893 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ұлы Отан соғысының қатысушыларына, мүгедектеріне және оларға теңестірілген адамдарға медициналық жәрдем көрсетуді одан әрі жақсарту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының Денсаулық сақтау істері жөніндегі агенттігі төрағасының 2001 жылғы 15 қаңтардағы N 41 бұйрығы. Қазақстан Республикасы Әділет министрлігінде 2001 жылғы 12 ақпанда тіркелді. Тіркеу N 1399</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Денсаулық сақтау істері жөніндегі агенттігі төрағасының 2001 жылғы 15 қаңтардағы N 41 бұйрығы. Қазақстан Республикасы Әділет министрлігінде 2001 жылғы 12 ақпанда тіркелді. Тіркеу N 1399. Күші жойылды - Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 27 наурыздағы № 37 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Денсаулық сақтау министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Президентiнiң "Ұлы Отан соғысына қатысушылар мен мүгедектерiне, оларға теңестiрiлген адамдарға берiлетiн жеңiлдiктер мен әлеуметтiк қорғау туралы" 1995 жылдың 28 сәуiрiндегi N 2247 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U952247_ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заң күшi бар Жарлығын, Қазақстан Республикасының "Семей ядролық сынақ алаңындағы ядролық сынақтардың зардабын шеккен азаматтарды әлеуметтiк қорғау туралы" 1992 жылдың 18 желтоқсанындағы N 1788-ХII Заңын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P930431_ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Азаматтардың жекелеген санаттарына жеңілдiктер беру мәселелерi жөнiндегi Қазақстан Республикасының кейбiр заңнамалық кесiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z990374_ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 жылдың 7 сәуiрiндегi N 374-1 Заңына сәйкес, БҰЙЫРАМЫН: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса берiлiп отырған Отан соғысына қатысушылар мен мүгедектерiне және оларға теңестiрiлген адамдарға медициналық жәрдем көрсету туралы ереже бекiтiлсiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Облыстық, Астана, Алматы қалаларының денсаулық сақтау басқармаларының (департаменттерiнiң) бастықтары, республикалық емдеу - алдын алу мекемелерiнiң басшылары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Отан соғысының мүгедектерiмен және оларға теңестiрiлген адамдарға барлық ауруханалық ұйымдарда айрықша медициналық қызмет көрсету жүзеге асырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жоғарыда аталған топтарды жыл сайынғы кешендi медициналық байқаудан өткiзу (терапевтiң, хирургтің, невропатологтің, офтальмологтың, отоларингологтың, стоматологтың мiндеттi түрде қатысуы жағдайында, жалпы клиникалық, рентгендiк және электрокардиографикалық зерттеу жүргiзу), одан кейiн амбулаториялық және стационарлық сауықтыру қамтамасыз етiлсiн; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Астана қаласындағы Отан соғысы мүгедектерiне арналған Республикалық клиникалық госпитальға және Алматы қаласындағы госпитальдың филиалына стационарлық емдеуге азаматтардың денсаулығын сақтау саласына басшылық жасауды жүзеге асыратын орталық уәкiлеттi атқарушы органның (бұдан былай - Уәкiлеттi орган) жыл сайынғы бекiтетiн үлесiне сәйкес жiберу қамтамасыз етiлсiн; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) аурухана мекемелерiнде Отан соғысының ардагерлерi мен оларға теңестiрiлген адамдарға арналған бөлiмшелер мен палаталардың желiсiн көбейту жөнiндегi жұмыс жалғастырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы мәселе бойынша жоғарыда көрсетiлген директивалық құжаттардың орындалу барысы алқа мәжiлiстерiнде жүйелi түрде тыңдалып отырылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Отан соғысы мүгедектерiне арналған Республикалық клиникалық госпитальдың бастығы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) аймақтардағы, бекiтiлген құрамға медициналық көмектi ұйымдастыру жұмысын бақылауды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) республиканың емдеу-алдын алу ұйымдарына құрамға медициналық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...83 lines deleted...]
-      <w:r>
         <w:br/>
-      </w:r>
-[...165 lines deleted...]
-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жәрдем көрсету жөнiндегi кеңестiк және ұйымдастыру-әдiстемелiк көмек </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-жәрдем көрсету жөнiндегi кеңестiк және ұйымдастыру-әдiстемелiк көмек 
-[...10 lines deleted...]
-</w:t>
+      көрсетудi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) диагностикалаудың, емдеу мен оңалтудың жаңа әдiстерiн әзiрлеу және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      енгiзудi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) иондық сәуленiң әсерiне шалдыққандардың ауруларының себептiк </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысын анықтау жөнiндегi сараптаманы жүргiзудi қамтамасыз етсiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Бұл бұйрық Қазақстан Республикасының Әдiлет Министрлiгiнде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттiк тiркеуден өткен күннен бастап күшiне енедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Осы бұйрықтың орындалуын бақылау Агенттiк төрағасының бiрiншi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орынбасарына жүктелсiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау ісі жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>агенттігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001 жылғы 15 қаңтардағы N 41 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              Отан соғысына қатысушылар мен мүгедектерге және оларға </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  теңестiрiлген адамдарға медициналық жәрдем </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          көрсетудi ұйымдастыру туралы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   ЕРЕЖЕ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Отан соғысына қатысушылар мен мүгедектерге және оларға теңестiрiлген адамдарға медициналық қамтамасыз ету Республикалық клиникалық Отан соғысы мүгедектерiнiң госпиталында облыстық және қалалық ауруханалардың мамандандырылған бөлiмшелерiнде және де басқа ауруханалық және амбулаториялық ұйымдарында көрсетiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Құрамды медициналық қамтамасыз етудi ұйымдастыру жөнiндегi әдiстемелiк басшылықты бүтiндей Республика бойынша Отан соғысының мүгедектерiне арналған Республикалық клиникалық госпиталь жүргiзедi, ал облыстарда, Астана және Алматы қалаларында - облыстық, Астана және Алматы қалалық денсаулық сақтау басқармаларының (департаменттерiнiң) бастықтарының орынбасарларының бiрi жүргiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Облыстық, Астана және Алматы қалалық денсаулық сақтау басқармалары (департаменттерi) мыналарды жүзеге асырады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз облысында тұратын Отан соғысының мүгедектерi мен оларға теңестiрiлгендерге медициналық қызмет көрсету мәселесi бойынша ұйымдастыру-әдiстемелiк басшылық; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) құрамында есепке алу жағдайын, жыл сайынғы кешендi медициналық тексерулердiң сапасы мен толықтығын бақылау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ауруханалық, амбулаториялық, санаторлы-курорттық емдеудi қажет ететiндердi табу мен олардың есебiн жүргiзу және белгiленген емдеу-сауықтыру iс-шараларының жүзеге асырылуының уақытылығын бақылау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) көрсетiлген санаттың адамдарын мамандандырылған емдеу - алдын алу мекемелерiне, сондай-ақ медициналық ғылыми-зерттеу институттары мен ғылыми орталықтардың клиникаларына және де Отан соғысы мүгедектерiне арналған Республикалық клиникалық госпитальға стационарлық емдеуге жолдама берудi ұйымдастыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Барлық амбулаториялық-емханалық ұйымдарда және диспансерлерде бас дәрiгердiң бұйрығымен Отан соғысына қатысушылар мен мүгедектерiне және оларға теңестiрiлген адамдарды медициналық қамтамасыз етудi ұйымдастыруға жауапты дәрiгер және медбике тағайындалады, оларға мынадай мiндеттер жүктеледi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) халықты әлеуметтiк қорғау органдарымен және әскери комиссариаттармен байланыс орната отырып бекiтiлген аймақтарда тұратын Отан соғысына қатысушылар мен мүгедектерiнiң және оларға теңестiрiлген адамдардың есебiн жүргiзу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көрсетiлген құрамның барлығына жыл сайынғы кешендi медициналық тексеру жүргiзудi ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қажет болған жағдайда сырқаттарды осы емдеу-алдын алу ұйымында жоқ мамандарға апарып консультациядан өткiзу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қажет болған жағдайда сырқаттарға стационарлық емдеу үшiн ауруханалар мен мамандандырылған медициналық ұйымдарға жолдама беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) туберкулез, психикалық, онкологиялық және басқа аурулармен зардап шегетiн науқастарды емдеудегi сабақтастықты жүзеге асыру мақсатында амбулаториялық-емханалық ұйымдар мен диспансерлердiң арасындағы өзара байланысын қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) тексеру кезiнде анықталған ауруларды сырқаттарына байланысты мамандардың дер кезiнде диспансерлiк қадағалауға алынуын, емдеу-сауықтыру шараларының белгiленген жоспарларының толық та сапалы түрде жүзеге асырылуын жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) мүгедектiгiн анықтау және мүгедектiк тобына өзгерiстер кiргiзу үшiн медициналық көрсеткiштерi бар адамдарға медициналық әлеуметтiк-сараптау комиссиясына жолдаманы дер кезiнде беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) медициналық құжаттарды дұрыс жүргiзу, амбулаториялық карталарға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      (N 027/У) белгi салу, амбулаториялық карталар мен диспансерлiк қадағалаудың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...3 lines deleted...]
-      </w:r>
+      бақылау карталарының (N 030/У) көшiрмелерiн дер кезiнде толтыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) медициналық статистика кабинетiнiң қызметкерлерiмен бiрлесе отырып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құрамға N 025/У және N 030/У үлгiлерiнiң негiзiнде медициналық жәрдем </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...3 lines deleted...]
-      </w:r>
+      көрсету туралы есептер жасауды қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                        Отан соғысына қатысушылар мен мүгедектерге және оларға         
-[...4 lines deleted...]
-      </w:r>
+      Мамандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                    Омарбекова А.Т.          </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                  теңестiрiлген адамдарға медициналық жәрдем
-[...401 lines deleted...]
-</w:t>
+                    Икебаева Ә.Ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1395,35 +2293,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>