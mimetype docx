--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70ad9a2" w14:textId="70ad9a2">
+    <w:p w14:paraId="ceb5f0f" w14:textId="ceb5f0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,71 +111,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентiнiң Жарлығы 1998 жылғы 30 маусымдағы N 3985.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">20) тармақшасына сәйкес қаулы етемiн: </w:t>
+      Қазақстан Республикасы Конституциясының 46-бабының 21) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕМIН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Президентiнiң жанынан Шетелдiк инвесторлар кеңесi құрылсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -894,100 +976,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының Президенті Кеңестің төрағасы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z13" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Лауазымы бойынша: Қазақстан Республикасының Премьер-Министрі, Қазақстан Республикасы Ұлттық Банкінің Төрағасы, Қазақстан Республикасы Премьер-Министрінің орынбасарлары, Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары, Қазақстан Республикасының Сыртқы істер министрі, Қазақстан Республикасының Көлік министрі, Қазақстан Республикасының Қаржы министрі, Қазақстан Республикасының Өнеркәсіп және құрылыс министрі, Қазақстан Республикасының Ұлттық экономика министрі және Кеңестің жұмыс органының бірінші басшысы Кеңестің тұрақты мүшелері болып табылады.</w:t>
+      7. Лауазымы бойынша: Қазақстан Республикасының Премьер-Министрі, Қазақстан Республикасы Ұлттық Банкінің Төрағасы, Қазақстан Республикасы Премьер-Министрінің орынбасарлары, Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасарлары, Қазақстан Республикасы Президентінің көмекшілері, Қазақстан Республикасының Сыртқы істер министрі, Қазақстан Республикасының Көлік министрі, Қазақстан Республикасының Қаржы министрі, Қазақстан Республикасының Өнеркәсіп және құрылыс министрі, Қазақстан Республикасының Ұлттық экономика министрі және Кеңестің жұмыс органының бірінші басшысы Кеңестің тұрақты мүшелері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Президентінің 08.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1794,138 +1896,138 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Кеңеске жүктелген міндеттерді тиімді орындауға жәрдемдесу Комиссияның негізгі міндеті болып табылады. Комиссияның құрамы Кеңестің жұмыс органының ұсынысы және Комиссия құрамына қосылуға үміткерлердің барлығының келісімі бойынша Комиссия төрағасының шешімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Комиссия қазақстандық тараптан алты өкілден және шетелдік тараптан алты өкілден тұрады.</w:t>
+      19. Комиссия Қазақстан тарапынан алты өкілден және шетел тарапынан алты өкілден тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан тарапынан лауазымы бойынша: Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары (Комиссия төрағасы), Қазақстан Республикасының Сыртқы істер, Әділет, Ұлттық экономика, Өнеркәсіп және құрылыс, Көлік министрліктері бірінші басшыларының орынбасарлары, Кеңестің жұмыс органының бірінші басшысы (Комиссия хатшысы) Комиссияның мүшелері болып табылады.</w:t>
+       Қазақстан тарапынан лауазымы бойынша: Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары немесе Қазақстан Республикасы Президентінің экономикалық мәселелерге жетекшілік ететін көмекшісі (Комиссия төрағасы), Қазақстан Республикасының Сыртқы істер, Әділет, Ұлттық экономика, Өнеркәсіп және құрылыс, Көлік министрліктері бірінші басшыларының орынбасарлары, Кеңестің жұмыс органының бірінші басшысы (Комиссия хатшысы) Комиссияның мүшелері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Президентінің 09.04.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2490,100 +2592,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Кеңестің бірлескен жұмыс топтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Кеңеске Кеңестің жалпы отырыстарының хаттамалық тапсырмаларын орындау, инвестициялық саясатты жетілдіру, Қазақстан Республикасының инвестициялық ахуалын жақсарту, жергілікті қамтуды дамыту, Қазақстанның индустриялық-инновациялық дамуы және Қазақстанға инвестицияларды жүзеге асыратын компаниялардың операциялық қызметі мәселелерінде шетелдік инвесторларға жәрдемдесу, Қазақстан Республикасы экономикасының цифрлық саласын дамыту бойынша ұсынымдар мен ұсыныстар тұжырымдау мақсатында Комиссияның шешімдерімен Кеңестің бірлескен тұрақты жұмыс топтары құрылуы мүмкін.</w:t>
+      29. Кеңеске Кеңестің жалпы отырыстарының хаттамалық тапсырмаларын орындау, инвестициялық саясатты жетілдіру, Қазақстан Республикасының инвестициялық ахуалын жақсарту, жергілікті қамтуды дамыту, Қазақстан Республикасының индустриялық-инновациялық дамуы және Қазақстан Республикасына инвестицияларды жүзеге асыратын компаниялардың операциялық қызметі мәселелерінде шетелдік инвесторларға жәрдемдесу, Қазақстан Республикасы экономикасының цифрлық саласын дамыту бойынша ұсынымдар мен ұсыныстарды тұжырымдау мақсатында Комиссияның шешімдерімен Кеңестің бірлескен тұрақты жұмыс топтары құрылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Президентінің 09.06.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4500,51 +4622,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымшаға өзгеріс енгізілді – ҚР Президентінің 09.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықаралық ұйымның/шетелдік компанияның атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4608,87 +4770,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Халықаралық ұйымның/шетелдік компанияның қызметіне жалпы сипаттама (қызмет саласы, іскерлік беделі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Халықаралық ұйымның/шетелдік компанияның Қазақстан Республикасының аумағындағы инвестициялық қызметінің мерзімін көрсете отырып, Қазақстанда инвестициялық жобаларды іске асыруға қатысуы туралы ақпарат.</w:t>
+      5. Халықаралық ұйымның/шетелдік компанияның Қазақстан Республикасының аумағындағы инвестициялық қызметінің мерзімін көрсете отырып, Қазақстан Республикасында инвестициялық жобаларды іске асыруға қатысуы туралы ақпарат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының экономикасына салынған тікелей инвестициялардың көлемі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қазақстан аумағындағы жиынтық айналым, өндіріс көлемі.</w:t>
+      7. Қазақстан Республикасының аумағындағы жиынтық айналым, өндіріс көлемі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының мемлекеттік бюджетіне халықаралық ұйымның/шетелдік компанияның қызметінен түсетін түсімдер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4930,55 +5092,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>