--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f2a432" w14:textId="7f2a432">
+    <w:p w14:paraId="cf44328" w14:textId="cf44328">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,71 +150,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес </w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңы 15-бабының 3) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
@@ -226,64 +206,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -942,54 +962,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасы Орталық сайлау комиссиясы (бұдан әрі - Комиссия) Қазақстан Республикасының тұрақты жұмыс істейтін мемлекеттік органы болып табылады, Республика сайлау комиссияларының біртұтас жүйесіне басшылық етеді.</w:t>
+      1. Қазақстан Республикасы Орталық сайлау комиссиясы (бұдан әрі - Комиссия) Қазақстан Республикасының тұрақты жұмыс істейтін мемлекеттік органы болып табылады, Қазақстан Республикасы сайлау комиссияларының біртұтас жүйесіне басшылық етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комиссия өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1102,54 +1204,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссия өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаулылар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Комиссия аппаратының құрылымы мен штат санының лимиті Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
+      7. Комиссия аппаратының құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссияның заңды мекенжайы: 010000, Қазақстан Республикасы, Астана қаласы, Бейбітшілік көшесі, 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1284,54 +1468,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссияға кәсіпкерлік субъектілерімен Комиссияның функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Комиссияға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
+      Егер Комиссияға Қазақстан Республикасының заңдарымен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссияның миссиясы, негізгі міндеті, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1360,3828 +1626,4668 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Комиссияның миссиясы: еркін және әділ сайлау мен республикалық референдумдар өткізу жолымен азаматтардың тікелей немесе өз өкілдері арқылы мемлекет істерін басқаруға қатысу құқықтарын қамтамасыз ету.</w:t>
+      13. Комиссияның миссиясы: еркін және әділ сайлау мен жалпыхалықтық референдумдар өткізу жолымен азаматтардың тікелей немесе өз өкілдері арқылы мемлекет істерін басқаруға қатысу құқықтарын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Комиссияның негізгі міндеті Қазақстан Республикасында әділ, шынайы және еркін сайлаулар мен республикалық референдумдар өткізу болып табылады.</w:t>
+      14. Комиссияның негізгі міндеті Қазақстан Республикасында әділ, шынайы және еркін сайлаулар мен жалпыхалықтық референдумдар өткізу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия өз құзыреті шегінде Қазақстан Республикасының заңнамасына сәйкес мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z95" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының аумағында сайлау және республикалық референдум туралы заңнаманың орындалуын бақылауды және оның бірыңғай қолданылуын қамтамасыз етуді;</w:t>
+      1) Қазақстан Республикасының аумағында сайлау және жалпыхалықтық референдум туралы заңнаманың орындалуын бақылауды және оның бірыңғай қолданылуын қамтамасыз етуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z96" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Қазақстан Республикасының барлық аумағында міндетті, сайлауды ұйымдастыру және өткізу мәселелері бойынша шешімдер, сондай-ақ өзге де құқықтық актілер қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z97" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламенті Мәжілісі депутаттарының сайлауын дайындау мен өткізуді ұйымдастырады;</w:t>
+      3) Қазақстан Республикасы Президентінің, Қазақстан Республикасының Құрылтайы депутаттарының сайлауын дайындау мен өткізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z98" w:id="26"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасы Парламенті Сенаты депутаттарының сайлауын ұйымдастыру мен өткізуге басшылық етеді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Президенттігіне кандидаттарды тіркейді, оларға тиісті куәліктер береді, Қазақстан Республикасының Президенттігіне кандидатты тіркеуден бас тартады немесе тіркеу туралы шешімнің күшін жояды, Қазақстан Республикасының Президенттігіне кандидаттарды тіркегеннен кейін жетінші күннен кешіктірмей, бұқаралық ақпарат құралдарында Қазақстан Республикасының Президенттігіне әрбір кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса), туған жылын, атқаратын лауазымын (кәсібін), жұмыс және тұрғылықты орнын, сондай-ақ Қазақстан Республикасының Президенттігіне кандидаттың қалауы бойынша, оның қоғамдық бірлестікке, ұлтына қатысты мәліметтерді көрсете отырып тіркелгені туралы хабар жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z99" w:id="27"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасының Президенттігіне кандидаттарды тіркейді, оларға тиісті куәліктер береді, Президенттікке кандидатты тіркеуден бас тартады немесе тіркеу туралы шешімнің күшін жояды, Президенттікке кандидаттарды тіркегеннен кейін жетінші күннен кешіктірмей, бұқаралық ақпарат құралдарында Президенттікке әрбір кандидаттың тегін, атын, әкесінің атын, туған жылын, атқаратын лауазымын (кәсібін), жұмыс және тұрғылықты орнын, сондай-ақ Президентікке кандидаттың қалауы бойынша, оның қоғамдық бірлестікке, ұлтына қатысты мәліметтерді көрсете отырып тіркелгені туралы хабар жариялайды;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Президенттігіне кандидаттың Қазақстан Республикасының Конституциясында қойылатын талаптарға сәйкестігін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z100" w:id="28"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Президенттігіне кандидаттың Қазақстан Республикасының Конституциясы мен "Қазақстан Республикасындағы сайлау туралы" Конституциялық заңында қойылатын талаптарға сәйкестігін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) денсаулық сақтау саласындағы уәкілетті органмен бірлесіп, медициналық қорытындыға қойылатын талаптарды және Қазақстан Республикасының Президенттігіне кандидатты тіркеуге кедергі келтіретін аурулардың тізбесін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z101" w:id="29"/>
-[...15 lines deleted...]
-      7) денсаулық сақтау саласындағы уәкілетті органмен бірлесіп, медициналық қорытындыға қойылатын талаптарды және Республика Президенттігіне кандидатты тіркеуге кедергі келтіретін аурулардың тізбесін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Президенттікке кандидаттың мемлекеттік тілді еркін меңгергенін белгілеу рәсімін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z102" w:id="30"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ресми түсіндіру туралы Республика Конституциялық Кеңесінің шешіміне сәйкес Президенттікке кандидаттың мемлекеттік тілді еркін меңгергенін белгілеу рәсімін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) партиялық тізімдер бойынша сайланатын Қазақстан Республикасының Құрылтайы депутаттарын және Қазақстан Республикасы мәслихаттарының депутаттарын сайлауға саяси партияларды қатыстыруға рұқсат беру туралы мәселені қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z103" w:id="31"/>
-[...15 lines deleted...]
-      9) партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісі депутаттарының бір бөлігін және Қазақстан Республикасы мәслихаттарының депутаттарын сайлауға саяси партияларды қатыстыруға рұқсат беру туралы мәселені қарайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-1) алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі партиялық тізімдерді тіркейді және оларды тіркегеннен кейін оныншы күннен кешіктірмей, бұқаралық ақпарат құралдарында саяси партияның атауы мен партиялық тізімге енгізілген адамдар саны, сондай-ақ, партиялық тізімге енген әрбір адамның тегін, атын, әкесінің атын, туған жылын, атқаратын лауазымын (кәсібін), жұмыс және тұрғылықты орнын көрсете отырып, тіркеу туралы хабар жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z197" w:id="32"/>
-[...15 lines deleted...]
-      9-1) бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісінің депутаттарын сайлау жөніндегі сайлау округтерін құрады және олардың шекараларын белгілейді, сайлау округтерінің тізімін және олардың шекаралары туралы мәліметті бұқаралық ақпарат құралдарында жариялайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) алып тасталды – ҚР Президентінің 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тіркеу кезінде Қазақстан Республикасы Құрылтайының депутаттығына кандидатқа тиісті куәлік береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z104" w:id="33"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау жөніндегі партиялық тізімдерді тіркейді және оларды тіркегеннен кейін оныншы күннен кешіктірмей, бұқаралық ақпарат құралдарында саяси партияның атауы мен партиялық тізімге енгізілген адамдар саны, сондай-ақ, партиялық тізімге енген әрбір адамның тегін, атын, әкесінің атын, туған жылын, атқаратын лауазымын (кәсібін), жұмыс және тұрғылықты орнын көрсете отырып, тіркеу туралы хабар жариялайды;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі партиялық тізімді тіркеуден бас тартады немесе тіркеу туралы шешімнің күшін жояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11) алып тасталды – ҚР Президентінің 23.01.2023 </w:t>
+        <w:t xml:space="preserve">14) алып тасталды – ҚР Президентінің 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="34"/>
-[...15 lines deleted...]
-      12) тіркеу кезінде Қазақстан Республикасының Мәжілісі депутаттығына кандидатқа тиісті куәлік береді;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі партиялық тізімге енгізілген адамды аталған тізімнен алып тастау туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z107" w:id="35"/>
-[...15 lines deleted...]
-      13) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау жөніндегі партиялық тізімді тіркеуден бас тартады немесе тіркеу туралы шешімнің күшін жояды;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасы бойынша тұтас алғанда Президентті және Құрылтай депутаттарын сайлау қорытындыларын шығарады, сайланған Қазақстан Республикасының Президентін және Қазақстан Республикасы Құрылтайының депутаттарын тіркейді, бұл туралы бұқаралық ақпарат құралдарында хабар жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z111" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасы Құрылтайының партиялық тізімдері бойынша дауыс беру қорытындылары бойынша депутаттық мандаттарды бөлу үшін квота белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z112" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасы Құрылтайының депутаттарын сайлау қорытындыларын бұқаралық ақпарат құралдарында жариялаған соң әрбір депутатқа Комиссия белгілеген үлгідегі куәлік пен төсбелгіні тапсырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z113" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда қайта дауыс беру мен қайта сайлауды тағайындайды және оның өткізілуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14) алып тасталды – ҚР Президентінің 23.01.2023 </w:t>
+        <w:t xml:space="preserve">20) алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда жекелеген сайлау учаскелеріндегі немесе әкімшілік-аумақтық бірліктердегі Президенттің, Құрылтай депутаттарының сайлауын өткізуді жарамсыз деп таниды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) депутаттарға жазалау шараларын колдануға, олардың Қазақстан Республикасы Конституциясының 55-бабы 2-тармағының талаптарын, депутаттық әдеп ережелерін сақтауына, сондай-ақ депутаттың өкілеттіктерін тоқтатуына және өкілеттіктері мен депутаттық қолсұғылмаушылықтан айыруға байланысты мәселелерді қарауға дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депутаттардың Құрылтайдың және олардың органдарының отырыстарына қатысуын, сондай-ақ депутаттың өз дауысын басқа біреуге бермеуін бақылауды Комиссия мүшелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген мәселелерді Қазақстан Республикасының Құрылтайында қарау және қарауға енгізу тәртібі Комиссия бекітетін тиісті ережемен регламенттеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Қазақстан Республикасы Құрылтайы депутатының өкілеттіктерін тоқтатуға әкелетін негіздердің туындау фактісін көрсететін қаулы және тиісті адамның Қазақстан Республикасы Құрылтайының депутаты өкілеттіктерін жоғалту фактісін көрсететін қаулы қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25) алып тасталды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жаңа шақырылымды қалыптастыру кезінде әкімшілік-аумақтық бірліктер халқының санына сәйкес олардан сайланатын мәслихаттар депутаттарының санын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z121" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) мәслихаттар депутаттарының кезекті және кезектен тыс сайлауын тағайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z122" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) мәслихаттар депутаттарын, аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін және өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлауды ұйымдастыру және өткізу кезінде аумақтық сайлау комиссиялары қызметінің "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының талаптарына сәйкестігін бақылауды жүзеге асырады және "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңын бұзушылықтар анықталған кезде олардың шешімдерінің күшін жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z195" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) мемлекеттік қызмет істері жөніндегі уәкілетті органмен бірлесіп аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округтің әкімдігіне кандидаттың Қазақстан Республикасының мемлекеттік қызметі саласындағы заңнамасының талаптарына сәйкестігін тексеру үшін қажетті құжаттардың тізбесін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z123" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) мерзімді баспа басылымдарының республикалық және жергілікті бюджеттерде көзделген қаражат есебінен сайлау комиссияларының хабарларын орналастыру тәртібі мен көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z124" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Қазақстан Республикасының Президенті мен Қазақстан Республикасы Құрылтайының депутаттарын сайлау бойынша сайлауалды науқан барысы туралы сайлаушыларды хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z125" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Қазақстан Республикасының Президентін, Қазақстан Республикасы Құрылтайының, мәслихаттарының депутаттарын, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін, сондай-ақ өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау алдындағы үгітті және сайлауды ақпараттық қамтамасыз етуді жүзеге асыру тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z126" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) бұқаралық ақпарат құралдары, онлайн-платформаларды пайдаланушылар берген сайлау алдындағы үгітті жүргізу үшін эфир уақытын, баспасөз бетінен орын және ақпарат көлемін ұсынудың төлем мөлшері, шарттары мен тәртібі туралы мәліметті өзінің интернет-ресурсында орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z127" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) сайлауалды пікірталастарды өткізу тәртібі мен шарттарын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z128" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Президенттікке кандидаттардың, Құрылтай депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар үшін теледидарда сайлауалды пікірталастарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z129" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) сенім білдірілген адамдарды тіркеу жөніндегі нұсқаулықты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36) алып тасталды – ҚР Президентінің 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="36"/>
-[...391 lines deleted...]
-      30) Қазақстан Республикасының Президенті мен Қазақстан Республикасы Парламентінің депутаттарын сайлау бойынша сайлауалды науқан барысы туралы сайлаушыларды хабардар етеді;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) сайлау құжаттарын сақтау тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z125" w:id="53"/>
-[...15 lines deleted...]
-      31) Қазақстан Республикасының Президентін, Қазақстан Республикасы Парламентінің, мәслихаттарының депутаттарын, аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін, сондай-ақ өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау алдындағы үгітті және сайлауды ақпараттық қамтамасыз етуді жүзеге асыру тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Қазақстан Республикасының Президентін және Құрылтай депутаттарын сайлау жөніндегі дауыс беруге арналған бюллетеньдердің нысаны мен мәтінін, мәслихат депутаттарын, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін және өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау жөніндегі дауыс беруге арналған бюллетеньдердің нысанын, оларды дайындау тәртібін, сондай-ақ қорғалу дәрежесін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z126" w:id="54"/>
-[...15 lines deleted...]
-      32) бұқаралық ақпарат құралдары, онлайн-платформаларды пайдаланушылар берген сайлау алдындағы үгітті жүргізу үшін эфир уақытын, баспасөз бетінен орын және ақпарат көлемін ұсынудың төлем мөлшері, шарттары мен тәртібі туралы мәліметті өзінің интернет-ресурсында орналастырады;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Комиссия белгілеген тәртіппен Қазақстан Республикасы Құрылтайының депутаттарын сайлау бойынша дауыс беруге арналған сайлау бюллетеніне саяси партиялардың атауларын енгізудің кезектілігін белгілеу бойынша жеребе тартуды өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z127" w:id="55"/>
-[...15 lines deleted...]
-      33) сайлауалды пікірталастарды өткізу тәртібі мен шарттарын айқындайды;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Қазақстан Республикасының Президенті мен Қазақстан Республикасының Құрылтайының депутаттарын сайлау бойынша сайлау бюллетеньдерін дайындауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z128" w:id="56"/>
-[...15 lines deleted...]
-      34) Президенттікке кандидаттар, Мәжіліс депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялар үшін теледидарда сайлауалды пікірталастарды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) кандидатура алып тасталған, кандидат етіп ұсыну туралы шешімнің күші жойылған, кандидаттарды, партиялық тізімдерді тіркеу туралы шешімнің күші жойылған жағдайларда сайлау бюллетеньдеріне өзгерістер енгізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z129" w:id="57"/>
-[...15 lines deleted...]
-      35) сенім білдірілген адамдарды тіркеу жөніндегі нұсқаулықты бекітеді;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) сайлаушылар тізімдерінің, Қазақстан Республикасының Президенттігіне кандидаттарды қолдайтын сайлаушылардың қолдарын жинауға және аудандық маңызы бар қала, ауыл, кент, ауылдық округтің әкімі болуға кандидаттарды қолдайтын сайлаушылардың қолдарын жинауға арналған қол қою парағының, бірмандаттық аумақтық сайлау округі бойынша сайланған Қазақстан Республикасының мәслихат депутаттарын кері шақырып алуды қолдайтын азаматтардың қолдарын жинауға арналған қол қою парақтарының, өзге де сайлау құжаттарының нысанын белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...87 lines deleted...]
-      37) сайлау құжаттарын сақтау тәртібін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Қазақстан Республикасының Құрылтайы депутатының куәлігі мен төсбелгісі туралы ережені, олардың үлгілері мен сипаттамасын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z132" w:id="59"/>
-[...15 lines deleted...]
-      38) Президентті және партиялық тізімдер бойынша Парламент Мәжілісінің депутаттарын сайлау жөніндегі дауыс беруге арналған бюллетеньдердің нысаны мен мәтінін, Парламент Сенатының, бірмандаттық аумақтық сайлау округтері бойынша сайланатын Парламент Мәжілісінің депутаттарын, мәслихат депутаттарын, аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін және өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау жөніндегі дауыс беруге арналған бюллетеньдердің нысанын, оларды дайындау тәртібін, сондай-ақ қорғалу дәрежесін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Қазақстан Республикасының Президенті, мәслихат депутаттары үшін куәліктің және төсбелгінің үлгісін, сондай-ақ аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі және өзге де жергілікті өзін-өзі басқару органдары мүшелері куәлігінің үлгісін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z133" w:id="60"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="66"/>
+    <w:bookmarkStart w:name="z139" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45) электрондық сайлау жүйесін "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциялық заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регламенттелмеген бөлігінде пайдалану тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z140" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) электрондық сайлау жүйесі немесе оның жекелеген элементтері пайдаланылатын сайлау округтері мен сайлау учаскелерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z141" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) электрондық сайлау жүйесін іске қосу уақытын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z142" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) Қазақстан Республикасының сайлаушы азаматтарының бірыңғай электрондық тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z143" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) сайлаушылар және сайлау учаскелерінің шекаралары туралы электрондық түрдегі мәліметтерді салыстыру мен ұсыну тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z144" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) дауыс беру үшін сайлаушылар тізімдерін түзу, сондай-ақ оларды сайлау комиссияларына ұсыну тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z145" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) дауыс беру құқығын беретін есептен шығару куәліктерін дайындауды ұйымдастырады, оларды беру және есепке алу тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z140" w:id="67"/>
-[...15 lines deleted...]
-      46) электрондық сайлау жүйесі немесе оның жекелеген элементтері пайдаланылатын сайлау округтері мен сайлау учаскелерін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) сайлау жүйелері саласындағы халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z141" w:id="68"/>
-[...15 lines deleted...]
-      47) электрондық сайлау жүйесін іске қосу уақытын белгілейді;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) аккредиттелген байқаушылар үшін куәліктің үлгісін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z142" w:id="69"/>
-[...15 lines deleted...]
-      48) Қазақстан Республикасының сайлаушы азаматтарының бірыңғай электрондық тізілімін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) шет мемлекеттердегі сайлауды байқау үшін Қазақстан Републикасының азаматтарын жіберу жөніндегі тәртіпті айқындайды және жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z143" w:id="70"/>
-[...15 lines deleted...]
-      49) сайлаушылар және сайлау учаскелерінің шекаралары туралы электрондық түрдегі мәліметтерді салыстыру мен ұсыну тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) Қазақстан Республикасындағы сайлау туралы заңнаманы түсіндіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z144" w:id="71"/>
-[...15 lines deleted...]
-      50) дауыс беру үшін сайлаушылар тізімдерін түзу, сондай-ақ оларды сайлау комиссияларына ұсыну тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) Комиссияның ресми интернет-ресурсында Қазақстан Республикасының сайлау заңнамасы жөніндегі нормативтік құқықтық актілерді, сайлауды тағайындау және өткізу, сондай-ақ өткен сайлаудағы дауыстарды санау нәтижелері туралы ақпаратты орналастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z145" w:id="72"/>
-[...15 lines deleted...]
-      51) дауыс беру құқығын беретін есептен шығару куәліктерін дайындауды ұйымдастырады, оларды беру және есепке алу тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) заң шығаруға бастама жасау құқығы субъектісінің заң жобасын ресми енгізуі үшін Қазақстан Республикасындағы сайлау практикасын зерделеу және сайлау туралы заңнаманы жетілдіру жұмысын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z146" w:id="73"/>
-[...15 lines deleted...]
-      52) сайлау жүйелері саласындағы халықаралық ынтымақтастықты жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) ақпараттық бюллетенді мезгіл-мезгіл жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z147" w:id="74"/>
-[...15 lines deleted...]
-      53) аккредиттелген байқаушылар үшін куәліктің үлгісін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) сайлау процесіне қатысушыларды оқытуды ұйымдастырады және жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z148" w:id="75"/>
-[...15 lines deleted...]
-      54) шет мемлекеттердегі сайлауды байқау үшін Қазақстан Републикасының азаматтарын жіберу жөніндегі тәртіпті айқындайды және жұмысты ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) саяси партиялардың өкілдерімен және сайлау процесіне басқа қатысушылармен сайлауды ұйымдастыру және өткізу жөнінде семинарлар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z149" w:id="76"/>
-[...15 lines deleted...]
-      55) Қазақстан Республикасындағы сайлау туралы заңнаманы түсіндіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) электрондық сайлау жүйесін пайдалана отырып сайлау өткізу кезінде тиісті сайлау комиссияларының мүшелеріне оны қолдануға оқытуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z150" w:id="77"/>
-[...15 lines deleted...]
-      56) Комиссияның ресми интернет-ресурсында Қазақстан Республикасының сайлау заңнамасы жөніндегі нормативтік құқықтық актілерді, сайлауды тағайындау және өткізу, сондай-ақ өткен сайлаудағы дауыстарды санау нәтижелері туралы ақпаратты орналастырады;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) бұқаралық ақпарат құралдары арқылы сайлауда электрондық сайлау жүйесін пайдалануға халықты оқытуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z151" w:id="78"/>
-[...15 lines deleted...]
-      57) субъект заңнамалық акт жобасының заңнамалық бастама құқығын ресми енгізуі үшін сайлау практикасын зерделеу және Қазақстан Республикасындағы сайлау туралы заңнаманы жетілдіру жөніндегі жұмысты жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) Комиссия айқындайтын тәртіппен аумақтық сайлау комиссиялары ұсынған бюджеттік сұранымдар негізінде сайлау науқанын өткізуге арналған шығыстардың үлгі сметасын жасайды және Қазақстан Республикасының Үкіметіне ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z152" w:id="79"/>
-[...15 lines deleted...]
-      58) ақпараттық бюллетенді мезгіл-мезгіл жариялайды;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) сайлау науқанын өткізуге бөлінген республикалық бюджет қаражатын сайлау комиссияларының арасында бөледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z153" w:id="80"/>
-[...15 lines deleted...]
-      59) сайлау процесіне қатысушыларды оқытуды ұйымдастырады және жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) арнаулы уақытша шотты ашу, сайлау қорларының қаражатын жұмсау тәртібін және тиісті банктік мекемені айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z154" w:id="81"/>
-[...15 lines deleted...]
-      60) саяси партиялардың өкілдерімен және сайлау процесіне басқа қатысушылармен сайлауды ұйымдастыру және өткізу жөнінде семинарлар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) кандидаттарға сөз сөйлеу үшін қаражат бөлу тәртібі мен көлемін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z155" w:id="82"/>
-[...15 lines deleted...]
-      61) электрондық сайлау жүйесін пайдалана отырып сайлау өткізу кезінде тиісті сайлау комиссияларының мүшелеріне оны қолдануға оқытуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) Қазақстан Республикасының Президентін, Қазақстан Республикасы Құрылтайының депутаттарын сайлау қорытындылары жарияланғаннан кейін бес күн ішінде сайлау қорына түскен ақшаның жалпы сомасы және оның көздері туралы ақпаратты бұқаралық ақпарат құралдарында жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z156" w:id="83"/>
-[...15 lines deleted...]
-      62) бұқаралық ақпарат құралдары арқылы сайлауда электрондық сайлау жүйесін пайдалануға халықты оқытуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) саяси партияларды қаржыландыру тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z157" w:id="84"/>
-[...15 lines deleted...]
-      63) Комиссия айқындайтын тәртіппен аумақтық сайлау комиссиялары ұсынған бюджеттік өтінімдер негізінде сайлау науқанын өткізуге арналған шығыстардың үлгі сметасын жасайды және Республика Үкіметіне ұсынады;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) сайлау комиссияларының қызметі үшін қажетті материалдық-техникалық жағдайлардың жасалуын бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z158" w:id="85"/>
-[...15 lines deleted...]
-      64) сайлау науқанын өткізуге бөлінген республикалық бюджет қаражатын сайлау комиссияларының арасында бөледі;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) мүгедектігі бар адамдардың сайлау құқықтарын іске асыру үшін жағдайлар жасау жөніндегі жұмысты үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z159" w:id="86"/>
-[...15 lines deleted...]
-      65) арнаулы уақытша шотты ашу, сайлау қорларының қаражатын жұмсау тәртібін және тиісті банктік мекемені айқындайды;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) сайлау учаскесінде, дауыс беру пунктінде дауыс беруге арналған үй-жайды жарақтандыру жөніндегі нұсқаулықты бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z160" w:id="87"/>
-[...15 lines deleted...]
-      66) кандидаттарға сөз сөйлеу үшін қаражат бөлу тәртібі мен көлемін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) мөлдір материалдан дауыс беруге арналған жәшіктердің нысанын және сайлау комиссиялары мөрлерінің үлгілерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z161" w:id="88"/>
-[...15 lines deleted...]
-      67) Қазақстан Республикасының Президентін, Парламенті Мәжілісінің депутаттарын сайлау қорытындылары жарияланғаннан кейін бес күн ішінде сайлау қорына түскен ақшаның жалпы сомасы және оның көздері туралы ақпаратты бұқаралық ақпарат құралдарында жариялайды;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) "Қазақстан Республикасы Орталық сайлау комиссиясының Инженерлік-техникалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнынан цифрлық инфрақұрылым объектілерін, интернет-ресурсты құру, дамыту, енгізу, сүйемелдеп отыру, әкімшілік ету, пайдалану және жүйелік-техникалық қызмет көрсету және сайлау қызметін материалдық-техникалық қамтамасыз ету жөніндегі тауарларды, жұмыстарды және қызметтерді сатып алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z162" w:id="89"/>
-[...15 lines deleted...]
-      68) саяси партияларды қаржыландыру тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) Қазақстан Республикасының Президентін, Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі сайлау комиссияларына басшылық етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z163" w:id="90"/>
-[...15 lines deleted...]
-      69) сайлау комиссияларының қызметі үшін қажетті материалдық-техникалық жағдайлардың жасалуын бақылайды;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) сайлау комиссияларының шешiмдерi мен әрекеттерiне (әрекетсiздігіне) арыздар мен шағымдарды қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z164" w:id="91"/>
-[...15 lines deleted...]
-      70) мүмкіндігі шектеулі азаматтардың сайлау құқықтарын іске асыру үшін жағдайлар жасау жөніндегі жұмысты үйлестіреді;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) сайлау комиссиялары шешiмдерiнiң күшiн жояды және оларды тоқтата тұрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z165" w:id="92"/>
-[...15 lines deleted...]
-      71) сайлау учаскесінде, дауыс беру пунктінде дауыс беруге арналған үй-жайды жарақтандыру жөніндегі нұсқаулықты бекітеді;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) сайлау комиссиясының қызметін тоқтату туралы сотқа арызбен жүгінеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z166" w:id="93"/>
-[...15 lines deleted...]
-      72) мөлдір материалдан дауыс беруге арналған жәшіктердің нысанын және сайлау комиссиялары мөрлерінің үлгілерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) жалпыхалықтық референдумның Орталық комиссиясының функцияларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z167" w:id="94"/>
-[...15 lines deleted...]
-      73) "Қазақстан Республикасы Орталық сайлау комиссиясының Инженерлік-техникалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнынан ақпараттық-коммуникациялық инфрақұрылым объектілерін, интернет-ресурсты құру, дамыту, енгізу, сүйемелдеп отыру, әкімшілік ету, пайдалану және жүйелік-техникалық қызмет көрсету және сайлау қызметін материалдық-техникалық қамтамасыз ету жөніндегі тауарларды, жұмыстарды және қызметтерді сатып алады;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) жалпыхалықтық референдум туралы заңнаманы бұзушылықтар туралы арыздар мен шағымдарды қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z168" w:id="95"/>
-[...15 lines deleted...]
-      74) Қазақстан Республикасының Президентін, Қазақстан Республикасы Парламентінің депутаттарын сайлау жөніндегі, бірмандаттық аумақтық сайлау округтері бойынша сайланған Парламент Мәжілісінің депутаттарын кері шақырып алу бойынша сайлау комиссияларына басшылық етеді;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) азаматтарды жалпыхалықтық референдумға дайындық барысы туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z169" w:id="96"/>
-[...15 lines deleted...]
-      75) сайлау комиссияларының шешiмдерi мен әрекеттерiне (әрекетсiздігіне) арыздар мен шағымдарды қарайды;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) жалпыхалықтық референдумның бастамашыл тобын тіркеу туралы куәліктің нысанын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z170" w:id="97"/>
-[...15 lines deleted...]
-      76) сайлау комиссиялары шешiмдерiнiң күшiн жояды және оларды тоқтата тұрады;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) жалпыхалықтық референдумның бастамашыл тобын және оның жалпыхалықтық референдумға ұсынатын мәселесін (мәселелерін) тіркейді және ол туралы бұқаралық ақпарат құралдарында ресми хабар жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z171" w:id="98"/>
-[...15 lines deleted...]
-      77) сайлау комиссиясының қызметін тоқтату туралы сотқа арызбен жүгінеді;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) бір мезгілде қол қою парақтарын бере отырып, жалпыхалықтық референдумның бастамашыл тобын тіркеу туралы куәлікті береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z172" w:id="99"/>
-[...15 lines deleted...]
-      78) Референдумның орталық комиссиясының функцияларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) "Жалпыхалықтық референдум туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда жалпыхалықтық референдумның бастамашыл тобы мүшелерінің қызметін, бастамашыл топтың қызметiн тоқтату туралы және оны тiркеу туралы куәліктi қайтарып алу туралы шешiм қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z173" w:id="100"/>
-[...15 lines deleted...]
-      79) республикалық референдум туралы заңнаманы бұзушылықтар туралы арыздар мен шағымдарды қарайды;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) "Жалпыхалықтық референдум туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда жекелеген учаскелерде (әкiмшілік-аумақтық бірліктерде) жалпыхалықтық референдум өткiзудi жарамсыз деп таниды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z174" w:id="101"/>
-[...15 lines deleted...]
-      80) азаматтарды референдумға дайындық барысы туралы хабардар етеді;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) Қазақстан Республикасы бойынша тұтас алғанда жалпыхалықтық референдумның қорытындыларын шығарады, ол туралы бұқаралық ақпарат құралдарында хабар берiлуiн қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z175" w:id="102"/>
-[...15 lines deleted...]
-      81) референдумның бастамашыл тобын тіркеу туралы куәліктің нысанын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) дауыс беруге арналған бюллетеньдердiң, сайлаушылар тiзiмдерiнiң, қол қою парақтарының, жалпыхалықтық референдум өткiзу үшiн қажеттi өзге де құжаттардың нысандары мен мәтiндерiн; дауыс беру уақытын, сондай-ақ жалпыхалықтық референдум құжаттарын сақтау тәртiбiн белгiлейдi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z176" w:id="103"/>
-[...15 lines deleted...]
-      82) референдумның бастамашыл тобын және оның референдумға ұсынатын мәселесін (мәселелерін) тіркейді және ол туралы бұқаралық ақпарат құралдарында ресми хабар жариялайды;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) қол қою парақтары мен жалпыхалықтық референдумның бастамашыл тобының қол жинау нәтижелерi жөнiндегi қорытынды хаттамаларын сақтаудың тәртiбi мен мерзiмдерiн белгiлейдi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z177" w:id="104"/>
-[...15 lines deleted...]
-      83) бір уақытта қол қою парақтарын бере отырып, референдумның бастамашыл тобын тіркеу туралы куәлікті береді;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) жалпыхалықтық референдум комиссияларына басшылық жасайды, олардың шешімдерінің күшін жояды және тоқтата тұрады, сондай-ақ олардың арасында жалпыхалықтық референдумды ұйымдастыруға және өткізуге арналған қаражатты бөледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z178" w:id="105"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда референдумның бастамашыл тобы мүшелерінің қызметін, бастамашыл топтың қызметiн тоқтату туралы және оны тiркеу туралы куәліктi қайтарып алу туралы шешiм қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) жалпыхалықтық референдум комиссияларының материалдық-техникалық қамтамасыз етілу жай-күйін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z179" w:id="106"/>
-[...15 lines deleted...]
-      85) "Республикалық референдум туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларда жекелеген учаскелерде (әкiмшілік-аумақтық бөліністерде) референдум өткiзудi жарамсыз деп таниды;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) консультативтік-кеңесші органдар құрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z180" w:id="107"/>
-[...15 lines deleted...]
-      86) Қазақстан Республикасы бойынша тұтас алғанда референдумның қорытындыларын шығарады, ол туралы бұқаралық ақпарат құралдарында хабар берiлуiн қамтамасыз етедi;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91-1) жарғылық қызметіне сайлауды байқау жөніндегі қызметті жүзеге асыру жататын қоғамдық бірлестіктер мен коммерциялық емес ұйымдарды аккредиттеу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z181" w:id="108"/>
-[...15 lines deleted...]
-      87) дауыс беруге арналған бюллетеньдердiң, сайлаушылар тiзiмдерiнiң, қол қою парақтарының, референдум өткiзу үшiн қажеттi өзге де құжаттардың нысандары мен мәтiндерiн; дауыс беру уақытын, сондай-ақ референдум құжаттарын сақтау тәртiбiн белгiлейдi;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91-2) жарғылық қызметіне сайлауды байқау жөніндегі қызметті жүзеге асыру жататын республикалық қоғамдық бірлестіктер мен коммерциялық емес ұйымдарды аккредиттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z182" w:id="109"/>
-[...15 lines deleted...]
-      88) қол қою парақтары мен референдумның бастамашыл тобының қол жинау нәтижелерi жөнiндегi қорытынды хаттамаларын сақтаудың тәртiбi мен мерзiмдерiн белгiлейдi;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91-3) сайлауды, жалпыхалықтық референдумды әзірлеу мен өткізу кезеңінде сайлау комиссияларын ұйымдастыру және олардың қызметі үшін қажетті тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу қағидаларын әзірлеп, бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z183" w:id="110"/>
-[...15 lines deleted...]
-      89) референдум комиссияларына басшылық жасайды, олардың шешімдерінің күшін жояды және тоқтата тұрады, сондай-ақ олардың арасында референдумды ұйымдастыруға және өткізуге арналған қаражатты бөледі;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91-4) аумақтық сайлау комиссияларының мүшелеріне қойылатын біліктілік талаптарын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z184" w:id="111"/>
-[...15 lines deleted...]
-      90) референдум комиссияларының материалдық-техникалық қамтамасыз етілу жай-күйін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z185" w:id="112"/>
-[...15 lines deleted...]
-      91) консультативтік-кеңесші органдар құрады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Президентінің 26.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР Президентінің 10.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 620</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Комиссия өз құзыреті шегінде мынадай құқықтарға ие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z198" w:id="113"/>
-[...15 lines deleted...]
-      91-1) жарғылық қызметіне сайлауды байқау жөніндегі қызметті жүзеге асыру жататын қоғамдық бірлестіктер мен коммерциялық емес ұйымдарды аккредиттеу қағидаларын әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сайлау мен жалпыхалықтық референдумдарды әзірлеу мен өткізуге байланысты мәселелер бойынша мемлекеттік органдар мен ұйымдардың есептерін, сондай-ақ сайлау туралы және жалпыхалықтық референдум туралы заңнаманың сақталуы мәселелері бойынша қоғамдық бірлестіктер органдарының ақпаратын тыңдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z199" w:id="114"/>
-[...15 lines deleted...]
-      91-2) жарғылық қызметіне сайлауды байқау жөніндегі қызметті жүзеге асыру жататын республикалық қоғамдық бірлестіктер мен коммерциялық емес ұйымдарды аккредиттеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан Қазақстан Республикасы заңнамасында белгіленген тәртіппен қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z200" w:id="115"/>
-[...15 lines deleted...]
-      91-3) сайлауды, референдумды әзірлеу мен өткізу кезеңінде сайлау комиссияларын ұйымдастыру және олардың қызметі үшін қажетті тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу қағидаларын әзірлейді және бекітеді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР Президентінің 26.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қолданыстағы Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z201" w:id="116"/>
-[...15 lines deleted...]
-      91-4) аумақтық сайлау комиссияларының мүшелеріне қойылатын біліктілік талаптарын әзірлейді және бекітеді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Президентінің 26.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Комиссия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z186" w:id="117"/>
-[...15 lines deleted...]
-      92) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының сайлау туралы және жалпыхалықтық референдум туралы заңнамасын сақтауға және Қазақстан Республикасының сайлау туралы және жалпыхалықтық референдум туралы заңнамасының сақталуын қамтамасыз ету жөнінде шаралар қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z189" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сайлау комиссияларының шешімдеріне және әрекеттеріне (әрекетсіздігіне) өтініштер мен шағымдарды уақтылы қарауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z190" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік аудит барысында анықталған (анықталудағы) бұзушылықтар мен кемшіліктерді жою жөнінде шаралар қабылдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z191" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әрбір азаматқа оның құқықтары мен мүдделеріне қатысты құжаттармен, шешімдермен және ақпарат көздерімен танысуға мүмкіндікті қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z192" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Конституциясын және заңнамасын сақтауға, басқа адамдардың құқықтарын, бостандығын, абыройы мен ар-намысын құрметтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Президентінің 26.09.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Ереже 16-1-тармақпен толықтырылды - ҚР Президентінің 26.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 758</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР Президентінің 10.07.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="118"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z69" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...160 lines deleted...]
-      16-1. Комиссия:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Комиссияның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z188" w:id="123"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Президентінің 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="129"/>
+    <w:bookmarkStart w:name="z70" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Комиссия Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Төраға және алты мүшеден тұратын құрамда құрылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z71" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Комиссияның Төрағасын Қазақстан Республикасының Президенті қызметке тағайындайды және қызметтен босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z72" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссияның мүшелерін Құрылтайдың келісімімен оның депутаттары жалпы санының көпшілік дауысымен Қазақстан Республикасының Президенті тағайындайды, Қазақстан Республикасының Президенті босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия Төрағасының орынбасары мен хатшысы комиссияның бірінші отырысында сайланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық сайлау комиссиясының Төрағасы, мүшелері және оның аппаратының қызметкерлері өкілеттіктерін кәсіби тұрақты негізде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Президентінің 26.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комиссияға басшылықты Төраға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z75" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Комиссияның Төрағасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР Президентінің 26.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Президенті қызметіне кіріскен кезде Қазақстан Республикасының Президентіне Комиссия белгілеген үлгідегі тиісті куәлік пен төсбелгіні, сондай-ақ Қазақстан Республикасы Президентінің байрағын және ерекше үлгідегі "Алтын Қыран" ("Золотой Орел") орденін тапсырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z71" w:id="130"/>
-[...15 lines deleted...]
-      18. Комиссияның Төрағасын Қазақстан Республикасының Президенті қызметке тағайындайды және қызметтен босатады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комиссия аппаратының құрылымы мен штат кестесін Қазақстан Республикасының Үкіметі белгілеген мөлшерде және еңбекақы төлеу қоры шегінде бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z72" w:id="131"/>
-[...15 lines deleted...]
-      19. Комиссияның мүшелерін екі-екіден тиісінше Қазақстан Республикасының Президенті және Қазақстан Республикасы Парламентінің Палаталары тағайындайды.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Құрылтайдың бірінші сессиясында, оның Төрағасын сайлағанға дейін, отырыстарда төрағалық етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z73" w:id="132"/>
-[...15 lines deleted...]
-      20. Комиссия Төрағасының орынбасары мен хатшысы комиссияның бірінші отырысында сайланады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сотта және басқа мемлекеттік органдарда Комиссияның мүдделерін білдіреді, сондай-ақ Комиссияның мүдделерін білдіру жөніндегі өкілеттіктерді тиісті сенімхатты беру арқылы басқа адамдарға беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның Төрағасы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Президентінің 26.09.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Президентінің 26.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 758</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="133"/>
-[...35 lines deleted...]
-      22. Комиссияның Төрағасы:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комиссияның отырыстары сайлау науқанын әзірлеу мен өткізу кезеңінде кемінде екі аптада бір рет өткізіледі. Өзге уақытта Комиссияның отырыстары қажеттігіне қарай Комиссия Төрағасының немесе мүшелерінің кемінде үштен бірінің бастамасы бойынша өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z81" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның отырыстары, егер оларға Комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысса, заңды болады. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы сайлау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "Жалпыхалықтық референдум туралы" Қазақстан Республикасының конституциялық заңдарында белгіленген өзге жағдайларды қоспағанда, Комиссияның шешімдері оның мүшелерінің жалпы санының көпшілік дауысымен ашық дауыс беру арқылы қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z82" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оның шешімімен келіспеген Комиссияның мүшелері айрықша пікір білдіруге құқылы, ол жазбаша түрде Комиссия отырысының хаттамасына қоса тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен;</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="135"/>
-[...55 lines deleted...]
-      4) Парламенттің бірінші сессиясында, Мәжіліс Төрағасын сайлағанға дейін, Қазақстан Республикасы Мәжілісінің отырыстарында төрағалық етеді;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Комиссия қызметінің ұйымдастырушылық және ақпараттық-құқықтық қамтамасыз етілуін оның аппараты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z194" w:id="138"/>
-[...15 lines deleted...]
-      5) сотта және басқа мемлекеттік органдарда Комиссияның мүдделерін білдіреді, сондай-ақ Комиссияның мүдделерін білдіру жөніндегі өкілеттіктерді тиісті сенімхатты беру арқылы басқа адамдарға беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Комиссияның аппаратын Комиссияның Төрағасы қызметке тағайындайтын және қызметтен босататын Комиссия аппаратының басшысы басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z79" w:id="139"/>
-[...15 lines deleted...]
-      Комиссияның Төрағасы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Комиссияның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Президентінің 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="146"/>
+    <w:bookmarkStart w:name="z86" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Комиссия Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z87" w:id="147"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z87" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z88" w:id="148"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z88" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Комиссияға бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z89" w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z89" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Комиссия өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z90" w:id="150"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z90" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комиссияны қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Президентінің 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="151"/>
+    <w:bookmarkStart w:name="z91" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Комиссияны қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z94" w:id="152"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z94" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Орталық сайлау комиссиясының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже тізбемен толықтырылды - ҚР Президентінің 29.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 995</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="153"/>
+    <w:bookmarkStart w:name="z93" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Орталық сайлау комиссиясының Инженерлік-техникалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5507,31 +6613,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>