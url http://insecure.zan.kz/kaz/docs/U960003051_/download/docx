--- v0 (2025-10-27)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1553fe3" w14:textId="1553fe3">
+    <w:p w14:paraId="97c982f" w14:textId="97c982f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -279,68 +279,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президентi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -470,651 +452,714 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Мәтін бойынша "Заң және құқықтық сараптама мәселелері жөніндегі" деген сөздер "Заңнама және құқықтық сараптау" деген сөздермен ауыстырылды - Қазақстан Республикасы Президентінің 2007.09.21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 413 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Жарлығымен. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының заңдарын Қазақстан Республикасы Президентiнiң қол қоюына және қарауына ұсыну, оларды тiркеу, жария ету және сақтау тәртiбi туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құрылтай қабылдаған, Құрылтай Төрағасының және Премьер-Министрдiң қолтаңбаларымен алдын ала бекемделген Қазақстан Республикасының Заңы қазақ және орыс тілдерінде Құрылтай Төрағасы қол қойған iлеспе хатпен бірге Қазақстан Республикасы Президентiнің қол қоюына енгізіледі. Егер заңмен халықаралық шарт ратификацияланатын болса, онда заңмен бiрге осы шарттың куәландырылған көшiрмелерi қоса берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қол қоюға түскен заңды Қазақстан Республикасы Президентi Әкiмшiлiгiнiң Жалпы бөлімі заңға қол қою немесе онымен келiспейтiнiн бiлдiрiп, Құрылтайға қайтару жөнiндегi ұсынысы бар қорытынды әзiрлеу үшiн Мемлекеттік құқық бөліміне жiбередi. Заңның көшiрмелерiн де Жалпы бөлімі Президент Әкiмшiлiгiнiң тиiстi құрылымдық бөлiмшелерiне жолдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Қазақстан Республикасының заңдрын Қазақстан Республикасы Президентiнiң қол қоюына және қарауына ұсыну, оларды тiркеу, жария ету және сақтау тәртiбi туралы</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерту енгізілді – ҚР Президентінің 2007.09.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 413 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 24.04.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 576</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12.11.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 689</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-    </w:p>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Президент Әкiмшiлiгiнiң Мемлекеттік құқық бөлiмi Қазақстан Республикасының Президенті Әкiмшiлiгiнің Басшысы орынбасарларының, Мемлекет басшысы көмекшiлерiнiң, кеңесшiлерiнiң, Президенттің Құрылтайдағы Өкілдігі басшысының, сондай-ақ Президент Әкiмшiлiгiнің тиiстi құрылымдық бөлiмшелерiнiң ұсыныстарын ескере отырып, қорытынды әзірлейді және оны заң мәтiндерiнiң түпнұсқаларымен бiрге Президент Кеңсесiне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 15.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Президенттiң кеңсесi қорытындыларымен бiрге заңды Президент Әкiмшiлiгiнiң Басшысына табыстайды, ол қол қоюға ұсынылған заң және ол бойынша жасалған қорытындылар туралы Мемлекет басшысына баяндайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Қазақстан Республикасының Президенті Құрылтай ұсынған заңға бір ай ішінде қол қояды, заңды халыққа жария етеді не заңды немесе оның жекелеген баптарын қайтадан талқылап, дауысқа салу үшін қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-1-тармақпен толықтырылды – ҚР Президентінің 21.09.2007 № 413; жаңа редакцияда – ҚР Президентінің 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекет басшысы қол қойған заңды Президенттiң кеңсесi Президент Әкiмшiлiгiнiң Жалпы бөліміне бередi, ол: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заңға реттiк нөмiр бередi. Бұл орайда нөмiрлеу тиiсiнше сайланған Парламент қызметi кезеңiне жүргiзiледi - ол араб цифрларымен, сайлану ретi - рим цифрларымен (сызықша арқылы) белгiленедi, ал бұдан кейiн ҚРЗ (Қазақстан Республикасының Заңы) бас әрiптер қойылады; </w:t>
+      1) заңға реттiк нөмiр бередi. Бұл орайда нөмiрлеу тиiсiнше сайланған Құрылтайдың қызметі кезеңiне жүргiзiледi - ол араб цифрларымен, сайлану ретi - рим цифрларымен (сызықша арқылы) белгiленедi, ал бұдан кейiн ҚРЗ (Қазақстан Республикасының Заңы) бас әрiптер қойылады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) заңды арнаулы журналға қол қойылған күнiн, реттiк нөмiрi мен Парламент сайлауын көрсете отырып, тiркейдi; </w:t>
+      2) заңды арнаулы журналға қол қойылған күнiн, реттiк нөмiрi мен Құрылтай сайлауы көрсете отырып, тiркейдi; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тиiстi елтаңбалық мөрмен куәландырылған заң көшiрмесiн тиісті бұқаралық ақпарат құралдарына жариялауға бередi; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) Парламенттiң Сенаты мен Мәжiлiсiне заңның тиiстi елтаңбалық мөрмен куәландырылған екi данасын бередi, ал Сенат пен Мәжiлiс аппараттары белгiленген тәртiппен өз тарапында: </w:t>
+        <w:t>
+      4) Құрылтайға заңның тиiстi елтаңбасы бар мөрмен куәландырылған екi данасын бередi, ал Құрылтай Аппараты белгiленген тәртiппен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Парламент Жаршысында" жариялау және Сенатта заңды талқылау процесiнде түзелетiн алғашқы материалдармен iске қосып тiркеу; </w:t>
+        <w:t>
+      "Құрылтай Жаршысында" жариялау және Құрылтайда заңды талқылау процесiнде түзілетiн бастапқы материалдармен iске қосып тiркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      мүдделi органдар мен ұйымдарға тарату, Мәжiлiсте заңды талқылау процесiнде түзелетiн алғашқы материалдармен iске қосып тiркеу мәселелерiн шешедi. </w:t>
+        <w:t>
+      мүдделi органдар мен ұйымдарға тарату, Құрылтайда заңды талқылау процесiнде түзілетiн бастапқы материалдармен iске қосып тiркеу мәселелерiн шешедi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1128,113 +1173,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 576</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12.11.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 689 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Жарлықтарымен. </w:t>
+        <w:t>№ 689</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекет басшысы қол қойған заңдардың түпнұсқалары Президент Әкiмшiлiгiнiң Жалпы бөлімінде сақталады және белгiленген мерзiм өткеннен кейiн Қазақстан Республикасы Президентiнiң Архивiне тұрақты сақтауға берiлдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әкiмшiлiгiнiң Құжаттамалық қамтамасыз ету бөлімінде елтаңбалық мөрмен куәландырылған заңдардың көшiрмелерi талқылау мен қабылдау барысында түзiлген басқа материалдармен бiрге белгiленген тәртiппен тиiсiнше Парламент Сенаты мен Мәжiлiсiнде iстерге хатталады және Қазақстан Республикасы Орталық мемлекеттiк архивiне тұрақты сақтауға тапсырылады. </w:t>
+      Қазақстан Республикасы Әкiмшiлiгiнiң Құжаттамалық қамтамасыз ету бөлімінде елтаңбалық мөрмен куәландырылған заңдардың көшiрмелерi талқылау мен қабылдау барысында түзiлген басқа материалдармен бiрге белгiленген тәртiппен Құрылтайда iстерге хатталады және Қазақстан Республикасы Орталық мемлекеттiк архивiне тұрақты сақтауға тапсырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1248,281 +1333,427 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 576</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12.11.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 689 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Жарлықтарымен. </w:t>
+        <w:t>№ 689</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Қол қойылмаған заң Парламенттiң Мәжiлiсiне қайтарылған жағдайда оны қайталап талқылау және дауыс беру үшiн Мемлекет басшысы өзiнiң заңға тұтастай немесе оның жекелеген баптарына (ережелерiне) келiспеушiлiктерде тұтастай заңның немесе оның жекелеген баптарының (қағидаларының) редакциясы берiлуi мүмкiн. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+      7. Қол қойылмаған заң Құрылтайға қайтарылған жағдайда оны қайталап талқылау және дауыс беру үшiн Мемлекет басшысы өзiнiң заңға тұтастай немесе оның жекелеген баптарына (ережелерiне) келiспеушiлiктерде тұтастай заңның немесе оның жекелеген баптарының (қағидаларының) редакциясы берiлуi мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Қазақстан Республикасының Президенті Парламентте қарсылықтарды қарау барысында Парламент депутаттарының ұсыныстарын ескере отырып, заңның немесе оның жекелеген баптарының (ережелерінің) нақтыланған редакциясын енгізуге құқылы. Заңның немесе оның жекелеген баптарының (ережелерiнiң) редакциясын нақтылау қажеттiгi туралы ұсынысты Мемлекет басшысының қарауына Президент Әкiмшiлiгi бередi.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      8. Қазақстан Республикасының Президенті Құрылтайда қарсылықтарды қарау барысында Құрылтай депутаттарының ұсыныстарын ескере отырып, заңның немесе оның жекелеген баптарының (ережелерінің) нақтыланған редакциясын енгізуге құқылы. Заңның немесе оның жекелеген баптарының (ережелерiнiң) редакциясын нақтылау қажеттiгi туралы ұсынысты Мемлекет басшысының қарауына Президент Әкiмшiлiгi бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Президентінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+        <w:t>
+      9. Мемлекет басшысының қарсылықтары Құрылтайда қаралған кезде Қазақстан Республикасы Президентiнiң ұстанымын ол уәкiлеттiк берген өзге лауазымды адамдар бiлдiредi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерту енгізілді – ҚР Президентінің 21.09.2007 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Жарлықтарымен. </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -1544,55 +1775,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>