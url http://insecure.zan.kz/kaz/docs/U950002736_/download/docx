--- v0 (2025-11-06)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c52ce7" w14:textId="6c52ce7">
+    <w:p w14:paraId="3a366aa" w14:textId="3a366aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,564 +76,964 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Президентiнiң байрағы және оның айырым белгiлерiнiң ресми пайдаланылу тәртiбi туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Президентiнiң байрағы және оның ерекшелік белгiлерiнiң ресми пайдаланылу тәртiбi туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Президентiнiң 1995 жылғы 29 желтоқсандағы N 2736 Жарлығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыпқа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚАУЛЫ ЕТЕМIН: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Республика Президентiнiң байрағы мен омырау белгiсi мемлекеттiң ең жоғары лауазымды адамының ресми айырым белгiлерi болып табылады деп белгiленсiн. </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Қазақстан Республикасы Президентiнiң байрағы мен төсбелгісі мемлекеттiң ең жоғары лауазымды адамының ресми айырым белгiлерi болып табылады деп белгiленсiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Президентi байрағының сипаттамасы қосымшаға сәйкес бекiтiлсiн. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Былай деп белгiленсiн: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасы Президентi байрағының эталоны орналасатын жер Қазақстан Республикасының астанасындағы Қазақстан Республикасы Президентiнiң Резиденциясындағы қызмет кабинетi болып табылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Президентiнiң байрағы Қазақстан Республикасының астанасындағы Мемлекет басшысы тұратын Резиденцияда, оларда Қазақстан Республикасының Президентi болған уақытта басқа резиденциялар үстiнде, Республика Президентiнiң көлiк құралдарында орнатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-      2) Қазақстан Республикасы Президентiнiң байрағы Республика астанасындағы Мемлекет басшысы тұратын Резиденцияда, оларда Республика Президентi болған уақытта басқа резиденциялар үстiнде, Республика Президентiнiң көлiк құралдарында орнатылады. </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Республика Президентiнiң омырау белгiсi мемлекеттiк мекемелер құрметiне, әскери парадтар, шет мемлекеттер мен халықаралық ұйымдардың ресми адамдарын қабылдау, Республика Президентi атынан өткiзiлетiн ресми қабылдаулар, Парламент сессиясын ашу, мемлекеттiк наградаларды тапсыру кезiнде, сондай-ақ Республика Президентi салтанатты кеште немесе концертте құрметтi қонақ болған не қатысқан, ресми телевизиялық сұхбат берген кезде, шетелдiк сапарлар уақытында қабылдаушы тараптың хаттамасына сәйкес тағылуы мүмкiн деп белгiленсiн. </w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. Қазақстан Республикасы Президентiнiң төсбелгісі мемлекеттiк мекемелер құрметiне, әскери парадтар, шет мемлекеттер мен халықаралық ұйымдардың ресми адамдарын қабылдау, Қазақстан Республикасының Президентi атынан өткiзiлетiн ресми қабылдаулар, Құрылтай сессиясын ашу, мемлекеттiк наградаларды тапсыру кезiнде, сондай-ақ Қазақстан Республикасының Президентi салтанатты кеште немесе концертте құрметтi қонақ болған не қатысқан, ресми телевизиялық сұхбат берген кезде, шетелдiк сапарлар уақытында қабылдаушы тараптың хаттамасына сәйкес тағылуы мүмкiн деп белгiленсiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Жарлық қол қойылған күнiнен бастап күшiне енедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қазақстан Республикасының  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Президентi  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1995 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 2736 Жарлығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚОСЫМША</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Президенті байрағының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>СИПАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - ҚР Президентінің 2012.10.31 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...185 lines deleted...]
-      </w:r>
+      Қазақстан Республикасы Президентінің байрағы - көгілдір түсті (Қазақстан Республикасының Мемлекеттік Туымен түстес) тікбұрыш нысанындағы жақтары екіден біріне сәйкес келетін кездеме. Тікбұрыштың ортасында Қазақстан Республиткасының алтын түсті Мемлекеттік Туы бейнеленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саптың тұсына тік сызық түрінде алтын түсті ұлттық нақыш орналастырылған.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездеме үш жағынан алтын шашақпен көмкерілген. Байрақтың сабы "қошқар мүйіз" түріндегі сретті қола кескіндемемен тұйықталған, оған көбілмелі шашақ бекітілген.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байрақтың сабына Қазақстан Республикасы Президентінің мемлекеттік тілде тегі, аты мен әкесінің аты және оның сайланған мерзімін көрсететін даталар өрнектеліп жазылған күміс темірше бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>