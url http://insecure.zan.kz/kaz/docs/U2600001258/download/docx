--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bd4431" w14:textId="9bd4431">
+    <w:p w14:paraId="102caaf" w14:textId="102caaf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Президентінің 2026 жылғы 2 мамырда № 1258 Жарлығы</w:t>
+        <w:t>Қазақстан Республикасы Президентінің 2026 жылғы 2 мамырда № 1258 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1046,51 +1046,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отыз екінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "мемлекеттік органдар мен ұйымдардың цифрлық жүйелерінен көрсетілген мемлекеттік органдармен – бірлескен нормативтік құқықтық актілерде, ал ұйымдармен келісімдерде белгіленген тəртіппен берілетін цифрлық ресурстарды қоса алғанда, ұлттық қауiпсiздiк органдарына жүктелген мiндеттердi орындауға қажеттi ақпаратты мемлекеттiк органдардан және ұйымдардан өтеусiз жəне заңнамалық актiлерде коммерциялық, банктiк жəне заңмен қорғалатын өзге де құпияны құрайтын мəлiметтердi жария етуге белгiленген талаптарды сақтай отырып алу;";</w:t>
+      "мемлекеттік органдар мен ұйымдардың цифрлық жүйелерінен көрсетілген мемлекеттік органдар бірлескен нормативтік құқықтық актілерде, ал ұйымдар келісімдерде белгіленген тəртіппен беретін цифрлық ресурстарды қоса алғанда, ұлттық қауіпсіздік органдарына жүктелген міндеттерді орындауға қажетті ақпаратты өтеусіз жəне заңдарда коммерциялық, банктік жəне заңмен қорғалатын өзге де құпияны құрайтын мəліметтерді жария етуге қойылатын белгіленген талаптарды сақтай отырып алу;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отыз бесінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
@@ -3054,50 +3054,132 @@
         <w:t>
       313-19) Қазақстан Республикасының цифрландыру саласындағы заңнамасының аса маңызды цифрлық объектілердің меншік иелеріне, иеленушілеріне киберқауіпсіздікті қамтамасыз ету бөлігіндегі талаптарын бұзушылықтарды анықтау кезінде нұсқамалар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       313-20) Қазақстан Республикасының цифрландыру саласындағы заңнамасының маңызды цифрлық объектілердің меншік иелеріне, иеленушілеріне киберқауіпсіздікті қамтамасыз ету бөлігіндегі талаптарын бұзушылықтарды анықтау кезінде нұсқамаларды орындау үшін жолдау;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының Ұлттық қауіпсіздік комитеті Шекара қызметінің мәселелері туралы" Қазақстан Республикасы Президентінің 1999 жылғы 10 желтоқсандағы № 282 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4967,55 +5049,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5341,31 +5423,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>