--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c2d1b9" w14:textId="4c2d1b9">
+    <w:p w14:paraId="1027a72" w14:textId="1027a72">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Президентінің 2026 жылғы 8 қаңтардағы № 1152 Жарлығы</w:t>
+        <w:t>Қазақстан Республикасы Президентінің 2026 жылғы 8 қаңтардағы № 1152 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -4523,1042 +4523,4351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z135" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Комиссияның жұмыс органы болып табылады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. "Қазақстан Республикасының Президенті жанындағы Реформалар жөніндегі жоғары кеңес туралы" Қазақстан Республикасы Президентінің 2020 жылғы 14 қыркүйектегі № 414 </w:t>
+      19. "Қазақстан Республикасының Ұлттық қорынан бөлінген қаражаттың жұмсалуын мониторингтеу жөніндегі комиссия туралы" Қазақстан Республикасы Президентінің 2025 жылғы 19 мамырдағы № 879 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Реформалар жөніндегі жоғары кеңестің </w:t>
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Ұлттық қорынан бөлінген қаражаттың жұмсалуын мониторингтеу жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасы Ұлттық Банкінің Төрағасы" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
+      "Қазақстан Республикасы Президентінің экономикалық мәселелер жөніндегі көмекшісі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. "Жасанды интеллектіні дамыту жөніндегі кеңес құру туралы" Қазақстан Республикасы Президентінің 2025 жылғы 19 мамырдағы № 881 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Жасанды интеллектіні дамыту жөніндегі кеңес туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Кеңестің жұмыс органы (бұдан әрі – Кеңестің жұмыс органы) болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрі Кеңестің хатшысы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z151" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан тарапынан лауазымы бойынша: Қазақстан Республикасының Премьер-Министрі, Қазақстан Республикасының Президенті Әкімшілігінің Басшысы, Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасарлары, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша), Қазақстан Республикасы Президентінің цифрландыру мәселелеріне жетекшілік ететін көмекшісі, Қазақстан Республикасының Сыртқы істер министрі, Қазақстан Республикасының Ғылым және жоғары білім министрі, Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрі және Қазақстан Республикасы Президентінің халықаралық мәселелер жөніндегі кеңесшісі Кеңестің мүшелері болып табылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z152" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. "Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 266 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өкімінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған өкіммен бекітілген Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңестің лауазымдық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрамында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z154" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы, төрағаның орынбасары" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z155" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z140" w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z156" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрі" деген жол мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z157" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z158" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі" деген жол алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...440 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z154" w:id="130"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Қазақстан Республикасы Президентінің жанындағы Ұлттық инвесторлар кеңесінің дербес құрамы туралы" Қазақстан Республикасы Президентінің 2019 жылғы 12 қазандағы № 60 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z160" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Президентінің жанындағы Ұлттық инвесторлар кеңесінің дербес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бектенов Олжас Абайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скляр Роман Васильевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асылов Берік Ноғайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Бас Прокуроры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұманғарин Серік Мақашұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Досаев Ерболат Асқарбекұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапаров Айдарбек Сейпілұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Такиев Мәди Төкешұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаққалиев Арман Абайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Сауда және интеграция министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәрсембаев Ерлан Жақсылықұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Әділет министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нағаспаев Ерсайын Қайырғазыұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әбдіразақов Елдар Советұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Коммеск-Өмір" сақтандыру компаниясы" акционерлік қоғамы директорлар кеңесінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айтжанов Асхат Әбдірахманұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Ақтөбе облысы бойынша өңірлік кеңесінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшолақов Болат Оралұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"KAZENERGY" Қазақстан мұнай-газ және энергетика кешені ұйымдарының қауымдастығы заңды тұлғалар бірлестігінің және "Қазақстанның инвесторлар қауымдастығы" заңды тұлғалар бірлестігінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкпар Дулат Бекманапұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нәтиже" сүт фабрикасы" жауапкершілігі шектеулі серіктестігінің бас директоры (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баталов Райымбек Әнуарұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Богачев Сергей Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Авиа Центр Казахстан" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болатжан Әсем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Ақпараттық-коммуникациялық технологиялар, білім және инновациялар комитетінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайрабаев Жигули Молдақалықұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Агроөнеркәсіптік кешен комитетінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доскенов Талғат Қаскенұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескендіров Мұқаш Зұлқарнайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Жамбыл облысы бойынша өңірлік кеңесінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ибраев Қанат Сұлтанұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Өңдеу өнеркәсібі комитетінің төрағасы, "DD21" жауапкершілігі шектеулі серіктестігінің директоры (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаниев Берік Серәліұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Lancaster Group" акционерлік қоғамы директорлар кеңесінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овсянников Владимир Вячеславович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Method" жауапкершілігі шектеулі серіктестігінің директоры (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подвалов Александр Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Астана қаласы бойынша өңірлік кеңесінің төрағасы, "AG TECH" жауапкершілігі шектеулі серіктестігінің бас директоры (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радостовец Николай Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Геология саласы, тау-кен, көмір өндіру және металлургия өнеркәсібі комитетінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рахымбаев Айдын Жұмаділұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"BI Group" акционерлік қоғамы директорлар кеңесінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смағұлов Нұрлан Еркебұланұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Astana Group" жауапкершілігі шектеулі серіктестігінің президенті (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаяхметова Үміт Болатханқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан халық банкі" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ілиясов Еркебұлан Сайдоллаұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"AlageumGroup" акционерлік қоғамы директорлар кеңесінің төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z163" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. "Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесінің дербес құрамы туралы" Қазақстан Республикасы Президентінің 2024 жылғы 1 қазандағы № 174 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өкімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z164" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған өкіммен бекітілген Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесінің дербес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрамында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z165" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан тарапынан Кеңес мүшелері" деген бөлім мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:bookmarkStart w:name="z166" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бектенов Олжас Абайұлы</w:t>
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының Премьер-Министрі</w:t>
+              <w:t>Қазақстан тарапынан Кеңес мүшелері:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Скляр Роман Васильевич</w:t>
+Бектенов Олжас Абайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5586,92 +8895,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары</w:t>
+Қазақстан Республикасының Премьер-Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асылов Берік Ноғайұлы</w:t>
+Сүлейменов Тимур Мұратұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5699,92 +9008,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Бас Прокуроры</w:t>
+Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұманғарин Серік Мақашұлы</w:t>
+Скляр Роман Васильевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5812,92 +9121,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрі</w:t>
+Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Досаев Ерболат Асқарбекұлы</w:t>
+Қойшыбаев Ғалымжан Тельманұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5925,92 +9234,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сапаров Айдарбек Сейпілұлы</w:t>
+Жұманғарин Серік Мақашұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6038,92 +9347,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Такиев Мәди Төкешұлы</w:t>
+Бозымбаев Қанат Алдабергенұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6151,92 +9460,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қаржы министрі</w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаққалиев Арман Абайұлы</w:t>
+Мәдиев Жаслан Хасенұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6264,92 +9573,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Сауда және интеграция министрі</w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәрсембаев Ерлан Жақсылықұлы</w:t>
+Балаева Аида Ғалымқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6377,92 +9686,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Әділет министрі</w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары – Мәдениет және ақпарат министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нағаспаев Ерсайын Қайырғазыұлы</w:t>
+Досаев Ерболат Асқарбекұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6490,92 +9799,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әбдіразақов Елдар Советұлы</w:t>
+Нұртілеу Мұрат Әбуғалиұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6603,92 +9912,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Коммеск-Өмір" сақтандыру компаниясы" акционерлік қоғамы директорлар кеңесінің төрағасы (келісім бойынша)</w:t>
+Қазақстан Республикасы Президентінің халықаралық инвестиция және сауда ынтымақтастығы жөніндегі көмекшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айтжанов Асхат Әбдірахманұлы</w:t>
+Көшербаев Ермек Беделбайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6716,92 +10025,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа мүшесі, Ақтөбе облысы бойынша өңірлік кеңесінің төрағасы (келісім бойынша)</w:t>
+Қазақстан Республикасының Сыртқы істер министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақшолақов Болат Оралұлы</w:t>
+Такиев Мәди Төкешұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6829,92 +10138,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"KAZENERGY" Қазақстан мұнай-газ және энергетика кешені ұйымдарының қауымдастығы заңды тұлғалар бірлестігінің және "Қазақстанның инвесторлар қауымдастығы" заңды тұлғалар бірлестігінің төрағасы (келісім бойынша)</w:t>
+Қазақстан Республикасының Қаржы министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкпар Дулат Бекманапұлы</w:t>
+Нағаспаев Ерсайын Қайырғазыұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6942,92 +10251,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Нәтиже" сүт фабрикасы" жауапкершілігі шектеулі серіктестігінің бас директоры (келісім бойынша)</w:t>
+Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баталов Райымбек Әнуарұлы</w:t>
+Оспанқұлов Ғабидолла Абдоллаұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7055,92 +10364,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының төралқа төрағасы (келісім бойынша)</w:t>
+Қазақстан Республикасы Сыртқы істер министрлігі Инвестиция комитетінің төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Богачев Сергей Николаевич</w:t>
+Қарағойшин Рустам Тимурұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7168,1774 +10477,604 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Авиа Центр Казахстан" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
+"Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z167" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z168" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "Жасанды интеллектіні дамыту жөніндегі кеңестің дербес құрамы туралы" Қазақстан Республикасы Президентінің 2025 жылғы 4 қыркүйектегі № 237 өкімінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z169" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғарыда аталған өкіммен бекітілген Жасанды интеллектіні дамыту жөніндегі кеңестің дербес құрамы осы өзгерістер мен толықтыруларға қосымшаға сәйкес редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...1457 lines deleted...]
-"AlageumGroup" акционерлік қоғамы директорлар кеңесінің төрағасы (келісім бойынша)</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 жылғы 8 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1152 Жарлығымен бекітілген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің кейбір</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілеріне енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтыруларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚОСЫМША</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 4 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 237 өкімімен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="138"/>
-[...105 lines deleted...]
-      "Қазақстан тарапынан Кеңес мүшелері" деген бөлім мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жасанды интеллектіні дамыту жөніндегі кеңестің ДЕРБЕС ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z166" w:id="142"/>
-[...15 lines deleted...]
-      "</w:t>
+    <w:bookmarkStart w:name="z172" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеңестің мүшелері: (Қазақстан тарапынан)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
+              <w:t>Бектенов Олжас Абайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> тарапынан Кеңес мүшелері:</w:t>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Премьер-Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бектенов Олжас Абайұлы</w:t>
+Дәдебай Айбек Арқабайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8963,92 +11102,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Премьер-Министрі</w:t>
+Қазақстан Республикасы Президенті Әкімшілігінің Басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сүлейменов Тимур Мұратұлы</w:t>
+Сағымбаев Ермек Алдабергенұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9076,92 +11215,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
+Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Скляр Роман Васильевич</w:t>
+Жақыпов Нұрлан Қаршығаұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9189,92 +11328,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары</w:t>
+"Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қойшыбаев Ғалымжан Тельманұлы</w:t>
+Мәдиев Жаслан Хасенұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9302,92 +11441,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы</w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұманғарин Серік Мақашұлы</w:t>
+Досаев Ерболат Асқарбекұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9415,92 +11554,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрі</w:t>
+Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бозымбаев Қанат Алдабергенұлы</w:t>
+Жанасова Әсел Жұбанышқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9528,92 +11667,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің орынбасары</w:t>
+Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәдиев Жаслан Хасенұлы</w:t>
+Есекеев Қуанышбек Бақытбекұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9641,92 +11780,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрі</w:t>
+Қазақстан Республикасы Президентінің көмекшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаева Аида Ғалымқызы</w:t>
+Көшербаев Ермек Беделбайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9754,92 +11893,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Премьер-Министрінің орынбасары – Мәдениет және ақпарат министрі</w:t>
+Қазақстан Республикасының Сыртқы істер министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Досаев Ерболат Асқарбекұлы</w:t>
+Нұрбек Саясат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9867,92 +12006,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
+Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұртілеу Мұрат Әбуғалиұлы</w:t>
+Лазар Ернар Мерғалымұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9980,969 +12119,74 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің халықаралық инвестиция және сауда ынтымақтастығы жөніндегі көмекшісі</w:t>
-[...564 lines deleted...]
-"Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+Қазақстан Республикасы Президентінің халықаралық мәселелер жөніндегі кеңесшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="143"/>
-[...15 lines deleted...]
-      ".</w:t>
+    <w:bookmarkStart w:name="z173" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеңестің мүшелері: (шетел тарапынан)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z168" w:id="144"/>
-[...326 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10965,51 +12209,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бектенов Олжас Абайұлы</w:t>
+              <w:t>әл-Мазруи Эбтесам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11057,1393 +12301,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...1341 lines deleted...]
-              <w:t>интеллект" бастамасының атқарушы кеңесінің төрағасы, Біріккен Араб Әмірліктері (келісім бойынша)</w:t>
+              <w:t>Біріккен Ұлттар Ұйымының "Игілікке арналған жасанды интеллект" бастамасының атқарушы кеңесінің төрағасы, Біріккен Араб Әмірліктері (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14170,55 +14072,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>