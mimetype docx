--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8383ea2" w14:textId="8383ea2">
+    <w:p w14:paraId="286d08b" w14:textId="286d08b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2632,411 +2632,403 @@
         </w:rPr>
         <w:t xml:space="preserve"> алтыншы абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "сот төрелігін жүзеге асыруға, қылмыстық қудалау, анықтау, алдын ала тергеу және жедел-іздестіру қызметі функцияларын жүзеге асыруға байланысты емес мәселелер бойынша тиісінше – Жоғарғы Сотқа, Бас прокуратураға, Ұлттық қауіпсіздік комитетіне; Қазақстан Республикасының Сот әкімшілігіне;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
-[...84 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі "Мемлекеттік органның жеке және заңды тұлғалармен өзара іс-қимылы" блогы және нәтижелілікті бағалау бойынша" деген жол алып тасталсын.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Күші жойылды – ҚР Президентінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21.10.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Мемлекеттік рәміздер және Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Орталық сайлау комиссиясының, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының геральдикасы мәселелері туралы" Қазақстан Республикасы Президентінің 2011 жылғы 30 қыркүйектегі № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Орталық сайлау комиссиясының, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі мен сипаттамаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Орталық сайлау комиссиясының, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының тізбесі" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Медальдар:" деген кіші бөлімдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Төсбелгілер:" деген кіші бөлімдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Орталық сайлау комиссиясының, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының сипаттамалары (бұдан әрі – Сипаттамалар)" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) медальдары" және "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төсбелгілері" деген кіші бөлімдер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сипаттамаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3111,91 +3103,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>92-қосымшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Орталық сайлау комиссиясының, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларымен марапаттау (ведомстволық және оларға теңестірілген өзге де наградаларынан айыру) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3208,70 +3200,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. "Мінсіз қызметі үшін" медалімен қызметі бойынша оң мінездемесі бар және өзінің қызметтік борышын үлгілі орындап жүрген Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери қызметшілері, Қазақстан Республикасы арнаулы мемлекеттік органдарының қызметкерлері мен әскери қызметшілері, судьялар, Қазақстан Республикасы Сот әкімшілігінің және оның аумақтық бөлімшелерінің қызметкерлері, прокуратура, ішкі істер, азаматтық қорғау органдары қызметкерлері марапатталады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3284,70 +3276,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "26. "Құқық тәртібін қамтамасыз етуге қосқан үлесі үшін" медалімен қызметі бойынша оң мінездемеге ие, заңдылықты және құқық тәртібін қамтамасыз етуде өзінің қызметтік міндеттерін үлгілі орындап жүрген ішкі істер органдарының қызметкерлері, сондай-ақ құқық тәртібін қорғауға белсенді қатысқаны үшін басқа да адамдар марапатталады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3360,710 +3352,710 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "32. "Ұлттық қауіпсіздікті қамтамасыз етудегі үлесі үшін" медалімен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жеке адам мен қоғамның қауіпсіздігін конституциялық құрылысты, мемлекеттік егемендікті, аумақтық тұтастықты, мемлекеттің экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғауды, сыбайлас жемқорлыққа қарсы күресті қамтамасыз етуде жедел-қызметтік іс-қимылды шебер ұйымдастырғаны; Қазақстан Республикасының ұлттық қауіпсіздігінің мүдделерін қорғауда барлау, қарсы барлау және әскери операцияны (оның ішінде тергеуді) табысты ұйымдастырғаны, өткізгені және іске асырғаны; үкіметтік байланыспен сенімді қамтамасыз еткені; күрделі арнайы техникалық іс-шараларды кәсіби өткізгені; республиканың қауіпсіздік органдары үшін жоғары білікті кадрларды даярлағаны және қайта даярлағаны; ұлттық қауіпсіздікті қамтамасыз ету мәселелері бойынша іргелі және қолданбалы ғылыми зерттеулердегі жетістіктері, сондай-ақ Қазақстан Республикасының ұлттық қауіпсіздік органдарының жедел-қызметтік жұмысын қамтамасыз еткені үшін Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлері мен әскери қызметшілері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы ұлттық қауіпсіздігін қамтамасыз етудегі міндеттерді шешуге қосқан үлесі және оны іске асыруға жәрдемдескені үшін Қазақстан Республикасының және шет мемлекеттердің азаматтары марапатталады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Ведомстволық наградалармен марапаттау негіздері" деген бөлімінің "Үздік қызметкер" төсбелгісі" деген кіші бөлімі алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Құпия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қызмет бабында пайдалану үшін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасының құқық қорғау органдарындағы кадр саясатының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2013 жылғы 3 сәуірдегі № 537 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасының құқық қорғау органдарындағы кадр саясаты мәселелері жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы" және "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) жанындағы Қоғамдық кеңестің төрағасы (келісім бойынша)" деген жолдар алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан Республикасының дипломатиялық және қызметтік паспорттарын ресімдеу, беру, ауыстыру, тапсыру, алып қою, есепке алу, сақтау және жою қағидаларын және Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасының лауазымды адамдарының тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 13 қаңтардағы № 722 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасы лауазымды адамдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының қызметтік паспорты берілетін адамдар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Аумақтық органдардың қызметкерлерін қоспағанда, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Мемлекеттік күзет қызметінің, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасының Қаржылық мониторинг агенттігі экономикалық тергеп-тексеру қызметінің офицер атағы, сыныптық шені, біліктілік сыныбы бар және (немесе) құқық қорғау қызметін жүзеге асырып жүрген қызметкерлері.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің адамдарды мемлекетаралық іздестіру туралы шарты бойынша құзыретті мемлекеттік органдардың тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 21 қазандағы № 932 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің адамдарды мемлекетаралық іздестіру туралы шарты бойынша құзыретті мемлекеттік органдардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-тармақ алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімін бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізілімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Мемлекеттік әкімшілік лауазымдар" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Б" корпусы" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       B санаттарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тобында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4076,70 +4068,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Парламенті палаталарының аппараттары, Қазақстан Республикасы Үкіметінің Аппараты, Қазақстан Республикасының Сот әкімшілігі, Қазақстан Республикасы Конституциялық Сотының Аппараты, Қазақстан Республикасы Жоғарғы Сот Кеңесінің аппараты, Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясының аппараты, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бас прокуратурасы, Қазақстан Республикасының Қаржылық мониторинг агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі және оның ведомствосы, Адам құқықтары жөніндегі ұлттық орталық";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4152,90 +4144,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В-3 санатында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасының Қаржылық мониторинг агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі және оның ведомствосы, Қазақстан Республикасының Жоғары аудиторлық палатасы басқармасының (қызметтің) басшысы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бас прокуратурасы, Қазақстан Республикасының Қаржылық мониторинг агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі және оның ведомствосы, Қазақстан Республикасының Жоғары аудиторлық палатасы басқармасының (қызметтің) басшысы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4248,210 +4240,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В-4 санатында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Іс басқарушысының, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі төрағаларының көмекшісі, кеңесшісі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Іс басқарушысының, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі төрағаларының көмекшісі, кеңесшісі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С санаттарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тобында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С-О-3 санатының "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің), Қазақстан Республикасы Қаржылық мониторинг агенттігінің аумақтық органының басқарма басшысы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің, Қазақстан Республикасы Қаржылық мониторинг агенттігінің аумақтық органының басқарма басшысы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің аумақтарында бірлескен жедел-тергеу топтарын құру тәртібі және олардың қызметі туралы келісімді орындауға жауапты Қазақстан Республикасының орталық құзыретті органын және құзыретті органдарын айқындау туралы" Қазақстан Республикасы Президентінің 2017 жылғы 1 маусымдағы № 486 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4464,210 +4456,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасының Бас прокуратурасы – орталық құзыретті орган, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасының Қаржылық мониторинг агенттігінің Экономикалық тергеп-тексеру қызметі, Қазақстан Республикасының Ішкі істер министрлігі Келісімді орындауға жауапты құзыретті органдар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Қазақстан Республикасы Президентінің жанынан Қазақстан Республикасында цифрландыруды енгізу мәселелері жөніндегі комиссия құру туралы" Қазақстан Республикасы Президентінің 2018 жылғы 10 қаңтардағы № 621 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасында цифрландыруды енгізу мәселелері жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы" деген жол алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Каспий теңізіндегі қауіпсіздік саласындағы ынтымақтастық туралы келісім бойынша Қазақстан Республикасының орталық құзыретті органдарын және уәкілетті органын белгілеу туралы" Қазақстан Республикасы Президентінің 2018 жылғы 19 ақпандағы № 639 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4680,150 +4672,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұйымдасқан қылмысқа қарсы күрес" деген бөлімдегі "Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет)" деген жол алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кірістерді, оның ішінде қылмыстық жолмен алынған ақшалай қаражаттарды жылыстатушылыққа қарсы күрес" деген бөлімдегі "Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет)" деген жол алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z110" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Құпия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Қазақстан Республикасынан Қылмыстық істер бойынша заттай дәлелдемелер болып табылатын есірткі құралдарын, психотроптық заттар мен олардың прекурсорларын, атыс қаруын, оның негізгі бөліктерін, оқ-дәрілерді, жарылғыш заттар мен жарғыш құрылғыларды беру тәртібі туралы хаттаманы іске асыру бойынша өкілеттіктерді жүзеге асыратын құзыретті органдарды белгілеу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 29 мамырдағы № 52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4836,350 +4828,350 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Бас прокуратурасы, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасының Мемлекеттік күзет қызметі, Қазақстан Республикасының Қаржылық мониторинг агенттігінің Экономикалық тергеп-тексеру қызметі, Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының Ішкі істер министрлігі қылмыстық істер бойынша құқықтық көмек көрсету шеңберінде заттай дәлелдемелер бойынша Қазақстан Республикасынан Хаттаманы іске асыру бойынша өкілеттіктерді жүзеге асыратын құзыретті органдар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасында мемлекеттік басқаруды дамытудың 2030 жылға дейінгі тұжырымдамасын бекіту туралы" Қазақстан Республикасы Президентінің 2021 жылғы 26 ақпандағы № 522 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасында мемлекеттік басқаруды дамытудың 2030 жылға дейінгі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тұжырымдамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Ағымдағы жағдайды талдау" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2.2. Халық пен бизнестің сұранысына бағдарланған мемлекеттік аппараттың функцияларын қалыптастыру" деген кіші бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он алтыншы бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2025 жылдың басында 45 жобалық офис, оның ішінде орталық атқарушы органдарда 21 және жергілікті атқарушы органдарда 20, мемлекеттік қызмет істері, қаржылық мониторинг, стратегиялық жоспарлау және реформалар, бәсекелестікті қорғау және дамыту агенттіктерінде 4 жобалық офис құрылған және жұмыс істейді. Жобалық офистерге жобалық басқаруды пайдалана отырып, стратегиялық және бағдарламалық жоспарлау құжаттарын іске асыруды үйлестіру және әдіснамалық сүйемелдеу жөніндегі функция жүктелген.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z120" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Қаржылық мониторингті дамытудың 2022 – 2026 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Президентінің 2022 жылғы 6 қазандағы № 1038 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z121" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қаржылық мониторингті дамытудың 2022 – 2026 жылдарға арналған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тұжырымдамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Тұжырымдаманың паспорты" деген бөлімнің төртінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z123" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5316,130 +5308,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қаржылық мониторингті дамытудың 2022 – 2026 жылдарға арналған тұжырымдамасына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 6-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5687,130 +5679,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="103"/>
+          <w:bookmarkStart w:name="z130" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-міндет. КЖ/ТҚҚІ-ның жүйесін жетілдіру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5963,150 +5955,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="104"/>
+    <w:bookmarkStart w:name="z134" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z135" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z135" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="106"/>
+          <w:bookmarkStart w:name="z136" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-міндет. КЖ/ТҚҚІ-ның жүйесін жетілдіру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6259,90 +6251,90 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="107"/>
+    <w:bookmarkStart w:name="z140" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірлері 23 және 24-жолдар мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z141" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z141" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6775,90 +6767,90 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="109"/>
+    <w:bookmarkStart w:name="z143" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 28-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z144" w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z144" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7106,130 +7098,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="111"/>
+    <w:bookmarkStart w:name="z146" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="112"/>
+          <w:bookmarkStart w:name="z147" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-міндет. Қылмыстық жолмен алынған кірістерді іздеу және қайтару мәселелерінінің маңыздылығын арттыру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7354,150 +7346,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="113"/>
+    <w:bookmarkStart w:name="z150" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z151" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z151" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="115"/>
+          <w:bookmarkStart w:name="z152" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-міндет. Қылмыстық жолмен алынған кірістерді іздеу және қайтару мәселелерінінің маңыздылығын арттыру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7622,90 +7614,90 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="116"/>
+    <w:bookmarkStart w:name="z155" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 36-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z156" w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z156" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7953,510 +7945,510 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:bookmarkStart w:name="z158" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Мемлекеттік билік органдары жүйесіндегі кадр саясатының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2023 жылғы 31 шілдедегі № 290 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z159" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызмет бабында пайдалану үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z160" w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z160" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Қазақстан Республикасының Ұлттық қорынан бөлінген қаражаттың жұмсалуын мониторингтеу жөніндегі комиссия туралы" Қазақстан Республикасы Президентінің 2025 жылғы 19 мамырдағы № 879 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z161" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Ұлттық қорынан бөлінген қаражаттың жұмсалуын мониторингтеу жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z162" w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z162" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) төрағасының орынбасары" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z163" w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z163" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Сыбайлас жемқорлыққа қарсы іс-қимыл қызметінің директоры".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z164" w:id="124"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z164" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Қазақстан Республикасы Президентінің жанында Құқықтық саясат жөніндегі кеңес құру туралы" Қазақстан Республикасы Президентінің 2002 жылғы 19 ақпандағы № 303 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z165" w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z165" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Қазақстан Республикасы Президентінің жанындағы Құқықтық саясат жөніндегі кеңестің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z166" w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z166" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы" деген жол алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z167" w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z167" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z168" w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z168" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңестің лауазымдық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z169" w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z169" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, төрағаның орынбасары" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z170" w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z170" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы, төрағаның орынбасары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z171" w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z171" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы" деген жол алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z172" w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z172" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z173" w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z173" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының бірінші орынбасары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>