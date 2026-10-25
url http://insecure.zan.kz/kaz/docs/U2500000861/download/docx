--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="923bc45" w14:textId="923bc45">
+    <w:p w14:paraId="f9cbe22" w14:textId="f9cbe22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8260,610 +8260,602 @@
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z317" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің төрағасы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z318" w:id="308"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды – ҚР Президентінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21.10.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Президентінің жанындағы Энергетикалық кеңес туралы" 2012 жылғы 14 наурыздағы № 285 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z322" w:id="312"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z322" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Энергетикалық кеңестің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Самұрық-Энерго" акционерлік қоғамының басқарма төрағасы (келісім бойынша)" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z323" w:id="313"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z323" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің төрағасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z324" w:id="314"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z324" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Президентінің жанынан "Жасыл экономикаға" көшу жөніндегі кеңес құру туралы" Қазақстан Республикасы Президентінің 2014 жылғы 26 мамырдағы № 823 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z325" w:id="315"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z325" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен құрылған Қазақстан Республикасы Президентінің жанындағы "Жасыл экономикаға" көшу жөніндегі кеңестің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Экология жəне табиғи ресурстар вице-министрі, хатшы" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z326" w:id="316"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z326" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің төрағасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z327" w:id="317"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z327" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімін бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z328" w:id="318"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z328" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік әкімшілік лауазымдар" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z329" w:id="319"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z329" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "А" корпусы" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z330" w:id="320"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z330" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-санатта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z331" w:id="321"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z331" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасының Орталық сайлау комиссиясы, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі аппараттарының басшылары" деген жол мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z332" w:id="322"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z332" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасының Орталық сайлау комиссиясы, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі аппараттарының басшылары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z333" w:id="323"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z333" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Б" корпусы" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z334" w:id="324"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z334" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В санаттарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тобында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8876,70 +8868,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="325"/>
+    <w:bookmarkStart w:name="z336" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Парламенті палаталарының аппараттары, Қазақстан Республикасы Үкіметінің Аппараты, Қазақстан Республикасының Сот әкімшілігі, Қазақстан Республикасы Конституциялық Сотының Аппараты, Қазақстан Республикасы Жоғары Сот Кеңесінің аппараты, Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясының аппараты, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бас прокуратурасы, Қазақстан Республикасының Қаржылық мониторинг агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі және оның ведомствосы, Адам құқықтары жөніндегі ұлттық орталық";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8952,130 +8944,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В-3 санатында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="326"/>
+    <w:bookmarkStart w:name="z338" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігi, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасының Қаржылық мониторинг агенттігі басқармасының (қызметтің) басшысы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z339" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігi, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасының Қаржылық мониторинг агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі және оның ведомствосы басқармасының (қызметтің) басшысы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z340" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің баспасөз хатшысы" деген жол мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z341" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің, Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің баспасөз хатшысы";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z339" w:id="327"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9088,444 +9080,444 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В-4 санатында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="330"/>
+    <w:bookmarkStart w:name="z343" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Іс басқарушысының, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағаларының көмекшісі, кеңесшісі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z344" w:id="331"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z344" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Іс басқарушысының, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі төрағаларының көмекшісі, кеңесшісі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z345" w:id="332"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z345" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "А" корпусының мемлекеттік әкімшілік лауазымдарына қойылатын арнайы біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 151 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z346" w:id="333"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z346" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген "А" корпусының мемлекеттік әкімшілік лауазымдарына қойылатын арнайы біліктілік талаптарында 3-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) тармақшасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z347" w:id="334"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z347" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасының Орталық сайлау комиссиясы, Қазақстан Республикасының Жоғары аудиторлық палатасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі аппараттарының басшылары, орталық атқарушы органдар аппараттарының басшылары, Адам құқықтары жөніндегі ұлттық орталықтың басшысы;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z348" w:id="335"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z348" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Президентінің жанынан Қазақстан Республикасында цифрландыруды енгізу мәселелері жөніндегі комиссия құру туралы" Қазақстан Республикасы Президентінің 2018 жылғы 10 қаңтардағы № 621 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z349" w:id="336"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z349" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасында цифрландыруды енгізу мәселелері жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z350" w:id="337"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z350" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің төрағасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z351" w:id="338"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z351" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z352" w:id="339"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z352" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда көрсетілген өкіммен бекітілген Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңестің лауазымдық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Бас Прокурорының орынбасары" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z353" w:id="340"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z353" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі төрағасының орынбасары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9851,31 +9843,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>