--- v1 (2026-03-14)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb9608c" w14:textId="eb9608c">
+    <w:p w14:paraId="923bc45" w14:textId="923bc45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,81 +102,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің 2025 жылғы 28 сәуірдегі № 861 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 17-1-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
+      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 20-бабы 2-тармағының 1) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
@@ -620,50 +658,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 861 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілеріне", "заңнамалық актілерімен" "заңнамалық актілерінде" деген сөздер тиісінше "заңдарына", "заңдарымен" "заңдарында" деген сөзбен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -732,51 +828,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің Атомдық қадағалау және бақылау комитеті ядролық, радиациялық және ядролық физикалық қауіпсіздік мәселелері бойынша өз бетінше шешім қабылдайды, өз қызметінде Қазақстан Республикасының заңнамасын, Қазақстан Республикасының халықаралық шарттық және өзге де міндеттемелерінің нормаларын, оның ішінде Атом энергиясы жөніндегі халықаралық агенттікпен келісімдер шеңберіндегі нормаларды басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Агенттік өз қызметін Қазақстан Республикасының Конституциясына және заңнамалық актілеріне, Қазақстан Республикасы Президентінің актілеріне және өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      3. Агенттік өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасы Президентінің актілеріне және өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Агенттік мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
@@ -994,51 +1090,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Агенттіктің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан Агенттікке кәсіпкерлік субъектілерімен шарттық қарым-қатынастарға түсуіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Агенттікке Қазақстан Республикасының заңнамалық актілерімен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Агенттікке Қазақстан Республикасының заңдарымен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Агенттіктің міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1292,51 +1388,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде консультативтік-кеңесші және сараптама комиссияларын құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік органдардан, өзге де ұйымдардың лауазымды адамдарынан және жеке тұлғалардан Қазақстан Республикасының заңнамалық актілерінде белгіленген коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, Агенттікке жүктелген функцияларды жүзеге асыруға қажетті ақпаратты сұрату және алу;</w:t>
+      мемлекеттік органдардан, өзге де ұйымдардың лауазымды адамдарынан және жеке тұлғалардан Қазақстан Республикасының заңдарында белгіленген коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, Агенттікке жүктелген функцияларды жүзеге асыруға қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотқа жүгіну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
@@ -1492,51 +1588,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттіктің, оның ведомствосының, ведомствоның аумақтық бөлімшелерінің және ведомстволық бағынысты ұйымдардың қызметіне қатысты мәселелер бойынша құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде, Қазақстан Республикасының өзге де заңға тәуелді актілерінде көзделген өзге де құқықтарды пайдалану;</w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде, Қазақстан Республикасының өзге де заңға тәуелді актілерінде көзделген өзге де құқықтарды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
@@ -1612,51 +1708,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттелетін салалардағы мәселелер бойынша білімді насихаттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде, Қазақстан Республикасының өзге де заңға тәуелді актілерінде көзделген өзге де міндеттерді орындау.</w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде, Қазақстан Республикасының өзге де заңға тәуелді актілерінде көзделген өзге де міндеттерді орындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
@@ -5570,51 +5666,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185) ұлттық қауіпсіздікті қамтамасыз ету жөніндегі іс-шараларды жоспарлау және өткізу бойынша ведомстволық бағынысты ұйымдардың қызметіне басшылықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z252" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      186) Қазақстан Республикасының заңнамалық актілерінде, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде, өзге де заңға тәуелді актілерде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      186) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде, өзге де заңға тәуелді актілерде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9381,55 +9477,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9755,31 +9851,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>