--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cff4360" w14:textId="cff4360">
+    <w:p w14:paraId="1304422" w14:textId="1304422">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3096,191 +3096,183 @@
         </w:rPr>
         <w:t xml:space="preserve"> осы өзгерістер мен толықтыруларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесінің дербес құрамы туралы" Қазақстан Республикасы Президентінің 1998 жылғы 16 қыркүйектегі № 4071 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен құрылған Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесінің дербес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3295,92 +3287,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы өзгерістер мен толықтыруларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кенестің лауазымдық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3395,51 +3387,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы өзгерістер мен толықтыруларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3468,130 +3460,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="54"/>
+    <w:bookmarkStart w:name="z96" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасы Президентінің жанындағы Ұлттық инвесторлар кеңесінің дербес құрамы туралы" Қазақстан Республикасы Президентінің 2019 жылғы 12 қазандағы № 60 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z97" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z97" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Қазақстан Республикасы Президентінің жанындағы Ұлттық инвесторлар кеңесінің дербес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мыналар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3979,70 +3971,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="56"/>
+          <w:bookmarkStart w:name="z98" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамаубаев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерұлан Кенжебекұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4092,90 +4084,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="57"/>
+    <w:bookmarkStart w:name="z99" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғарыда аталған Кеңестің құрамынан Ə.А. Смайылов, Ә.А. Ерғалиев, Ә.С. Қуантыров шығарылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z100" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z100" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жамаубаев Ерұлан Кенжебекұлы – Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасының Қаржы министрі" деген жол алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4384,723 +4376,723 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 470 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелде кадрлар даярлау жөнiндегi республикалық комиссияның</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік кеңесшісі, төраға</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z103" w:id="60"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z104" w:id="61"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z106" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z106" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ғылым және жоғары білім министрінің </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вице-министрі, хатшы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық комиссия мүшелерi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z108" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыртқы істер министрі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:p>
-[...32 lines deleted...]
-      Республикалық комиссия мүшелерi:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z108" w:id="65"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Сыртқы істер министрі</w:t>
+    <w:bookmarkStart w:name="z110" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z109" w:id="66"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z110" w:id="67"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z111" w:id="68"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z113" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z112" w:id="69"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z114" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z113" w:id="70"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әділет министрі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z116" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z117" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z116" w:id="73"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+    <w:bookmarkStart w:name="z118" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z117" w:id="74"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+    <w:bookmarkStart w:name="z119" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z118" w:id="75"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+    <w:bookmarkStart w:name="z120" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z119" w:id="76"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z121" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z120" w:id="77"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
+    <w:bookmarkStart w:name="z122" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z121" w:id="78"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
+    <w:bookmarkStart w:name="z123" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z122" w:id="79"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z124" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z123" w:id="80"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
+    <w:bookmarkStart w:name="z125" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Туризм және спорт министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z124" w:id="81"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
+    <w:bookmarkStart w:name="z126" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z125" w:id="82"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Туризм және спорт министрі</w:t>
+    <w:bookmarkStart w:name="z127" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Цифрлық даму, инновациялар жəне аэроғарыш өнеркəсібі министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z126" w:id="83"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z128" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология жəне табиғи ресурстар министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z127" w:id="84"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Цифрлық даму, инновациялар жəне аэроғарыш өнеркəсібі министрі</w:t>
+    <w:bookmarkStart w:name="z129" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z128" w:id="85"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Экология жəне табиғи ресурстар министрі</w:t>
+    <w:bookmarkStart w:name="z130" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламентінің Сенаты Әлеуметтік-мәдени даму және ғылым комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z129" w:id="86"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Энергетика министрі</w:t>
+    <w:bookmarkStart w:name="z131" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламентінің Мәжілісі Әлеуметтік-мәдени даму комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z130" w:id="87"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламентінің Сенаты Әлеуметтік-мәдени даму және ғылым комитетінің төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің Әкімшілігі Мемлекеттік қызмет бөлімінің меңгерушісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z131" w:id="88"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламентінің Мәжілісі Әлеуметтік-мәдени даму комитетінің төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің Әкімшілігі Ішкі саясат бөлімінің меңгерушісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z132" w:id="89"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің Әкімшілігі Мемлекеттік қызмет бөлімінің меңгерушісі</w:t>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметі Аппаратының әлеуметтік-мәдени даму мәселелеріне жетекшілік ететін құрылымдық бөлімшесінің басшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z133" w:id="90"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5322,464 +5314,464 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссия туралы ережеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="92"/>
+    <w:bookmarkStart w:name="z136" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Сыбайлас жемқорлыққа қарсы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z137" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іс-қимыл мәселелері жөніндегі комиссияның </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z138" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z137" w:id="93"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> іс-қимыл мәселелері жөніндегі комиссияның </w:t>
+    <w:bookmarkStart w:name="z139" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік кеңесшісі, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z138" w:id="94"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z140" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z139" w:id="95"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Мемлекеттік кеңесшісі, төраға</w:t>
+    <w:bookmarkStart w:name="z141" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z140" w:id="96"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі, хатшы</w:t>
+    <w:bookmarkStart w:name="z142" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қауіпсіздік Кеңесінің Хатшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z141" w:id="97"/>
-[...15 lines deleted...]
-      Комиссия мүшелері:</w:t>
+    <w:bookmarkStart w:name="z143" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Бас Прокуроры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z142" w:id="98"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қауіпсіздік Кеңесінің Хатшысы</w:t>
+    <w:bookmarkStart w:name="z144" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z143" w:id="99"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Бас Прокуроры</w:t>
+    <w:bookmarkStart w:name="z145" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z144" w:id="100"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы</w:t>
+    <w:bookmarkStart w:name="z146" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғары аудиторлық палатасының төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z145" w:id="101"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі</w:t>
+    <w:bookmarkStart w:name="z147" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ішкі істер министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z146" w:id="102"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Жоғары аудиторлық палатасының төрағасы</w:t>
+    <w:bookmarkStart w:name="z148" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z147" w:id="103"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ішкі істер министрі</w:t>
+    <w:bookmarkStart w:name="z149" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z148" w:id="104"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z150" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z149" w:id="105"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z151" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z150" w:id="106"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
+    <w:bookmarkStart w:name="z152" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z151" w:id="107"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z153" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z152" w:id="108"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z154" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z153" w:id="109"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
+    <w:bookmarkStart w:name="z155" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z154" w:id="110"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары комитетінің төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z156" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z155" w:id="111"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5988,462 +5980,462 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 194 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ҚОСЫМША </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="113"/>
+    <w:bookmarkStart w:name="z158" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығының лауреаты атағын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z159" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстанның үздік тауары" республикалық көрме-конкурсының дипломанты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z160" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атағын беру жөніндегі комиссияның</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z159" w:id="114"/>
+    <w:bookmarkStart w:name="z161" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Қазақстанның үздік тауары" республикалық көрме-конкурсының дипломанты</w:t>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z160" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> атағын беру жөніндегі комиссияның</w:t>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z161" w:id="116"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z163" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша), төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z162" w:id="117"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
+    <w:bookmarkStart w:name="z164" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының департамент директоры (келісім бойынша), хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z163" w:id="118"/>
-[...15 lines deleted...]
-      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша), төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z165" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z164" w:id="119"/>
-[...15 lines deleted...]
-      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының департамент директоры (келісім бойынша), хатшы</w:t>
+    <w:bookmarkStart w:name="z166" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z165" w:id="120"/>
-[...15 lines deleted...]
-      Комиссия мүшелері:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сауда жəне интеграция министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z166" w:id="121"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z168" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z167" w:id="122"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сауда жəне интеграция министрі</w:t>
+    <w:bookmarkStart w:name="z169" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан астық одағы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z168" w:id="123"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z170" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан құс шаруашылығы одағы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z169" w:id="124"/>
-[...15 lines deleted...]
-      "Қазақстан астық одағы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z171" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан машина жасаушылар одағы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z170" w:id="125"/>
-[...15 lines deleted...]
-      "Қазақстан құс шаруашылығы одағы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z172" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның картоп өсірушілері мен көкөніс өсірушілері қауымдастығы" заңды тұлғалар бірлестігінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z171" w:id="126"/>
-[...15 lines deleted...]
-      "Қазақстан машина жасаушылар одағы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z173" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның құрылыс салушылар қауымдастығы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z172" w:id="127"/>
-[...15 lines deleted...]
-      "Қазақстанның картоп өсірушілері мен көкөніс өсірушілері қауымдастығы" заңды тұлғалар бірлестігінің төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z174" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның тағам кәсіпорындары одағы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z173" w:id="128"/>
-[...15 lines deleted...]
-      "Қазақстанның құрылыс салушылар қауымдастығы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z175" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан тауар өндірушілері мен экспорттаушылары одағы" республикалық заңды тұлғалар бірлестігінің вице-президенті (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z174" w:id="129"/>
-[...15 lines deleted...]
-      "Қазақстанның тағам кәсіпорындары одағы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z176" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан сүт одағы" қоғамдық бірлестігі басқармасының тең төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z175" w:id="130"/>
-[...15 lines deleted...]
-      "Қазақстан тауар өндірушілері мен экспорттаушылары одағы" республикалық заңды тұлғалар бірлестігінің вице-президенті (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z177" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тау-кен өндіруші және тау-кен металлургиялық кәсіпорындардың республикалық қауымдастығы" заңды тұлғалар бірлестігінің атқарушы директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z176" w:id="131"/>
-[...15 lines deleted...]
-      "Қазақстан сүт одағы" қоғамдық бірлестігі басқармасының тең төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z178" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "KAZENERGY" мұнай-газ және энергетикалық кешен ұйымдарының қазақстандық қауымдастығының төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z177" w:id="132"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6652,284 +6644,284 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 314 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="134"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының экономикасын жаңғырту</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәселелері жөніндегі мемлекеттік комиссияның </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z181" w:id="135"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> мәселелері жөніндегі мемлекеттік комиссияның </w:t>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z182" w:id="136"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z183" w:id="137"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z184" w:id="138"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасарлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z185" w:id="139"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z186" w:id="140"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасарлары</w:t>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z187" w:id="141"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="143"/>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржы министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z190" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Өнеркәсіп және құрылыс министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z191" w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7138,464 +7130,464 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 285 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="146"/>
+    <w:bookmarkStart w:name="z193" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z194" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Энергетикалық кеңестің </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z195" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z194" w:id="147"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Энергетикалық кеңестің </w:t>
+    <w:bookmarkStart w:name="z196" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z195" w:id="148"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z197" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z196" w:id="149"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z198" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің энергетикалық секторды дамыту мәселелеріне жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z197" w:id="150"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z199" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика вице-министрі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z198" w:id="151"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің энергетикалық секторды дамыту мәселелеріне жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z200" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеңес мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z199" w:id="152"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Энергетика вице-министрі, хатшы</w:t>
+    <w:bookmarkStart w:name="z201" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z200" w:id="153"/>
-[...15 lines deleted...]
-      Кеңес мүшелері:</w:t>
+    <w:bookmarkStart w:name="z202" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z201" w:id="154"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
+    <w:bookmarkStart w:name="z203" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z202" w:id="155"/>
-[...15 lines deleted...]
-      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z203" w:id="156"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z205" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z204" w:id="157"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z206" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z205" w:id="158"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z207" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z206" w:id="159"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z208" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z207" w:id="160"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
+    <w:bookmarkStart w:name="z209" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазатомөнеркәсіп" ұлттық атом компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z208" w:id="161"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Энергетика министрі</w:t>
+    <w:bookmarkStart w:name="z210" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚазМұнайГаз" ұлттық компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z209" w:id="162"/>
-[...15 lines deleted...]
-      "Қазатомөнеркәсіп" ұлттық атом компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z211" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Энерго" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z210" w:id="163"/>
-[...15 lines deleted...]
-      "ҚазМұнайГаз" ұлттық компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z212" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "QazaqGaz" ұлттық компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z211" w:id="164"/>
-[...15 lines deleted...]
-      "Самұрық-Энерго" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z213" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электр желілерін басқару жөніндегі Қазақстан компаниясы "КЕGОС" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z212" w:id="165"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7804,318 +7796,318 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 520 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="167"/>
+    <w:bookmarkStart w:name="z215" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Президенті жанындағы Кадр</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>саясаты жөніндегі ұлттық комиссияның</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z216" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z217" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z216" w:id="168"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z218" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Кеңсесінің бастығы, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z217" w:id="169"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
+    <w:bookmarkStart w:name="z219" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің өңірлік саясат мәселелеріне жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z218" w:id="170"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Кеңсесінің бастығы, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z220" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің әкімшілік реформа және мемлекеттік қызмет мәселелеріне жетекшілік ететін орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z219" w:id="171"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің өңірлік саясат мәселелеріне жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z221" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z220" w:id="172"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің әкімшілік реформа және мемлекеттік қызмет мәселелеріне жетекшілік ететін орынбасары</w:t>
+    <w:bookmarkStart w:name="z222" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламенті Сенаты Төрағасының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z221" w:id="173"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы</w:t>
+    <w:bookmarkStart w:name="z223" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламенті Мәжілісі Төрағасының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z222" w:id="174"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламенті Сенаты Төрағасының орынбасары</w:t>
+    <w:bookmarkStart w:name="z224" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z223" w:id="175"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламенті Мәжілісі Төрағасының орынбасары</w:t>
+    <w:bookmarkStart w:name="z225" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z224" w:id="176"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z226" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z225" w:id="177"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z227" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің жанындағы Әйелдер істері және отбасылық-демографиялық саясат жөніндегі ұлттық комиссияның төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z226" w:id="178"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8324,524 +8316,524 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 659 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="180"/>
+    <w:bookmarkStart w:name="z229" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы кен-металлургия саласы, қатты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z230" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдалы қазбалар бойынша геология және жер қойнауын пайдалану жөніндегі кеңестің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z231" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z230" w:id="181"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> пайдалы қазбалар бойынша геология және жер қойнауын пайдалану жөніндегі кеңестің</w:t>
+    <w:bookmarkStart w:name="z232" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z231" w:id="182"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z233" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z232" w:id="183"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z234" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z233" w:id="184"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z235" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министрі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z234" w:id="185"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z236" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z235" w:id="186"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="188"/>
+    <w:bookmarkStart w:name="z237" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Сыртқы істер министрі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z238" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z239" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z238" w:id="189"/>
-[...15 lines deleted...]
-      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z240" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z239" w:id="190"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z241" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z240" w:id="191"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+    <w:bookmarkStart w:name="z242" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z241" w:id="192"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+    <w:bookmarkStart w:name="z243" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z242" w:id="193"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z244" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z243" w:id="194"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z245" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z244" w:id="195"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
+    <w:bookmarkStart w:name="z246" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z245" w:id="196"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
+    <w:bookmarkStart w:name="z247" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z246" w:id="197"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z248" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z247" w:id="198"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
+    <w:bookmarkStart w:name="z249" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазатомөнеркәсіп" ұлттық атом компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z248" w:id="199"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Энергетика министрі</w:t>
+    <w:bookmarkStart w:name="z250" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тау-Кен Самұрық" ұлттық тау-кен компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z249" w:id="200"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="202"/>
+    <w:bookmarkStart w:name="z251" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазгеология" ұлттық геологиялық барлау компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z252" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z252" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9050,624 +9042,624 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 823 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="204"/>
+    <w:bookmarkStart w:name="z254" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z255" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жасыл экономикаға" көшу жөніндегі кеңестің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z256" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z255" w:id="205"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> "Жасыл экономикаға" көшу жөніндегі кеңестің</w:t>
+    <w:bookmarkStart w:name="z257" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z256" w:id="206"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z258" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z257" w:id="207"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z259" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология жəне табиғи ресурстар вице-министрі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z258" w:id="208"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z260" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z259" w:id="209"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Экология жəне табиғи ресурстар вице-министрі, хатшы</w:t>
+    <w:bookmarkStart w:name="z261" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z260" w:id="210"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+    <w:bookmarkStart w:name="z262" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z261" w:id="211"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z263" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z262" w:id="212"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+    <w:bookmarkStart w:name="z264" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z263" w:id="213"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+    <w:bookmarkStart w:name="z265" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z264" w:id="214"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+    <w:bookmarkStart w:name="z266" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z265" w:id="215"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z267" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z266" w:id="216"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
+    <w:bookmarkStart w:name="z268" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z267" w:id="217"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z269" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Туризм және спорт министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z268" w:id="218"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
+    <w:bookmarkStart w:name="z270" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z269" w:id="219"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Туризм және спорт министрі</w:t>
+    <w:bookmarkStart w:name="z271" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z270" w:id="220"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z272" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z271" w:id="221"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Энергетика министрі</w:t>
+    <w:bookmarkStart w:name="z273" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z272" w:id="222"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
+    <w:bookmarkStart w:name="z274" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымының қоршаған орта жөніндегі бағдарламасының Орталық Азиядағы директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z273" w:id="223"/>
-[...15 lines deleted...]
-      "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z275" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымының тұрақты үйлестірушісі/Біріккен Ұлттар Ұйымы Даму бағдарламасының Қазақстандағы тұрақты өкілі (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z274" w:id="224"/>
-[...15 lines deleted...]
-      Біріккен Ұлттар Ұйымының қоршаған орта жөніндегі бағдарламасының Орталық Азиядағы директоры (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z276" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z275" w:id="225"/>
-[...15 lines deleted...]
-      Біріккен Ұлттар Ұйымының тұрақты үйлестірушісі/Біріккен Ұлттар Ұйымы Даму бағдарламасының Қазақстандағы тұрақты өкілі (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z277" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің төралқа төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z276" w:id="226"/>
-[...15 lines deleted...]
-      "Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z278" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жасыл Академия" ғылыми-білім беру орталығының директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z277" w:id="227"/>
-[...15 lines deleted...]
-      "Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің төралқа төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z279" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жасыл" экономиканы" қолдау және G-Global-ды дамыту коалициясы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z278" w:id="228"/>
-[...15 lines deleted...]
-      "Жасыл Академия" ғылыми-білім беру орталығының директоры (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z280" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Халықаралық жасыл технологиялар және инвестициялық жобалар орталығы" коммерциялық емес акционерлік қоғамының басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z279" w:id="229"/>
-[...15 lines deleted...]
-      "Жасыл" экономиканы" қолдау және G-Global-ды дамыту коалициясы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z281" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "KazWaste" қазақстандық қалдықтарды басқару қауымдастығының атқарушы директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z280" w:id="230"/>
-[...15 lines deleted...]
-      "Халықаралық жасыл технологиялар және инвестициялық жобалар орталығы" коммерциялық емес акционерлік қоғамының басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z282" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z281" w:id="231"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9876,326 +9868,326 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 160 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="233"/>
+    <w:bookmarkStart w:name="z284" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Астана" халықаралық қаржы орталығын басқару жөніндегі кеңестің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z285" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z286" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті, төраға</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z285" w:id="234"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z287" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z286" w:id="235"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Президенті, төраға</w:t>
+    <w:bookmarkStart w:name="z288" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеңес мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z287" w:id="236"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="238"/>
+    <w:bookmarkStart w:name="z289" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ұлттық Банкінің Төрағасы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z290" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сыртқы істер министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z291" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z290" w:id="239"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сыртқы істер министрі</w:t>
+    <w:bookmarkStart w:name="z292" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z291" w:id="240"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z293" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z292" w:id="241"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z294" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z293" w:id="242"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z295" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Астана" халықаралық қаржы орталығының Басқарушысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z294" w:id="243"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
+    <w:bookmarkStart w:name="z296" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доктор Джэйкоб Френкель (Dr. Jасоb А. Frеnkеl) (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z295" w:id="244"/>
-[...15 lines deleted...]
-      "Астана" халықаралық қаржы орталығының Басқарушысы</w:t>
+    <w:bookmarkStart w:name="z297" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жули Монако (Juliе Моnасо) (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z296" w:id="245"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10629,1302 +10621,1302 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 621 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="247"/>
+    <w:bookmarkStart w:name="z314" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z315" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасында цифрландыруды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z316" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізу мәселелері жөніндегі комиссияның</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z315" w:id="248"/>
+    <w:bookmarkStart w:name="z317" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасында цифрландыруды</w:t>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z316" w:id="249"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> енгізу мәселелері жөніндегі комиссияның</w:t>
+    <w:bookmarkStart w:name="z318" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z317" w:id="250"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z319" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z318" w:id="251"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z320" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министрі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z319" w:id="252"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрі, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z321" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z320" w:id="253"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министрі, хатшы</w:t>
+    <w:bookmarkStart w:name="z322" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z321" w:id="254"/>
-[...15 lines deleted...]
-      Комиссия мүшелері:</w:t>
+    <w:bookmarkStart w:name="z323" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Бас Прокуроры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z322" w:id="255"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
+    <w:bookmarkStart w:name="z324" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z323" w:id="256"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Бас Прокуроры</w:t>
+    <w:bookmarkStart w:name="z325" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z324" w:id="257"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы</w:t>
+    <w:bookmarkStart w:name="z326" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ішкі істер министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z325" w:id="258"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасары</w:t>
+    <w:bookmarkStart w:name="z327" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қорғаныс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z326" w:id="259"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ішкі істер министрі</w:t>
+    <w:bookmarkStart w:name="z328" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сыртқы істер министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z327" w:id="260"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қорғаныс министрі</w:t>
+    <w:bookmarkStart w:name="z329" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z328" w:id="261"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сыртқы істер министрі</w:t>
+    <w:bookmarkStart w:name="z330" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z329" w:id="262"/>
-[...15 lines deleted...]
-      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z331" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z330" w:id="263"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z332" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z331" w:id="264"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z333" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z332" w:id="265"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z334" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z333" w:id="266"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z335" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z334" w:id="267"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z336" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z335" w:id="268"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
+    <w:bookmarkStart w:name="z337" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z336" w:id="269"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+    <w:bookmarkStart w:name="z338" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z337" w:id="270"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z339" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z338" w:id="271"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+    <w:bookmarkStart w:name="z340" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z339" w:id="272"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+    <w:bookmarkStart w:name="z341" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z340" w:id="273"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+    <w:bookmarkStart w:name="z342" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z341" w:id="274"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+    <w:bookmarkStart w:name="z343" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z342" w:id="275"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z344" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z343" w:id="276"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
+    <w:bookmarkStart w:name="z345" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z344" w:id="277"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
+    <w:bookmarkStart w:name="z346" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z345" w:id="278"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z347" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z346" w:id="279"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
+    <w:bookmarkStart w:name="z348" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Төтенше жағдайлар министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z347" w:id="280"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
+    <w:bookmarkStart w:name="z349" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Туризм және спорт министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z348" w:id="281"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Төтенше жағдайлар министрі</w:t>
+    <w:bookmarkStart w:name="z350" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z349" w:id="282"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Туризм және спорт министрі</w:t>
+    <w:bookmarkStart w:name="z351" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z350" w:id="283"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z352" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z351" w:id="284"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
+    <w:bookmarkStart w:name="z353" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің цифрландыру мәселелеріне жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z352" w:id="285"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Энергетика министрі</w:t>
+    <w:bookmarkStart w:name="z354" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қауіпсіздік Кеңесі Хатшысының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z353" w:id="286"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің цифрландыру мәселелеріне жетекшілік ететін кеңесшісі</w:t>
+    <w:bookmarkStart w:name="z355" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің Әкімшілігі Ақпараттандыру және ақпараттық ресурстарды қорғау бөлімінің меңгерушісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z354" w:id="287"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қауіпсіздік Кеңесі Хатшысының орынбасары</w:t>
+    <w:bookmarkStart w:name="z356" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сот әкімшілігінің басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z355" w:id="288"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің Әкімшілігі Ақпараттандыру және ақпараттық ресурстарды қорғау бөлімінің меңгерушісі</w:t>
+    <w:bookmarkStart w:name="z357" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Астана" халықаралық қаржы орталығының басқарушысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z356" w:id="289"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Сот әкімшілігінің басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z358" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z357" w:id="290"/>
-[...15 lines deleted...]
-      "Астана" халықаралық қаржы орталығының басқарушысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z359" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сарапшылар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z358" w:id="291"/>
-[...15 lines deleted...]
-      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z360" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахметов Қайрат Бәкібайұлы – "Көркем Телеком" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z359" w:id="292"/>
-[...15 lines deleted...]
-      сарапшылар:</w:t>
+    <w:bookmarkStart w:name="z361" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбдуәлиев Әсет Қуандықұлы – "Silkroad Innovation Hub" компаниясының бас атқарушы директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z360" w:id="293"/>
-[...15 lines deleted...]
-      Ахметов Қайрат Бәкібайұлы – "Көркем Телеком" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z362" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйменов Әлихан Мұхамедияұлы – Астана мемлекеттік қызмет хабы басқарушы комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z361" w:id="294"/>
-[...15 lines deleted...]
-      Әбдуәлиев Әсет Қуандықұлы – "Silkroad Innovation Hub" компаниясының бас атқарушы директоры (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z363" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Боқаев Бауыржан Нұрланұлы – Қазақстан Республикасы Президентінің жанындағы Мемлекеттік басқару академиясының профессоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z362" w:id="295"/>
-[...15 lines deleted...]
-      Бәйменов Әлихан Мұхамедияұлы – Астана мемлекеттік қызмет хабы басқарушы комитетінің төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z364" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бутумбаев Серік Батырханұлы – "Helios soft" (Favorit) жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z363" w:id="296"/>
-[...15 lines deleted...]
-      Боқаев Бауыржан Нұрланұлы – Қазақстан Республикасы Президентінің жанындағы Мемлекеттік басқару академиясының профессоры (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z365" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Датбаев Әлібек Амангелдіұлы – "Booking.com" тобының аға әзірлеушісі және басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z364" w:id="297"/>
-[...15 lines deleted...]
-      Бутумбаев Серік Батырханұлы – "Helios soft" (Favorit) жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z366" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дос Бақытжан Ерланұлы – "Goat.AI" компаниясының бас директоры және негізін бірлесіп қалаушы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z365" w:id="298"/>
-[...15 lines deleted...]
-      Датбаев Әлібек Амангелдіұлы – "Booking.com" тобының аға әзірлеушісі және басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z367" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мусин Бағдат Батырбекұлы – "Қазақтелеком" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z366" w:id="299"/>
-[...15 lines deleted...]
-      Дос Бақытжан Ерланұлы – "Goat.AI" компаниясының бас директоры және негізін бірлесіп қалаушы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z368" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қанафин Байжан Болатбекұлы – "Documentolog" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z367" w:id="300"/>
-[...15 lines deleted...]
-      Мусин Бағдат Батырбекұлы – "Қазақтелеком" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z369" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лещенко Сергей Владимирович – "Microsoft" компаниясының Тәуелсіз Мемлекеттер Достастығы өңірі бойынша бас директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z368" w:id="301"/>
-[...15 lines deleted...]
-      Қанафин Байжан Болатбекұлы – "Documentolog" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z370" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломтадзе Михаил Нугзарович – "Kaspi Bank" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z369" w:id="302"/>
-[...15 lines deleted...]
-      Лещенко Сергей Владимирович – "Microsoft" компаниясының Тәуелсіз Мемлекеттер Достастығы өңірі бойынша бас директоры (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z371" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мухоряпов Рамиль Радикович – "Chocofamily Holding" жауапкершілігі шектеулі серіктестігі байқаушы кеңесінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z370" w:id="303"/>
-[...15 lines deleted...]
-      Ломтадзе Михаил Нугзарович – "Kaspi Bank" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z372" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыржан Арай – "Google" компаниясының инженер-бағдарламашысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z371" w:id="304"/>
-[...15 lines deleted...]
-      Мухоряпов Рамиль Радикович – "Chocofamily Holding" жауапкершілігі шектеулі серіктестігі байқаушы кеңесінің төрағасы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z373" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлебаев Дәурен Оңғарбекұлы – "Kazdream Technologies" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z372" w:id="305"/>
-[...15 lines deleted...]
-      Сабыржан Арай – "Google" компаниясының инженер-бағдарламашысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z374" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Турлов Тимур Русланович – "Freedom Holding Corp." компаниясының бас директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z373" w:id="306"/>
-[...15 lines deleted...]
-      Төлебаев Дәурен Оңғарбекұлы – "Kazdream Technologies" жауапкершілігі шектеулі серіктестігінің басшысы (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z375" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фабрицио Пессина – "BCG Platinion" компаниясының Еуропа, Таяу Шығыс және Латын Америкасы өңірлері бойынша аға серіктесі және бас операциялық директоры (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z374" w:id="307"/>
-[...15 lines deleted...]
-      Турлов Тимур Русланович – "Freedom Holding Corp." компаниясының бас директоры (келісім бойынша)</w:t>
+    <w:bookmarkStart w:name="z376" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаяхметова Үміт Болатханқызы – "Қазақстан Халық банкі" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z375" w:id="308"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12133,272 +12125,272 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 141 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="310"/>
+    <w:bookmarkStart w:name="z378" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Жастар</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кадр резерві жөніндегі ұлттық комиссияның</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z379" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z380" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Кеңсесінің бастығы, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z379" w:id="311"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
+    <w:bookmarkStart w:name="z381" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z380" w:id="312"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Кеңсесінің бастығы, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z382" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Мемлекеттік қызмет бөлімінің меңгерушісі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z381" w:id="313"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z383" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z382" w:id="314"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президенті Әкімшілігінің Мемлекеттік қызмет бөлімінің меңгерушісі, хатшы</w:t>
+    <w:bookmarkStart w:name="z384" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің ішкі саясат мәселелері және коммуникациялар жөніндегі көмекшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z383" w:id="315"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы</w:t>
+    <w:bookmarkStart w:name="z385" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің өңірлік саясат мәселелеріне жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z384" w:id="316"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің ішкі саясат мәселелері және коммуникациялар жөніндегі көмекшісі</w:t>
+    <w:bookmarkStart w:name="z386" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z385" w:id="317"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің өңірлік саясат мәселелеріне жетекшілік ететін кеңесшісі</w:t>
+    <w:bookmarkStart w:name="z387" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті жанындағы Мемлекеттік басқару академиясының ректоры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z386" w:id="318"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="319"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12607,224 +12599,224 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 220 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="320"/>
+    <w:bookmarkStart w:name="z389" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржылық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z390" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұрақтылығы жөніндегі кеңестің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z391" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z390" w:id="321"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> тұрақтылығы жөніндегі кеңестің</w:t>
+    <w:bookmarkStart w:name="z392" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Төрағасы, төраға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z391" w:id="322"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z393" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z392" w:id="323"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің Төрағасы, төраға</w:t>
+    <w:bookmarkStart w:name="z394" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z393" w:id="324"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z395" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z394" w:id="325"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы министрі</w:t>
+    <w:bookmarkStart w:name="z396" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z395" w:id="326"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+    <w:bookmarkStart w:name="z397" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Астана" халықаралық қаржы орталығының басқарушысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z396" w:id="327"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12964,373 +12956,112 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер мен толықтыруларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-ҚОСЫМША</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z399" w:id="329"/>
-[...252 lines deleted...]
-    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13539,104 +13270,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4071 өкімімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z413" w:id="342"/>
+    <w:bookmarkStart w:name="z413" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z414" w:id="343"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z414" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелдік инвесторлар кеңесінің </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z415" w:id="344"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z415" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДЕРБЕС ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19272,740 +19003,740 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 266 өкімімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="345"/>
+    <w:bookmarkStart w:name="z417" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z418" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кенестің ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z419" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z420" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z421" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z422" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z423" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z424" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ішкі істер министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z425" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қорғаныс министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z426" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сыртқы істер министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z427" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z428" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z429" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z430" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z431" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z432" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Еңбек жəне халықты əлеуметтік қорғау министрі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z418" w:id="346"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> кенестің ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
+    <w:bookmarkStart w:name="z433" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z419" w:id="347"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z434" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z420" w:id="348"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасары, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z435" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z421" w:id="349"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z436" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z422" w:id="350"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z437" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z423" w:id="351"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі</w:t>
+    <w:bookmarkStart w:name="z438" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сауда жəне интеграция министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z424" w:id="352"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ішкі істер министрі</w:t>
+    <w:bookmarkStart w:name="z439" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z425" w:id="353"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қорғаныс министрі</w:t>
+    <w:bookmarkStart w:name="z440" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Туризм және спорт министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z426" w:id="354"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Сыртқы істер министрі</w:t>
+    <w:bookmarkStart w:name="z441" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z427" w:id="355"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+    <w:bookmarkStart w:name="z442" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Цифрлық даму, инновациялар жəне аэроғарыш өнеркəсібі министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z428" w:id="356"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+    <w:bookmarkStart w:name="z443" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z429" w:id="357"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әділет министрі</w:t>
+    <w:bookmarkStart w:name="z444" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z430" w:id="358"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+    <w:bookmarkStart w:name="z445" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің әлеуметтік-экономикалық мәселелерге жетекшілік ететін кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z431" w:id="359"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+    <w:bookmarkStart w:name="z446" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сот әкімшілігінің басшысы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z432" w:id="360"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Еңбек жəне халықты əлеуметтік қорғау министрі</w:t>
+    <w:bookmarkStart w:name="z447" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкі Төрағасының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z433" w:id="361"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+    <w:bookmarkStart w:name="z448" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Бас Прокурорының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z434" w:id="362"/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20331,31 +20062,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>