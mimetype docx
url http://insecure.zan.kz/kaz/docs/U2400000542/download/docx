--- v0 (2025-11-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41531f0" w14:textId="41531f0">
+    <w:p w14:paraId="b224893" w14:textId="b224893">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -421,52 +421,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елу пайыздан көп акциялары (жарғылық капиталға қатысу үлестері) мемлекетке және онымен үлестес тұлғаларға тиесілі жұмыс істеп тұрған кәсіпорындар мен заңды тұлғалардың қызметіне өңірлік ерекшеліктерді ескере отырып, бейінді емес активтерді бәсекелес ортаға берудің мүмкіндігі мен орындылығы тұрғысынан талдау жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының Президенті жанындағы Реформалар жөніндегі жоғары кеңестің шешімімен ғана бекітілуі және түзетілуі мүмкін жекешелендіруге жататын мемлекеттік активтердің (IPO, SPO, аукциондар және басқаларды өткізуді қоса алғанда, олардың әрқайсысы бойынша өткізу шарттары мен әдістерін айқындай отырып) тізбесін қалыптастыруды;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Президент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жанындағы Реформалар жөніндегі жоғары кеңестің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен ғана бекітілуі және түзетілуі мүмкін жекешелендіруге жататын мемлекеттік активтердің (IPO, SPO, аукциондар және басқаларды өткізуді қоса алғанда, олардың әрқайсысы бойынша өткізу шарттары мен әдістерін айқындай отырып) тізбесін қалыптастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекешелендіруге жататын мемлекеттік активтердің өтінімдік тізбесін қалыптастыру және енгізу арқылы жеке кәсіпкерлік субъектілерінің бастамасы бойынша объектілерді жекешелендіру мүмкіндігін ұсынуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
@@ -626,50 +686,132 @@
         <w:t>
       6) экономикалық қызметтің барлық түрлерінің жалпы сыныптауышының әрбір коды үшін географиялық шекараларды, мемлекет қатысатын, белгілі бір қызмет түрін жүзеге асыратын субъектінің атауын, субъектінің тауарлардың және көрсетілетін қызметтердің сол немесе өзге нарықтарында болу мерзімін міндетті түрде көрсетуді көздейтін квазимемлекеттік сектор субъектілері үшін рұқсат етілген қызмет түрлері тізбесінің жаңа форматын қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттің кәсіпкерлік қызметке қатысуының қолда бар заңнамалық негіздерін қайта қарау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілмеді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Үкіметі Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігімен бірлесіп "Самұрық- Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы (бұдан әрі - Қор) мен оның еншілес және тәуелді компанияларын корпоративтік басқарудың дербес болуын, сапасын және тәуелсіздігін арттыру мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2064,55 +2206,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2438,31 +2580,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>