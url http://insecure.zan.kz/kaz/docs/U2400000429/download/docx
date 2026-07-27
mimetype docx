--- v0 (2025-10-11)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5073dd5" w14:textId="5073dd5">
+    <w:p w14:paraId="5c062bc" w14:textId="5c062bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9174,598 +9174,178 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z297" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. "Қазақстан Республикасы Президентінің жанындағы Қоғамдық сананы жаңғырту бағдарламасын іске асыру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Президентінің 2017 жылғы 17 сәуірдегі № 462 </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      26. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z298" w:id="206"/>
-[...439 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="227"/>
+    <w:bookmarkStart w:name="z319" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Мемлекеттік қызметшілердің, Қазақстан Республикасының Парламенті депутаттарының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидаларын бекіту туралы" Қазақстан Республикасы Президентінің 2017 жылғы 16 тамыздағы № 532 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z320" w:id="228"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z320" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік қызметшілердің, Қазақстан Республикасының Парламенті депутаттарының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9778,150 +9358,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="229"/>
+    <w:bookmarkStart w:name="z322" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Қазақстан Республикасының Премьер-Министрі және Қазақстан Республикасы Үкіметінің өзге де мүшелері; Қазақстан Республикасының Мемлекеттік кеңесшісі; Қазақстан Республикасы Президенті Әкімшілігінің Басшысы; Қазақстан Республикасы Орталық сайлау комиссиясының Төрағасы; Қазақстан Республикасы Президенті Кеңсесінің бастығы; Қазақстан Республикасы Президентінің көмекшілері, кеңесшілері; Қазақстан Республикасы Жоғары Сот Кеңесінің Төрағасы; Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың басшылары; облыстардың, республикалық маңызы бар қалалардың, астананың әкімдері мемлекеттік лауазымдарына алғаш рет тағайындалатын адамдарды қоспағанда, мемлекеттік қызметшілер бір рет ант береді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z323" w:id="230"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z323" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2019 жылғы 18 желтоқсандағы № 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z324" w:id="231"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z324" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңес туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9934,451 +9514,463 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="232"/>
+    <w:bookmarkStart w:name="z326" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) жарты жылда бір рет, есепті кезеңнен кейінгі айдың 25-күнінен кешіктірмей Қазақстан Республикасының Президенті алдында Кеңестің жұмысы туралы есеп береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z327" w:id="233"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z327" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің құрамында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z328" w:id="234"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z328" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әлеуметтік-экономикалық мәселелерге жетекшілік ететін Қазақстан Республикасы Президенті Әкімшілігі Басшысының орынбасары немесе Қазақстан Республикасы Президентінің көмекшісі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z329" w:id="235"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z329" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің экономикалық мәселелер жөніндегі көмекшісі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z330" w:id="236"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z330" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ұлттық экономика министрі" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z331" w:id="237"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z331" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Астана" халықаралық қаржы орталығының басқарушысы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z334" w:id="240"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Мемлекеттік билік органдары жүйесіндегі кадр саясатының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2023 жылғы 31 шілдедегі № 290 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z335" w:id="241"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z335" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызмет бабында пайдалану үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z336" w:id="242"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z336" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесінің дербес құрамы туралы" Қазақстан Республикасы Президентінің 1998 жылғы 16 қыркүйектегі № 4071 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z337" w:id="243"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z337" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Қазақстан Республикасы Президентінің жанындағы Шетелдік инвесторлар кеңесінің дербес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="244"/>
+          <w:bookmarkStart w:name="z338" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Нұртілеу </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мұрат Әбуғалиұлы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10448,70 +10040,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="245"/>
+          <w:bookmarkStart w:name="z339" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жұманғарин </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Серік Мақашұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10581,70 +10173,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z340" w:id="246"/>
+          <w:bookmarkStart w:name="z340" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дүйсенова </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тамара Босымбекқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10714,70 +10306,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="247"/>
+          <w:bookmarkStart w:name="z341" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ерғалиев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әсет Арманұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10847,70 +10439,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="248"/>
+          <w:bookmarkStart w:name="z342" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шарлапаев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қанат Бисимбайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10980,70 +10572,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="249"/>
+          <w:bookmarkStart w:name="z343" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сүлейменов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тимур Мұратұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11113,70 +10705,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="250"/>
+          <w:bookmarkStart w:name="z344" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Байбазаров </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұрлан Серікұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11246,70 +10838,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="251"/>
+          <w:bookmarkStart w:name="z345" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қарабаев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Марат Кәрімжанұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11379,70 +10971,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="252"/>
+          <w:bookmarkStart w:name="z346" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шаққалиев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арман Абайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11492,150 +11084,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Сауда және интеграция министрі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="253"/>
+    <w:bookmarkStart w:name="z347" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғарыда аталған Кеңестің құрамынан: Ғ.О. Пірматов, Б.Т. Сұлтанов, сэр Сума Чакрабарти, М.Б. Тілеуберді, Е.Л. Тоғжанов, Қ.А. Өскенбаев шығарылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z348" w:id="254"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z348" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. "Жоғары әскери және өзге де атақтар, сыныптық шендер жөніндегі комиссия туралы" Қазақстан Республикасы Президентінің 1999 жылғы 3 қарашадағы № 88 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z349" w:id="255"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z349" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Жоғары әскери және өзге де атақтар, сыныптық шендер жөніндегі комиссия туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11704,70 +11296,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="256"/>
+    <w:bookmarkStart w:name="z352" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Комиссияның лауазымдық құрамына: Қазақстан Республикасы Президенті Әкімшілігінің Басшысы (төраға), Қазақстан Республикасы Қауіпсіздік Кеңесінің Хатшысы, Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі, Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы, Қазақстан Республикасы Президенті Әкімшілігінің Мемлекеттік қызмет бөлімінің меңгерушісі, Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі, келісім бойынша – Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары, Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитеттерінің төрағалары кіреді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11780,110 +11372,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="257"/>
+    <w:bookmarkStart w:name="z354" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Комиссияның қызметін қамтамасыз етуді Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімі жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z355" w:id="258"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z355" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. "Жоғары әскери және өзге де атақтар, сыныптық шендер жөніндегі комиссияның құрамын бекіту туралы" Қазақстан Республикасы Президентінің 2002 жылғы 18 сәуірдегі № 323 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11896,650 +11488,650 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="259"/>
+    <w:bookmarkStart w:name="z357" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z358" w:id="260"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z358" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Қауіпсіздік Кеңесінің хатшысы,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z359" w:id="261"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z359" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің көмекшісі – Қауіпсіздік Кеңесінің хатшысы," деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z360" w:id="262"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z360" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z361" w:id="263"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z361" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бесінші және алтыншы абзацтар мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z362" w:id="264"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z362" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Президенті Әкімшілігінің Мемлекеттік қызмет бөлімінің меңгерушісі, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z363" w:id="265"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z363" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі,".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z364" w:id="266"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z364" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. "Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z365" w:id="267"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z365" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кенестің лауазымдық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z366" w:id="268"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z366" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "әлеуметтік-экономикалық мәселелерге жетекшілік ететін Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары немесе Қазақстан Республикасы Президентінің көмекшісі, төрағаның орынбасары" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z367" w:id="269"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z367" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің экономикалық мәселелер жөніндегі көмекшісі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z368" w:id="270"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z368" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "мемлекеттің құқықтық жүйесін жетілдіруді қамтамасыз ету жөніндегі жұмысты үйлестіруші Қазақстан Республикасы Президенті Әкімшілігі Басшысының орынбасары" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z369" w:id="271"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z369" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z370" w:id="272"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z370" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Білім және ғылым министрі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z371" w:id="273"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z371" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ғылым және жоғары білім министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z372" w:id="274"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z372" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Білім және ғылым министрі" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z373" w:id="275"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z373" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Оқу-ағарту министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z374" w:id="276"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z374" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z375" w:id="277"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z375" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Өнеркәсіп және құрылыс министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z376" w:id="278"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z376" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрі" деген жолдан кейін мынадай мазмұндағы жолдармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z377" w:id="279"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z377" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z378" w:id="280"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z378" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Су ресурстары және ирригация министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z379" w:id="281"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z379" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мәдениет және спорт министрі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z380" w:id="282"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z380" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Туризм және спорт министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z381" w:id="283"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z381" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ақпарат және қоғамдық даму министрі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z382" w:id="284"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z382" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мәдениет және ақпарат министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z383" w:id="285"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z383" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Экология, геология және табиғи ресурстар министрі" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z384" w:id="286"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z384" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Экология және табиғи ресурстар министрі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12568,150 +12160,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="287"/>
+    <w:bookmarkStart w:name="z388" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. "Қазақстан Республикасы Президентінің жанындағы Ұлттық инвесторлар кеңесінің дербес құрамы туралы" Қазақстан Республикасы Президентінің 2019 жылғы 12 қазандағы № 60 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z389" w:id="288"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z389" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Президентінің жанындағы Ұлттық инвесторлар кеңесінің дербес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z390" w:id="289"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z390" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12935,70 +12527,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="290"/>
+          <w:bookmarkStart w:name="z391" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жамаубаев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерұлан Кенжебекұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13068,70 +12660,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z392" w:id="291"/>
+          <w:bookmarkStart w:name="z392" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерғалиев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әсет Арманұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13201,70 +12793,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="292"/>
+          <w:bookmarkStart w:name="z393" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Асылов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берік Ноғайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13334,70 +12926,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="293"/>
+          <w:bookmarkStart w:name="z394" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сапаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айдарбек Сейпілұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13467,70 +13059,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="294"/>
+          <w:bookmarkStart w:name="z395" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Есқараев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азамат Несіпбайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13600,70 +13192,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="295"/>
+          <w:bookmarkStart w:name="z396" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шарлапаев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қанат Бисимбайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13733,70 +13325,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z397" w:id="296"/>
+          <w:bookmarkStart w:name="z397" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шаққалиев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арман Абайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13866,70 +13458,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="297"/>
+          <w:bookmarkStart w:name="z398" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қуантыров </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлібек Сәкенұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13999,70 +13591,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="298"/>
+          <w:bookmarkStart w:name="z399" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Айтжанов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Асхат Әбдірахманұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14132,70 +13724,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z400" w:id="299"/>
+          <w:bookmarkStart w:name="z400" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Әбдіразақов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елдар Советұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14265,70 +13857,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="300"/>
+          <w:bookmarkStart w:name="z401" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Әбілов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қанат Алтынбекұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14398,70 +13990,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="301"/>
+          <w:bookmarkStart w:name="z402" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Әкпар </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дулат Бекманапұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14531,70 +14123,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z403" w:id="302"/>
+          <w:bookmarkStart w:name="z403" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Баталов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Райымбек Әнуарұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14664,70 +14256,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="303"/>
+          <w:bookmarkStart w:name="z404" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Богачев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сергей Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14797,70 +14389,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="304"/>
+          <w:bookmarkStart w:name="z405" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дайрабаев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жигули Молдақалықұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14930,70 +14522,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="305"/>
+          <w:bookmarkStart w:name="z406" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Доскенов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талғат Каскенұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15063,70 +14655,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z407" w:id="306"/>
+          <w:bookmarkStart w:name="z407" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескендіров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
+          <w:bookmarkEnd w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұқаш Зұлқарнайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15196,70 +14788,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="307"/>
+          <w:bookmarkStart w:name="z408" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көкенов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="307"/>
+          <w:bookmarkEnd w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайрат Нұрадинұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15329,70 +14921,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z409" w:id="308"/>
+          <w:bookmarkStart w:name="z409" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қадиров </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бахытбек Русланұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15462,70 +15054,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="309"/>
+          <w:bookmarkStart w:name="z410" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаниев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берік Серәліұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15595,70 +15187,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z411" w:id="310"/>
+          <w:bookmarkStart w:name="z411" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Манжанова </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ирина Рихардовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15728,70 +15320,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z412" w:id="311"/>
+          <w:bookmarkStart w:name="z412" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нагуманова</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
+          <w:bookmarkEnd w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тахмина Утагалиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15861,70 +15453,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z413" w:id="312"/>
+          <w:bookmarkStart w:name="z413" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Овсянников</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
+          <w:bookmarkEnd w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Владимир Вячеславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15994,70 +15586,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="313"/>
+          <w:bookmarkStart w:name="z414" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радостовец</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Николай Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16127,70 +15719,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="314"/>
+          <w:bookmarkStart w:name="z415" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рахымбаев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айдын Жұмаділұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16260,70 +15852,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z416" w:id="315"/>
+          <w:bookmarkStart w:name="z416" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Смағұлов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұрлан Еркебұланұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16393,70 +15985,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z417" w:id="316"/>
+          <w:bookmarkStart w:name="z417" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туреханов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Владимир Байдуллаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16526,70 +16118,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z418" w:id="317"/>
+          <w:bookmarkStart w:name="z418" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шаяхметова </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үміт Болатханқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16659,70 +16251,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z419" w:id="318"/>
+          <w:bookmarkStart w:name="z419" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ілиясов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
+          <w:bookmarkEnd w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еркебұлан Сайдоллаұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17089,406 +16681,406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 839 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z422" w:id="319"/>
+    <w:bookmarkStart w:name="z422" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері жөніндегі комиссияның ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z423" w:id="320"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z423" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік кеңесшісі, Комиссия төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z424" w:id="321"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z424" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі, Комиссия хатшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z425" w:id="322"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z425" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z426" w:id="323"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z426" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қауіпсіздік Кеңесінің Хатшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z427" w:id="324"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z427" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z428" w:id="325"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z428" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Бас Прокуроры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z429" w:id="326"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z429" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z430" w:id="327"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z430" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Жоғары аудиторлық палатасының төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z431" w:id="328"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z431" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z432" w:id="329"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z432" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің экономикалық мәселелер жөніндегі көмекшісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z433" w:id="330"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z433" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z434" w:id="331"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z434" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z435" w:id="332"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z435" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Ішкі істер министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z436" w:id="333"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z436" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z437" w:id="334"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z437" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z438" w:id="335"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z438" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z439" w:id="336"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z439" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17697,328 +17289,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 537 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z441" w:id="337"/>
+    <w:bookmarkStart w:name="z441" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасының құқық қорғау органдарындағы кадр саясаты мәселелері жөніндегі комиссияның ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z442" w:id="338"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z442" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z443" w:id="339"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z443" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қауіпсіздік Кеңесінің Хатшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z444" w:id="340"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z444" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президенті Кеңсесінің бастығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z445" w:id="341"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z445" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Бас Прокуроры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z446" w:id="342"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z446" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z447" w:id="343"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z447" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z448" w:id="344"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z448" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z449" w:id="345"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z449" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z450" w:id="346"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z450" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ішкі істер министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z451" w:id="347"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z451" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z452" w:id="348"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z452" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ішкі істер министрлігі жанындағы Қоғамдық кеңестің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z453" w:id="349"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z453" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) жанындағы Қоғамдық кеңестің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z454" w:id="350"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z454" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі, хатшы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18227,588 +17819,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 823 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z456" w:id="351"/>
+    <w:bookmarkStart w:name="z456" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы "Жасыл экономикаға" көшу жөніндегі кеңестің ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z457" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z458" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z459" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология жəне табиғи ресурстар министрі, хатшы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z460" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің экономикалық мәселелер жөніндегі көмекшісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z461" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z462" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z463" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z464" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z465" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z466" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z467" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z468" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z469" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z470" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Туризм және спорт министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z471" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z472" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z473" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Астана ЭКСПО – 2017" ұлттық компаниясы" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z474" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымының қоршаған орта жөніндегі бағдарламасының Орталық Азиядағы директоры (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z475" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымының тұрақты үйлестірушісі / Біріккен Ұлттар Ұйымы Даму бағдарламасының Қазақстандағы тұрақты өкілі (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z476" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жасыл Академия" ғылыми-білім беру орталығының директоры (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z477" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жасыл" экономиканы" қолдау және G-Global-ды дамыту коалициясы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z478" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z479" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "KazWaste" қазақстандық қалдықтарды басқару қауымдастығының атқарушы директоры (келісім бойынша)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z457" w:id="352"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+    <w:bookmarkStart w:name="z480" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің төралқа төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z458" w:id="353"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасары, төрағаның орынбасары</w:t>
+    <w:bookmarkStart w:name="z481" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Халықаралық жасыл технологиялар және инвестициялық жобалар орталығы" коммерциялық емес акционерлік қоғамының басшысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z459" w:id="354"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Экология жəне табиғи ресурстар министрі, хатшы</w:t>
+    <w:bookmarkStart w:name="z482" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z460" w:id="355"/>
-[...458 lines deleted...]
-    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18948,337 +18540,112 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер мен толықтыруларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-ҚОСЫМША</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z484" w:id="378"/>
-[...216 lines deleted...]
-    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19370,669 +18737,669 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 429 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z496" w:id="389"/>
+    <w:bookmarkStart w:name="z496" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші жойылған кейбір актілердің ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z497" w:id="390"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z497" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Нұр-Сұлтан қаласының жаңа орталығын салу барысын бақылау жөніндегі мемлекеттік комиссияны құру туралы" Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z498" w:id="391"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z498" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2002 жылғы 6 ақпандағы № 800 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z499" w:id="392"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z499" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2003 жылғы 28 тамыздағы № 1179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z500" w:id="393"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z500" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2004 жылғы 2 тамыздағы № 1412 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z501" w:id="394"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z501" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2006 жылғы 29 желтоқсандағы № 232 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z502" w:id="395"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z502" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының мемлекеттiк басқару жүйесiн жаңғырту жөнiндегi шаралар туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z503" w:id="396"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z503" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2007 жылғы 3 сәуірдегі № 305 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z504" w:id="397"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z504" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2007 жылғы 10 қазандағы № 422 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z505" w:id="398"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z505" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгеріс енгізу туралы" Қазақстан Республикасы Президентінің 2008 жылғы 18 қаңтардағы № 516 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z506" w:id="399"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z506" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгеріс енгізу туралы" Қазақстан Республикасы Президентінің 2009 жылғы 3 тамыздағы № 854 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z507" w:id="400"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z507" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Президентінің 2000 жылғы 25 желтоқсандағы № 530 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2009 жылғы 28 желтоқсандағы № 909 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z508" w:id="401"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z508" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2010 жылғы 21 қаңтардағы № 918 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z509" w:id="402"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z509" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Орталық мемлекеттік органдар мен облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары қызметінің тиімділігін жыл сайынғы бағалау жүйесі туралы" Қазақстан Республикасы Президентінің 2010 жылғы 19 наурыздағы № 954 Жарлығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z510" w:id="403"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z510" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2010 жылғы 21 маусымдағы № 1010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z511" w:id="404"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z511" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2011 жылғы 22 желтоқсандағы № 204 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z512" w:id="405"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z512" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2012 жылғы 13 наурыздағы № 284 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20047,412 +19414,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z513" w:id="406"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z513" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2012 жылғы 27 қыркүйектегі № 395 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z514" w:id="407"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z514" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Президентінің 2012 жылғы 13 қарашадағы № 427 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z515" w:id="408"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z515" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Қазақстан Республикасының мемлекеттiк басқару жүйесiн жаңғырту жөнiндегi шаралар туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2012 жылғы 21 желтоқсандағы № 451 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z516" w:id="409"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z516" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасының мемлекеттік басқару жүйесін жаңғырту жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 18 ақпандағы № 503 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z517" w:id="410"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z517" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 27 наурыздағы № 533 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z518" w:id="411"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z518" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Қазақстан Республикасының мемлекеттік басқару жүйесін жаңғырту жөніндегі шаралар туралы" 2007 жылғы 13 қаңтардағы № 273 және "Қазақстан Республикасының Президенті жанындағы Кадр саясаты жөніндегі ұлттық комиссия және облыстардың, астананың, республикалық маңызы бар қаланың кадр комиссиялары туралы" 2013 жылғы 7 наурыздағы № 520 Қазақстан Республикасы Президентінің жарлықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 29 қаңтардағы № 742 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z519" w:id="412"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z519" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасы Президенті жанындағы консультативтік-кеңесші және өзге де органдардың қызметін ұйымдастыру мәселелері жөніндегі Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 750 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z520" w:id="413"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z520" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Қазақстан Республикасының Президенті жанындағы консультативтік-кеңесші және өзге де органдардың қызметін ұйымдастыру мәселелері жөніндегі Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 11 сәуірдегі № 795 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z521" w:id="414"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z521" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Қазақстан Республикасының мемлекеттік басқару жүйесін жаңғырту жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 қаңтардағы № 273 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 16 сәуірдегі № 799 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z522" w:id="415"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z522" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу және Қазақстан Республикасы Президентінің кейбір өкімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Президентінің 2014 жылғы 17 қыркүйектегі № 911 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20467,52 +19834,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z523" w:id="416"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z523" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу және Қазақстан Республикасы Президентінің кейбір жарлықтарының күші жойылды деп тану туралы" Қазақстан Республикасы Президентінің 2016 жылғы 8 ақпандағы № 191 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20527,52 +19894,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z524" w:id="417"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z524" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2016 жылғы 9 маусымдағы № 275 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20587,132 +19954,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z525" w:id="418"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z525" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Қазақстан Республикасы Президентінің кейбір актілеріне Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2016 жылғы 7 қыркүйектегі № 316 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z526" w:id="419"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z526" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Қазақстан Республикасы Президентінің кейбір актілеріне Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша өзгерістер мен толықтыруларды енгізу туралы" Қазақстан Республикасы Президентінің 2016 жылғы 10 қазандағы № 357 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z527" w:id="420"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z527" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтыруларды енгізу туралы" Қазақстан Республикасы Президентінің 2017 жылғы 14 наурыздағы № 446 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20727,51 +20094,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20854,131 +20221,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="421"/>
+    <w:bookmarkStart w:name="z530" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 1 маусымдағы № 57 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z531" w:id="422"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z531" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің және Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2019 жылғы 22 шілдедегі № 74 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z532" w:id="423"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z532" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 28 қазандағы № 195 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20993,172 +20360,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z533" w:id="424"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z533" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Қазақстан Республикасы Президентінің жанындағы Экономикалық өсуді қалпына келтіру жөніндегі мемлекеттік комиссия құру туралы" Қазақстан Республикасы Президентінің 2020 жылғы 27 мамырдағы № 340 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z534" w:id="425"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z534" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Қазақстан Республикасы Президентінің жанындағы Экономикалық өсуді қалпына келтіру жөніндегі мемлекеттік комиссия құру туралы" Қазақстан Республикасы Президентінің 2020 жылғы 27 мамырдағы № 340 Жарлығына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2020 жылғы 8 шілдедегі № 368 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z535" w:id="426"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z535" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. "Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2020 жылғы 5 қазандағы № 427 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z536" w:id="427"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z536" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2020 жылғы 17 қарашадағы № 450 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21173,185 +20540,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z537" w:id="428"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z537" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. "Қазақстан Республикасы Президентінің халықаралық ынтымақтастық жөніндегі арнаулы өкілі туралы" Қазақстан Республикасы Президентінің 2021 жылғы 5 сәуірдегі № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z538" w:id="429"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z538" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. "Әлеуметтік-экономикалық реформаларды талдау және мониторингтеу орталығын құру туралы" Қазақстан Республикасы Президентінің 2020 жылғы 4 ақпандағы № 89 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21677,31 +21044,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>