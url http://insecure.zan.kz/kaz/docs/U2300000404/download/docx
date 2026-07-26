--- v0 (2025-11-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="498f51d" w14:textId="498f51d">
+    <w:p w14:paraId="43e7a89" w14:textId="43e7a89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,85 +111,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің 2023 жылғы 4 желтоқсандағы № 404 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес отандық және шетелдік инвесторлар іске асыратын инвестициялық жобаларды тиімді және пәрменді түрде қолдау жөніндегі қызметті үйлестіру мен бақылау деңгейін арттыру есебінен оларды іске асыру арқылы экономикалық өсудің жоғары қарқынын және ұлттық экономиканы нақты эртараптандыруды қамтамасыз ету мақсатында ҚАУЛЫ ЕТЕМІН</w:t>
+        <w:t>
+      Қазақстан Республикасы Конституциясының 46-бабының 22) тармақшасына сәйкес отандық және шетелдік инвесторлар іске асыратын инвестициялық жобаларды тиімді және пәрменді түрде қолдау жөніндегі қызметті үйлестіру мен бақылау деңгейін арттыру есебінен оларды іске асыру арқылы экономикалық өсудің жоғары қарқынын және ұлттық экономиканы нақты эртараптандыруды қамтамасыз ету мақсатында ҚАУЛЫ ЕТЕМІН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Инвестицияларды тарту жөніндегі кеңестің (Инвестициялық штабтың) мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -201,95 +263,157 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық және жергілікті мемлекеттік органдардың, сондай-ақ квазимемлекеттік сектор субъектілерінің орындауы үшін міндетті шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі қабылдайтын заң күші бар уақытша нормативтік құқықтық актілерді әзірлеу;</w:t>
+        <w:t>
+      2) Қазақстан Республикасы Конституциясының 60-бабына сәйкес Қазақстан Республикасының Үкіметі қабылдайтын заң күші бар уақытша нормативтік құқықтық актілерді әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Президентіне және Қазақстан Республикасының Премьер-Министріне Инвестициялық штабтың шешімдерін орындамағаны немесе тиісінше орындамағаны үшін орталық және жергілікті мемлекеттік органдардың, сондай-ақ квазимемлекеттік сектор субъектілерінің басшыларын тәртіптік жауаптылыққа тарту, оның ішінде атқаратын лауазымынан босату жөнінде ұсыныстар енгізу өкілеттіктері айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -567,55 +691,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -941,31 +1065,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>