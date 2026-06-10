--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97e1eec" w14:textId="97e1eec">
+    <w:p w14:paraId="5a79c56" w14:textId="5a79c56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1173,50 +1173,88 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қорының активтерін басқару жөніндегі 2030 жылға дейінгі тұжырымдаманы іске асыру бойынша іс-қимыл жоспары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> l-бөлім. Паспорт (негізгі параметрлер)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-бөлімге өзгеріс енгізілді – ҚР Президентінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1360,90 +1398,98 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының мемлекеттік қаржысын басқарудың 2030 жылға дейінгі тұжырымдамасы</w:t>
+              <w:t>
+Қазақстан Республикасы Президентінің 2022 жылғы 10 қыркүйектегі № 1005 Жарлығымен бекітілген Қазақстан Республикасының мемлекеттік қаржысын басқарудың 2030 жылға дейінгі тұжырымдамасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекет басшысының 2021 жылғы 1 қыркүйектегі "Халық бірлігі және жүйелі реформалар - ел өркендеуінің берік негізі" атты Қазақстан халқына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жолдауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекет басшысының 2021 жылғы 1 қыркүйектегі "Халық бірлігі және жүйелі реформалар - ел өркендеуінің берік негізі" атты Қазақстан халқына Жолдауы</w:t>
+Мемлекет басшысының 2025 жылғы 8 қыркүйектегі "Жасанды интеллект дәуіріндегі Қазақстан: өзекті мәселелер және оны түбегейлі цифрлық өзгерістер арқылы шешу" атты Қазакстан халқына Жолдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2205,50 +2251,88 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Халықаралық тәжірибеге шолу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-бөлімге өзгеріс енгізілді – ҚР Президентінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Global Sovereign Wealth Funds агенттігінің деректері бойынша 2022 жылдың соңында әлемде шамамен 174 тәуелсіз әл-ауқат қоры болды, олардың басқаруындағы активтердің нарықтық құны 11,4 трлн АҚШ доллары мөлшерінде бағаланады (Global SWF Annual Report, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлемде жаңартылмайтын пайдалы қазбалар экспортынан салық түсімдерінің артығымен түсуінің салдарынан бюджет профициті есебінен қалыптастырылатын мемлекеттік әл-ауқат қорларына (тұрақтандыру және (немесе) жинақтау) ие болып отырған 30-дан астам ел бар.</w:t>
       </w:r>
     </w:p>
@@ -2443,51 +2527,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мысалы, Норвегия қорының қаражаты тек Норвегия парламентінің қарарына сәйкес мемлекеттік бюджетке берілетін трансферттер ретінде ғана пайдаланылуы мүмкін. Норвегия қорынан қаражатты алу фискалдық қағидаға сәйкес жүзеге асырылады, оған сәйкес трансферттің көлемі осы қордың ұзақ мерзімді күтілетін нақты кірістілігінен аспауға тиіс. Ал Аляска штатының заңына сәйкес Аляска тұрақты қорынан алынатын қаражат осы қордың алдыңғы алты қаржы жылының алғашқы бес жылындағы орташа нарықтық құнының 5%-ын құрайды. Жаңа Зеландияның Зейнетақы қорын басқару стратегиясы қысқа мерзімді және орта мерзімді перспективада қаражатты алу мүмкіндігін көздемейді (бұл қордың қаражатын 2050 жылдан бұрын пайдалану жоспарланбаған).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалпы әртүрлі елдер экономикаларының ішкі ерекшеліктеріне байланысты қорларға қаражатты толықтыру/алу қағидаларының бір-бірінен өзгеше болуына қарамастан, белгіленген қағидаларды қатаң сақтау және олардың тұрақтылық сипаты аталған қорларға қаражаттың алудан қорғалған бөлігін не басқару кезінде агрессивті стратегияны іске асыруға, неғұрлым көп тәуекелді қабылдауға болатын ұзақ мерзімді портфель ретінде бүкіл қорды айқындауға мүмкіндік береді, бұл тиісінше активтерді басқару нәтижесінде көрініс табады.</w:t>
+      Жалпы әртүрлі елдер экономикаларының ішкі ерекшеліктеріне байланысты қорлардың активтерді толықтыру және (немесе) алу қағидалары бір-бірінен өзгеше болуы мүмкін. Алайда, әдетте, тиісті активтерді басқару қағидаларында алынбайтын активтердің үлесі айқындалады не бүкіл қор ұзақ мерзімді портфель ретінде қарастырылады. Бұл, өз кезегінде, агрессивті басқару стратегияларын қолдануға және неғұрлым көп тәуекелді қабылдауға мүмкіндік береді, бұл, тиісінше, активтерді басқару нәтижесінде көрініс табады. Инвестициялаудың ұзақ мерзімді кезеңі бірқатар тәуелсіз қорларға ішкі экономиканың дамуына оң әсер ететін айтарлықтай нарықтық әлеуеті бар жобаларға инвестициялау үшін активтерді тартуға мүмкіндік береді (мысалы, Жаңа Зеландияның, Канаданың зейнетақы қорлары және Біріккен Араб Әмірліктерінің тәуелсіз қоры (Mubadala).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Озық тәжірибені қолдану практикасын одан әрі дамыту мен бекіту, сондай-ақ егеменді әл-ауқат қорларын басқару мәселелері бойынша білім алмасу мақсатында Ұлттық Банк Егеменді қорлардың халықаралық форумына (IFSWF) кіру бойынша жұмыс жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2753,91 +2837,129 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.2. Ұлттық қордың активтерін басқарудың негізгі тәсілдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5.2-кіші бөлімге өзгеріс енгізілді – ҚР Президентінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк Ұлттық қордың активтерін басқару кезінде бірқатар инвестициялық стратегияларды пайдалануды жалғастырады, мұнда жинақ портфелінде стратегиялық бөлуді пайдалану негізгі стратегия болып табылады. Бұл стратегия қордың кірістілігіне ең үлкен оң үлес қосады. Бұл өтімділіктің шектеулі қажеттілігі қор құнының айтарлықтай ауытқу кезеңін еңсеруге және жоспарланған пайданы алу үшін инвестициялауды жалғастыруға көмектесетін ұзақ инвестициялық кезеңнің артықшылықтарын іске асыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стратегиялық бөлуге қосымша Ұлттық Банк ішкі, сондай-ақ сыртқы құзыреттерді қолдана отырып, іргелі талдауға негізделген инвестицияларды таңдау тәсілін қолданады. Ұлттық Банк мамандарының тәжірибесі және өкілеттіктердің бір бөлігін сыртқы басқарушыларға беру нарықтық ахуалға қарамастан сараланған және уақтылы инвестициялық шешімдер қабылдауға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлттық қордың активтерін инвестициялау үшін рұқсат етілетін құралдардың толық тізімі Қазақстан Республикасының Ұлттық қорын басқару кеңесінің ұсынысы бойынша Қазақстан Республикасының Үкіметі Ұлттық Банкпен бірлесіп айқындайтын Ұлттық қорды орналастыру үшін материалдық емес активтерді қоспағанда, рұқсат етілген қаржы құралдарының тізбесінде көрсетілген.</w:t>
+      Ұлттық қордың активтерін инвестициялау үшін рұқсат етілетін құралдардың толық тізімі Қазақстан Республикасының Ұлттық қорын басқару кеңесінің ұсынысы бойынша Қазақстан Республикасының Үкіметі Ұлттық Банкпен бірлесіп айқындайтын Ұлттық қорды орналастыру үшін материалдық емес активтерді қоспағанда, Рұқсат етілген қаржы құралдарының және олармен жасалатын мәмілелердің тізбесінде (бұдан әрі - Рұқсат етілген қаржы құралдарының тізбесі) көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық қорды басқару кезіндегі Ұлттық Банктің міндеті өтімділіктің жеткілікті деңгейін сақтау, ұстап тұру және Ұлттық қор активтерін көбейту мақсатында қалыпты тәуекел кезінде ұзақ мерзімді перспективада кірістіліктің жоғары деңгейін қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3066,52 +3188,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру мақсатын іске асыру шеңберінде Ұлттық Банк қаржы нарығында қалыптасқан жағдайға байланысты Ұлттық Банктің Басқармасы белгілеген тәртіппен Ұлттық қордың активтерін ұйымдастырылған валюта нарығында конвертациялауды және қайта конвертациялауды жүргізеді. Бұл операциялар республикалық бюджетке трансферттерді бөлу үшін жүргізіледі және Ұлттық Банктің интервенциясына жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жинақ функциясын іске асыру болашақ ұрпақ үшін жаңартылмайтын энергия ресурстарын өткізуден түскен қаражатты жинақтауды, сондай-ақ оларды инвестициялық кіріс есебінен көбейтуді білдіреді. Бұл ретте қаржы нарықтарындағы құбылмалылыққа байланысты Ұлттық қор активтерінің құны жылдан жылға айтарлықтай ауытқуы мүмкін.</w:t>
+        <w:t xml:space="preserve">
+      Жинақ функциясын іске асыру болашақ ұрпақ үшін жаңартылмайтын энергия ресурстарын өткізуден түскен қаражатты жинақтауды, сондай-ақ оларды инвестициялық кіріс есебінен көбейтуді білдіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қаржы нарықтарындағы құбылмалылыққа байланысты Ұлттық қор активтерінің құны жылдан жылға айтарлықтай ауытқуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісінше қалыпты тәуекел деңгейінде ұзақ мерзімді перспективада кірістіліктің жоғары деңгейін қамтамасыз ету жинақ портфелінің мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3121,69 +3261,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте кірістіліктің ұлғаюы көбінесе тәуекелдердің үйлесімсіз ұлғаюына, яғни ықтимал кірістілікпен салыстырғанда шығын ықтималдығының едәуір өсуіне әкеледі. Шектен тыс тәуекелдер қабылдауды болдырмау үшін Ұлттық Банк Ұлттық қордың активтерін басқарудан түсетін кірістілікті арттыру әрекетінде тәуекел үшін сыйлықақыны сақтауға не ұлғайтуға ұмтылады, бұл сенімгерлік басқарушы үшін елеулі сын-қатер болып табылады. Ұлттық қордың жинақ портфелінің көлемі бойынша шектеулер жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлттық қордың жинақ портфелін стратегиялық бөлу оның күтілетін кірістілігін және тәуекелінің қалыпты деңгейін айқындайды. Жинақ портфелін стратегиялық бөлудің нысаналы үлестері: 60% - облигациялар, 30% - акциялар, 5%-ға дейін - балама құралдар және 5%-ға дейін - алтын.</w:t>
-[...17 lines deleted...]
-      Бұл облигацияларды дамыған елдердің мемлекеттік облигацияларына, корпоративтік облигацияларға және дамушы елдердің мемлекеттік облигацияларына әртараптандыруды да көздейді.</w:t>
+      Ұлттық қордың жинақ портфелін стратегиялық белу оның күтілетін кірістілігін және тәуекелінің қалыпты деңгейін айқындайды. 2023 жылдан бастап 2025 жыл аралығында жинақ портфелді стратегиялық бөлудің нысаналы үлестері: 60% облигациялар, 30% акциялар, 5%-ға дейін балама құралдар және 5%-ға дейін алтын, 2026 жылдан бастап 2030 жыл аралығында: 50% облигациялар, 35% акциялар, 10% балама құралдар және 5% алтын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл облигацияларды дамыған елдердің мемлекеттік облигацияларына, корпоративтік облигацияларға және дамушы елдердің мемлекеттік облигацияларына әртараптандыруды да көздейді. Ұлттық қордың ұзақ мерзімді кірістілігін және оның Қазақстан экономикасын дамытуға бағытталған жоғары нарықтық перспективасы бар жобаларға жүйелі түрде қатысуын қамтамасыз ету үшін балама құралдарға инвестициялау шеңберінде Ұлттық қордың қаражатын шетелдік қаржы құралдарына, оның ішінде Рұқсат етілген қаржы құралдарының тізбесіне сәйкес шетелдік қаржы нарықтарында айналыстағы құралдарға орналастыру арқылы Ашық инвестициялық әріптестік бағдарламасы іске асырылады. Ашық инвестициялық әріптестік бағдарламасы шеңберіндегі инвестициялар технологиялық секторды (негізінен цифрландыруды және жасанды интеллектіні дамытуды), логистика мен көлікті, денсаулық сақтауды, білім беруді, ауыл шаруашылығын, цифрлық инфрақұрылымды, бизнес-қызметтерді, қаржы секторын және қайта өңдеу өнеркәсібін, сондай-ақ өзге де жоғары технологиялық салаларды қоса алғанда, Қазақстан экономикасын дамытуға бағытталатын болады. Соңғы жылдары цифрлық активтер қаржы нарықтарын дамытуда маңызды рөл атқаруда. Жаһандық үрдістерді ескере отырып, шетелдік цифрлық қаржы активтерін (цифрлық қаржы активтерін және базалық активі цифрлық активтер болып табылатын туынды қаржы құралдарын), сондай-ақ цифрлық активтерді дамытатын және (немесе) оларға инвестициялайтын шетелдік компаниялардың акциялары мен үлестерін балама құралдар портфеліне енгізу жоспарлануда. Ұлттық қордың осы активтерге қатысты инвестициялық саясаты олардың нарықтық сипаттамаларын, сондай-ақ оларға байланысты тәуекелдерді сараланған бағалауға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық қордың активтерін басқару тиімділігін арттыру және үстеме кірістілікке қол жеткізу мақсатында Қағидаларда белгіленген шектеулерге сәйкес жинақ портфелінің активтерін теңгерімді стратегиялық бөлуден тактикалық ауытқуға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3539,55 +3679,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-бөлім. Нысаналы индикаторлар және күтілетін нәтижелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Нысаналы индикатор - активтерді консервативтік бөлумен (80% - дамыған елдердің облигациялары, 20% - акциялар) салыстырғанда Ұлттық қор активтерін теңгерімді стратегиялық бөлу (облигациялар - 60%, акциялар - 30%, балама құралдар - 5%-ға дейін және алтын - 5%-ға дейін нысаналы бөлумен) кезінде Ұлттық қордың жинақ портфелінің ұзақ мерзімді (2023-2030 жылдар кезеңінде) кірістілігін ұлғайту.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-бөлімге өзгеріс енгізілді – ҚР Президентінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысаналы индикатор - консервативтік бөлумен (80% - дамыған елдердің облигациялары, 20% - акциялар) салыстырғанда Ұлттық қордың активтерін теңгерімді стратегиялық бөлу (2023 жылдан бастап 2025 жыл аралығында: 60% облигациялар, 30% акциялар, 5%-ға дейін балама құралдар және 5%-ға дейін алтын, 2026 жылдан бастап 2030 жыл аралығында: 50% облигациялар, 35% акциялар, 10% балама құралдар және 5% алтын нысаналы бөлу арқылы) кезінде Ұлттық қордың жинақ портфелінің ұзақ мерзімді кірістілігін ұлғайту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже - 2023-2030 жылдар кезеңінде Ұлттық қор активтерінің кірістілігін активтерді консервативті бөлуге қарағанда 1%-дан кем емес мөлшерге (жылдық мәнде) ұлғайту, бұл 2030 жылға қарай Ұлттық қор активтерінің көлемін 100 млрд АҚШ долларына дейін ұлғайтуға (контрциклдік бюджеттік қағида сақтанған жағдайда) ықпал ететін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3757,1435 +3935,1565 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қорының активтерін басқару жөніндегі</w:t>
-[...23 lines deleted...]
-        <w:t>ІС-ҚИМЫЛ ЖОСПАРЫ</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қорының активтерін басқару жөніндегі 2030 жылға дейінгі тұжырымдаманы іске асыру бойынша ІС-ҚИМЫЛ ЖОСПАР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Президентінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Атауы</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аяқталу нысаны</w:t>
+Аяқталу нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аяқтау мерзімі</w:t>
+Аяқтау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жауапты орындаушылар</w:t>
+Жауапты орындаушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ұлттық қордың активтерін басқару саясаты</w:t>
+Ұлттық қордың активтерін басқару саясаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысаналы индикатор:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық қор активтерін теңгерімді стратегиялық бөлу (облигациялар - 60%, акциялар - 30%, балама құралдар - 5%-ға дейін және алтын - 5%-ға дейін нысаналы бөлумен) кезінде консервативтік бөлумен (80% - дамыған елдердің облигациялары, 20% - акциялар) салыстырғанда Ұлттық қордың жинақ портфелінің ұзақ мерзімді (2023-2030 жылдар кезеңінде) кірістілігін ұлғайту.</w:t>
+Консервативтік бөлумен (80% - дамыған елдердің облигациялары, 20% - акциялар) салыстырғанда Ұлттық қордың активтерін теңгерімді стратегиялық бөлу (2023 жылдан бастап 2025 жыл аралығында: 60% облигациялар, 30% акциялар, 5%-ға дейін балама құралдар және 5%-ға дейін алтын, 2026 жылдан бастап 2030 жыл аралығында: 50% облигациялар, 35% акциялар, 10% балама құралдар және 5% алтын нысаналы бөлу арқылы) кезінде Ұлттық қордың жинақ портфелінің ұзақ мерзімді кірістілігін ұлғайту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстан Республикасы Ұлттық қорының инвестициялық операцияларын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2006 жылғы 25 шілдедегі № 65 қаулысына өзгерістер мен толықтырулар енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық Банк Басқармасы қаулысының жобасы</w:t>
+ҰБ Басқармасы қаулысының жобасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2023 жыл</w:t>
+2023 жыл,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық Банк, Қаржымині</w:t>
+ҰБ, Қаржымині</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық Банктің жылдық есебі шеңберінде Ұлттық қор активтерін инвестициялық басқару нәтижелерін жариялау</w:t>
+Ұлттық Банктің жылдық есебі шеңберінде Ұлттық қордың активтерін инвестициялық басқару нәтижелерін жариялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті интернет-ресурста орналастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жыл сайын, маусым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық Банк</w:t>
+ҰБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егемен қорлардың халықаралық форумына (IFSWF) кіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің Әкімшілігіне ақпарат</w:t>
+ПӘ-ге ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық Банк, Қаржымині</w:t>
+ҰБ, Қаржымині</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық қордың жинақ портфелін теңгерімді бөлуге көшкеннен кейінгі 5 жылдың қорытындысы бойынша кірістілікті аралық бағалау</w:t>
+Ұлттық қордың жинақ портфелін теңгерімді белуге көшкеннен кейін 5 жылдың қорытындысы бойынша кірістілікті аралық бағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті интернет-ресурста орналастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2028 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық Банк</w:t>
+ҰБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...52 lines deleted...]
-      Ұлттық қор – Қазақстан Республикасының Ұлттық қоры</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аббревиатуралардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таратылып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жазылуы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПӘ - Қазақстан Республикасы Президентінің Әкімшілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰБ - Қазақстан Республикасының Ұлттық Банкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржымині - Қазақстан Республикасының Қаржы министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5567,31 +5875,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>