--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d056469" w14:textId="d056469">
+    <w:p w14:paraId="9d103bd" w14:textId="9d103bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -754,51 +754,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Үйлестіру кеңесі Бас прокуратураның, бас әскери және көлік прокуратураларының, облыстар прокуратураларының және оларға теңестірілген (республикалық маңызы бар қалалар және астана) прокуратуралардың жанында құрылатын консультативтік-кеңесші орган болып табылады.</w:t>
+      Үйлестіру кеңесі – Бас прокуратураның, бас әскери және көлік прокуратураларының, облыстар прокуратураларының және оларға теңестірілген (астана және республикалық маңызы бар қалалар) прокуратуралардың жанынан құрылатын консультативтік-кеңесші орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үйлестіру кеңесі қызметінің құқықтық негізін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -838,50 +838,132 @@
         </w:rPr>
         <w:t>, заңдар, Қазақстан Республикасы Президентінің актілері және өзге де нормативтік құқықтық актілер, сондай-ақ осы Ереже құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйлестіру заңдылықты сақтау; қылмыскерлікке қарсы күресті күшейту жөніндегі мақсаттар мен міндеттердің бірлігі, мемлекеттік органдардың заңдылық пен құқықтық тәртіпті нығайту жөніндегі күш-жігерін біріктіру; мәселелерді қоюда, ұсыныстарды енгізуде және шешімдерді қабылдауда әрбір ведомствоның теңдігі; келісілген іс-шаралар мен ұсынымдарды іске асыру кезінде мемлекеттік органның ұйымдастырушылық-өкімдік қызметіне араласпау; күрделі құқықтық проблемаларды шешуге бірыңғай тәсілді белгілеу; жұмыстағы қайталануды жою және туындайтын мәселелерді шешу кезінде ведомстволық тәсіл; адам мен азаматтың құқықтары мен бостандықтарын қорғау туралы, мемлекеттік және заңмен қорғалатын өзге де құпия туралы заңнаманың талаптарына қайшы келмейтін жариялылық; Үйлестіру кеңесінің келісілген шешімдерін орындау үшін әрбір мемлекеттік орган басшысының жауапкершілігі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Үйлестіру кеңесінің міндеттері, функциялары және өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1032,94 +1114,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстарды анықтау, тергеп-тексеру, ашу, алдын алу және жолын кесу практикасын зерделеу. Құқық қорғау органдары жүйесінің жұмысындағы негізгі басымдықтарды, криминогендік ахуалы неғұрлым қолайсыз өңірлерді айқындау, осы өңірлер мен жалпы ел бойынша қылмыстардың профилактикасы және алдын алу жөніндегі шаралар кешенін іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қылмыскерлікке және басқа да құқық бұзушылықтарға қарсы күреске бағытталған заңнаманы қолданудың бірыңғай практикасын қалыптастыру. Заңдылық пен құқықтық тәртіпті нығайтуға бағытталған заңнаманы жетілдіру туралы ұсыныстарды тұжырымдау және Қазақстан Республикасының Президентіне, Қазақстан Республикасының Парламентіне және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
+      4) қылмыскерлікке және басқа да құқық бұзушылықтарға қарсы күреске бағытталған заңнаманы қолданудың бірыңғай практикасын қалыптастыру. Заңдылық пен құқықтық тәртіпті нығайтуға бағытталған заңнаманы жетілдіру туралы ұсыныстарды тұжырымдау және Қазақстан Республикасының Президентіне, Қазақстан Республикасының Құрылтайына және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасы Президентінің Әкімшілігімен, Қазақстан Республикасының Қауіпсіздік Кеңесімен өзара іс-қимыл жасау, олардың құқық қорғау органдарының қызметін үйлестіру мәселелері жөніндегі тапсырмаларын іске асыру;</w:t>
+      5) тексеру жүргізу және құқық бұзушылықтар мен қылмыскерлікке қарсы іс-қимылды ұйымдастыруда жергілікті мемлекеттік органдарға практикалық көмек көрсету үшін өңірлерге жасалатын бірлескен сапарлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кадрларды даярлау және олардың біліктілігін арттыру шараларын әзірлеу мен келісіп жүзеге асырудағы ынтымақтастық.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Үйлестіру кеңесі жүктелген міндеттерді орындау мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1930,74 +2094,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшылық өз өкілеттіктерін жүзеге асыру шеңберінде мемлекеттік органның орындаушыларынан тиісті материалдарды талап етуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хатшылыққа бас әскери және көлік прокуратураларының, облыстар прокуратураларының және оларға теңестірілген (республикалық маңызы бар қалалар және астана) прокуратуралардың жанындағы үйлестіру кеңестерінің қызметін бақылау жүктеледі.</w:t>
+      Хатшылыққа бас әскери және көлік прокуратураларының, облыстар прокуратураларының және оларға теңестірілген (астана және республикалық маңызы бар қалалар) прокуратуралардың жанындағы үйлестіру кеңестерінің қызметін бақылау жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшылықтың құрамы Үйлестіру кеңесінің шешімімен бекітіледі және өзгертіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Үйлестіру кеңесінің жұмысын ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2486,94 +2732,174 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Өзге де ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Осы Ереже бас әскери және көлік прокуратураларының, облыстар прокуратураларының және оларға теңестірілген (республикалық маңызы бар қалалар және астана) прокуратуралардың жанындағы тұрақты жұмыс істейтін үйлестіру кеңестері туралы ережелерді дайындау кезінде үлгілік құжат болып табылады.</w:t>
+      13. Осы Ереже – бас әскери және көлік прокуратураларының, облыстар прокуратураларының және оларға теңестірілген (астана және республикалық маңызы бар қалалар) прокуратуралардың жанындағы тұрақты жұмыс істейтін үйлестіру кеңестері туралы ережелерді дайындау кезінде үлгілік құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      Облыстар прокуратураларының және оларға теңестірілген (республикалық маңызы бар қалалар және астана) прокуратуралардың жанындағы үйлестіру кеңестерінің отырыстарына оларға қатысты мәселелерді қарау кезінде өңірлердің және гарнизондардың әскери прокурорларын, сондай-ақ өңірлік көлік прокурорларын тартуға жол беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстар прокуратураларының және оларға теңестірілген (астана және республикалық маңызы бар қалалар) прокуратуралардың жанындағы үйлестіру кеңестерінің отырыстарына оларға қатысты мәселелерді қарау кезінде өңірлердің және гарнизондардың әскери прокурорларын, сондай-ақ өңірлік көлік прокурорларын тартуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокурорлардың, оның ішінде мамандандырылған өңірлік және гарнизондық әскери прокурорлардың, сондай-ақ мамандандырылған көлік прокурорларының үйлестіруші қызметі үйлестіру кеңестері құрылмастан, ведомствоаралық кеңестер арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2665,522 +2991,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 238 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші жойылған кейбір жарлықтарының ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Заңдылықты, құқықтық тәртіпті және қылмысқа қарсы күресті қамтамасыз ету жөніндегі үйлестіру кеңесі туралы ережені бекіту туралы" Қазақстан Республикасы Президентінің 2011 жылғы 2 мамырдағы № 68 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің кейбір мәселелері және Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 29 тамыздағы № 900 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу және Қазақстан Республикасы Президентінің кейбір жарлықтарының күші жойылды деп тану туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 158 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентінің кейбір актілеріне Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша өзгерістер мен толықтыруларды енгізу туралы" Қазақстан Республикасы Президентінің 2016 жылғы 10 қазандағы № 357 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші және өзге де органдардың қызметі мәселелері бойынша өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы прокуратура органдарының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2017 жылғы 13 қазандағы № 563 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 18 ақпандағы № 843 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің және Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2019 жылғы 22 шілдедегі № 74 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2019 жылғы 18 қыркүйектегі № 163 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасының Қаржылық мониторинг агенттігінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2021 жылғы 20 ақпандағы № 515 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Жоғары аудиторлық палатасының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2022 жылғы 26 ақпандағы № 5 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3506,31 +3832,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>