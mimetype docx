--- v1 (2026-03-15)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00d0427" w14:textId="00d0427">
+    <w:p w14:paraId="e465911" w14:textId="e465911">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8437,2330 +8437,2002 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ОАМ – Қазақстан Республикасының Оқу-ағарту министрлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҒЖБМ – Қазақстан Республикасының Ғылым және жоғары білім министрлігі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="131"/>
-[...15 lines deleted...]
-      23. "Қазақстан Республикасы Президентінің жанындағы Қоғамдық сананы жаңғырту бағдарламасын іске асыру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Президентінің 2017 жылғы 17 сәуірдегі № 462 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. "Қазақстан Республикасының прокуратура органдарының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2017 жылғы 13 қазандағы № 563 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z185" w:id="132"/>
-[...15 lines deleted...]
-      жоғарыда аталған Жарлықпен құрылған Қазақстан Республикасы Президентінің жанындағы Қоғамдық сананы жаңғырту бағдарламасын іске асыру жөніндегі ұлттық комиссияның </w:t>
+    <w:bookmarkStart w:name="z204" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Бас прокуратурасы туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Бас прокуратураның заңды мекенжайы: 010000, Қазақстан Республикасы, Астана қаласы, Мәңгілік ел даңғылы, 14.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бас прокуратураның және оның ведомствосының қарамағындағы мемлекеттік мекемелердің – аумақтық органдардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z207" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бас прокуратура" деген бөлімде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z208" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Астана қаласының прокуратурасы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z209" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөнiндегi комитетi" деген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлімде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z210" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыпта орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Құқықтық статистика және арнайы есепке алу жөніндегі комитеттің Астана қаласы бойынша басқармасы;".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Күші жойылды – ҚР Президентінің 30.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 611</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. "Қазақстан Республикасы Президентінің "Игілік баршаға! Сабақтастық. Әділдік. Өрлеу" сайлауалды бағдарламасын және "Бірге" жалпыұлттық акциясы барысында алынған ұсыныстарды іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 19 маусымдағы № 27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z216" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің "Игілік баршаға! Сабақтастық. Әділдік. Өрлеу" сайлауалды бағдарламасын және "Бірге" жалпыұлттық акциясы барысында алынған ұсыныстарды іске асыру жөніндегі іс-қимыл </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоспарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z217" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z218" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттік нөмірі 2-жолдағы "БҒМ" және "ЭГТРМ" деген аббревиатуралар тиісінше "ОАМ, ҒЖБМ" және "ЭТРМ" деген аббревиатуралармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z219" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттік нөмірі 105-жолдағы "Нұр-Сұлтан" деген сөз "Астана" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z220" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ескертуде: аббревиатуралардың толық жазылуында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z221" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "БҒМ – Қазақстан Республикасының Білім және ғылым министрлігі" дегене жол алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z222" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ЭГТРМ – Қазақстан Республикасының Экология, геология және табиғи ресурстар министрлігі" деген жол мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z223" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ЭТРМ – Қазақстан Республикасының Экология және табиғи ресурстар министрлігі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z224" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы жолдармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z225" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ОАМ – Қазақстан Республикасының Оқу-ағарту министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z226" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҒЖБМ – Қазақстан Республикасының Ғылым және жоғары білім министрлігі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z227" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. "Президенттік жастар кадр резервінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2019 жылғы 27 тамыздағы № 141 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z228" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Жастар кадр резерві жөніндегі ұлттық комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...356 lines deleted...]
-      24. "Қазақстан Республикасының прокуратура органдарының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2017 жылғы 13 қазандағы № 563 </w:t>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z229" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Премьер-Министрі Кеңсесінің Басшысы, комиссия мүшесі" деген жол мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z230" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы, комиссия мүшесі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z231" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. "Елді аумақтық-кеңістікте дамытудың 2030 жылға дейінгі болжамды схемасын бекіту туралы" Қазақстан Республикасы Президентінің 2019 жылғы 9 қазандағы № 185 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...26 lines deleted...]
-        <w:t>ережеде</w:t>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z232" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Елді аумақтық-кеңістікте дамытудың 2030 жылға дейінгі болжамды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>схемасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z233" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүкіл мәтін бойынша "Нұр-Сұлтан", "Нұр-Сұлтанға" деген сөздер тиісінше "Астана", "Астанаға" деген сөздермен ауыстырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z234" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. "Мемлекет басшысының 2020 жылғы 1 қыркүйектегі "Жаңа жағдайдағы Қазақстан: іс-қимыл кезеңі" атты Қазақстан халқына Жолдауын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2020 жылғы 14 қыркүйектегі № 413 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z235" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Мемлекет басшысының 2020 жылғы 1 қыркүйектегі "Жаңа жағдайдағы Қазақстан: іс-қимыл кезеңі" атты Қазақстан халқына Жолдауын іске асыру жөніндегі жалпыұлттық іс-шаралар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоспарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z236" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда реттік нөмірлері 86 және 90-жолдардағы "Нұр-Сұлтан" деген сөз "Астана" деген сөзбен ауыстырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z237" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. "Жекелеген мемлекеттік саяси лауазымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Президентінің 2020 жылғы 31 желтоқсандағы № 485 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақ</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...43 lines deleted...]
-        <w:t>тізбесінде</w:t>
+    <w:bookmarkStart w:name="z239" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 17-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z240" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Жекелеген мемлекеттік саяси лауазымдарға қойылатын біліктілік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...26 lines deleted...]
-        <w:t>18) тармақша</w:t>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...46 lines deleted...]
-        <w:t>бөлімде</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Жекелеген мемлекеттік саяси лауазымдарға қойылатын біліктілік талаптары (бұдан әрі – Біліктілік талаптары) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 17-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі Аппараты Басшысының бірінші орынбасары, Үкіметтің Қазақстан Республикасының Парламентіндегі өкілі, Қазақстан Республикасы Үкіметінің Аппараты Басшысының орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің бірінші орынбасарлары мен орынбасарлары, сондай-ақ облыстың әкімшілік орталығы болып табылатын қалалардың, облыстық маңызы бар қалалардың, облыстар аудандарының және қалалардағы аудандардың әкімдері мемлекеттік саяси лауазымдарына (бұдан әрі – мемлекеттік саяси лауазымдар) орналасу үшін әзірленді және осы мемлекеттік саяси лауазымдарға орналасуға үміткер (бұдан әрі – кандидат) азаматтарға қойылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Қазақстан Республикасы Үкіметінің Аппараты Басшысының бірінші орынбасары, Үкіметтің Қазақстан Республикасының Парламентіндегі өкілі, Қазақстан Республикасы Үкіметінің Аппараты Басшысының орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары мемлекеттік саяси лауазымдарына орналасу үшін:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. "Қазақстан Республикасында жергілікті өзін-өзі басқаруды дамытудың 2025 жылға дейінгі тұжырымдамасын бекіту туралы" Қазақстан Республикасы Президентінің 2021 жылғы 18 тамыздағы № 639 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...182 lines deleted...]
-      26. "Қазақстан Республикасы Президентінің "Игілік баршаға! Сабақтастық. Әділдік. Өрлеу" сайлауалды бағдарламасын және "Бірге" жалпыұлттық акциясы барысында алынған ұсыныстарды іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 19 маусымдағы № 27 </w:t>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z244" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасында жергілікті өзін-өзі басқаруды дамытудың 2025 жылға дейінгі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұжырымдамасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z245" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында жергілікті өзін-өзі басқаруды дамытудың 2025 жылға дейінгі тұжырымдамасын іске асыру жөніндегі іс-қимыл жоспарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z246" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z247" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттік нөмірлері 5.2, 5.4, 5.5, 8 және 12-жолдардағы "Нұр-Сұлтан" деген сөз "Астана" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z248" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттік нөмірі 5.5-жолдағы "БҒМ" деген аббревиатура "ОАМ" деген аббревиатурамен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z249" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ескертпеде: аббревиатуралардың толық жазылуында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "БҒМ – Қазақстан Республикасының Білім және ғылым министрлігі" деген жол мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ОАМ – Қазақстан Республикасының Оқу-ағарту министрлігі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. "Мемлекет басшысының 2021 жылғы 1 қыркүйектегі "Халық бірлігі және жүйелі реформалар – ел өркендеуінің берік негізі" атты Қазақстан халқына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жолдауын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2021 жылғы 13 қыркүйектегі № 659 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...16 lines deleted...]
-      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің "Игілік баршаға! Сабақтастық. Әділдік. Өрлеу" сайлауалды бағдарламасын және "Бірге" жалпыұлттық акциясы барысында алынған ұсыныстарды іске асыру жөніндегі іс-қимыл </w:t>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z251" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Мемлекет басшысының 2021 жылғы 1 қыркүйектегі "Халық бірлігі және жүйелі реформалар – ел өркендеуінің берік негізі" атты Қазақстан халқына Жолдауын іске асыру жөніндегі жалпыұлттық іс-шаралар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жоспарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...216 lines deleted...]
-      27. "Президенттік жастар кадр резервінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2019 жылғы 27 тамыздағы № 141 </w:t>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z252" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда реттік нөмірлері 44 және 46-жолдардағы "Нұр-Сұлтан" деген сөз "Астана" деген сөзбен ауыстырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z253" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. "Мемлекет басшысының 2022 жылғы 16 наурыздағы "Жаңа Қазақстан: жаңару мен жаңғыру жолы" атты Қазақстан халқына Жолдауын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2022 жылғы 29 наурыздағы № 847 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...26 lines deleted...]
-        <w:t>құрамында</w:t>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z254" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Мемлекет басшысының 2022 жылғы 16 наурыздағы "Жаңа Қазақстан: жаңару мен жаңғыру жолы" атты Қазақстан халқына Жолдауын іске асыру жөніндегі жалпыұлттық іс-шаралар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоспарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z233" w:id="175"/>
-[...15 lines deleted...]
-      бүкіл мәтін бойынша "Нұр-Сұлтан", "Нұр-Сұлтанға" деген сөздер тиісінше "Астана", "Астанаға" деген сөздермен ауыстырылсын.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда реттік нөмірі 19-жолдағы "Нұр-Сұлтан" деген сөз "Астана" деген сөзбен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z234" w:id="176"/>
-[...898 lines deleted...]
-    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11000,55 +10672,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>