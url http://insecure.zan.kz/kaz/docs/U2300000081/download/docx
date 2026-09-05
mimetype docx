--- v0 (2025-10-01)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00a3d0b" w14:textId="00a3d0b">
+    <w:p w14:paraId="0095156" w14:textId="0095156">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -632,94 +632,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Кодекстің мақсаты құқық қорғау қызметінің ерекшеліктерін және оны өткеруге байланысты шектеулерді ескере отырып, қызметкерлердің мінез-құлқына қойылатын бірыңғай талаптарды белгілеу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кодекс құқық қорғау қызметінің беделін, азаматтардың мемлекетке деген сенімін нығайтуға, құқық қорғау қызметінде өзара қарым-қатынастардың жоғары мәдениетін және парасаттылық атмосферасын қалыптастыруға, қызметкерлердің мінез-құлқының бірыңғай адамгершілік-моральдық негізін қамтамасыз етуге, қызметкерлердің өз лауазымдық міндеттерін орындауының тиімділігін арттыруға ықпал етуге арналған, сондай-ақ қызметкерлердің әдепсіз мінез-құлық жағдайларының алдын алуға бағытталған.</w:t>
+      Кодекс құқық қорғау қызметінің беделін, Қазақстан Республикасы азаматтарының мемлекетке деген сенімін нығайтуға, құқық қорғау қызметінде өзара қарым-қатынастардың жоғары мәдениетін қалыптастыруға және парасаттылық атмосферасын құруға, қызметкерлердің мінез-құлқының бірыңғай адамгершілік-моральдық негізін қамтамасыз етуге, қызметкерлердің өз лауазымдық міндеттерін орындауының тиімділігін арттыруға ықпал етуге арналған, сондай-ақ қызметкерлердің әдепсіз мінез-құлық жағдайларының алдын алуға бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы құқық қорғау органдарының, азаматтық қорғау органдарының және мемлекеттік фельдъегерлік қызметінің алдында тұрған адамның және азаматтың құқықтары мен бостандықтарын, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделерін сақтау және қорғау жөніндегі міндеттерді табысты іске асыру қызметкерлердің жоғары кәсібилігінің, адалдығы мен риясыздығының, олардың тәуелсіздігі мен бейтараптылығының, қызметтік жұмыстағы нәтижелеріне кез келген заңсыз ықпал ету әрекеттеріне қарсы тұру қабілетінің негізінде ғана жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерлер билік өкілдері ретінде антқа адал болуға, қоғам мен мемлекет алдындағы жеке жауапкершілігін терең ұғынуға және жүргізіліп отырған мемлекеттік саясатты жақтауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кодекстің мәтіні Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызметінің ғимараттарында көпшіліктің қарауына қолжетімді жерлерде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1108,51 +1190,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының, мемлекеттік биліктің, құқық қорғау органының беделін түсіретін, қоғамдық теріс резонанс тудыратын әрекеттердің жасалуына жол бермеуге, олардың абыройына нұқсан келтіруі мүмкін мінез-құлық көрсетпеуге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан халқының бірлігі мен елдегі ұлтаралық және конфессияаралық келісімді нығайтуға ықпал етуге;</w:t>
+      7) Қазақстан халқының бірлігі мен елдегі этносаралық және конфессияаралық келісімді нығайтуға ықпал етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік тілге және басқа да тілдерге, Қазақстан халқының салт-дәстүрлеріне құрметпен қарауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
@@ -1252,934 +1334,1040 @@
         <w:t>
       13) өзіне талапшыл болуға, табанды, шыншыл болуға, кәсіби міндеттерін бейтарап және объективті атқаруына әсер етуі мүмкін қаржылық және іскери өзара қарым-қатынастардан тартынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) мемлекеттік меншіктің сақталуын қамтамасыз етуге, мемлекеттік мүлікті лауазымдық міндеттерін орындау үшін нысаналы мақсатта ғана пайдалануға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қызметтік жағдайын мемлекеттік мүддеге қол жеткізу үшін ғана пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қызметтік міндеттерін орындауға байланысты жағдайларды қоспағанда, ойын мекемесіне барудан тартынуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс еншізілді – ҚР Президентінің 02.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қызметкерлердің қызметтік міндеттерін жүзеге асыруына байланысты оларға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызметкерлер өздерінің қызметтік іс-әрекеттерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз функцияларын адал, әділ және бейтарап жүзеге асыруға, мемлекет берген өкілеттіктерді қисынды, қатаң түрде заң шеңберінде пайдалануға, заңдылық пен құқық тәртібін нығайтуға қол жеткізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңдылықтың бұзушылықтарын, оларға ықпал еткен себептер мен жағдайларды анықтау мен жою және бұзылған құқықтарды қалпына келтіру бойынша заңда көзделген барлық шараларды қабылдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзінің кәсіби қызметінде жеке басының мүддесінен мемлекеттік және қызметтік мүдденің басым екенін тануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыбайлас жемқорлық құқық бұзушылықтарының алдын алу бойынша шаралар қабылдауға, сыбайлас жемқорлық құқық бұзушылықтарын жасау фактілеріне жол бермеуге, кімнің жасағанына қарамастан, сыбайлас жемқорлықтың кез келген көріністеріне қарсы тұруға және төзбеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өздеріне белгілі болған сыбайлас жемқорлық құқық бұзушылық жағдайлары, сондай-ақ өздеріне қандай да бір адамдардың сыбайлас жемқорлық құқық бұзушылықтар жасауға көндіру мақсатында жүгіну фактілері туралы басшылықтың назарына дереу жеткізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шешімдерде бейтараптық танытуға, өздеріне қандай да бір теріс пікірлердің, дұшпандық немесе достық өзара қарым-қатынастардың, ұлт пен діни сенімнің әсер етуіне жол бермеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңдарында белгіленген шектеулер мен тыйымдарды, сондай-ақ қызмет өткеруге байланысты талаптарды мүлтіксіз сақтауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүдделер қақтығысының алдын алу және оны реттеу бойынша Қазақстан Республикасының заңнамасында көзделген шараларды қабылдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қызметтік және заңмен қорғалатын өзге де ақпараттың жария етілуіне жол бермеуге, сондай-ақ басқа адамдар тарапынан осындай фактілердің жолын кесуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) ізгілік танытуға, қайсар және батыл болуға, адамдардың өмірін құтқаруды талап ететін жағдайда қауіп алдында тоқтамауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) әріптестері мен өзге де мемлекеттік қызметшілер тарапынан қызметтік әдеп нормаларын бұзу фактілерінің жолын кесуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жұртшылық тарапынан айтылатын сынға себепкер болмауға, ол үшін қудалауға жол бермеуге және сын негізді болған жағдайда оны кемшіліктерді жою үшін пайдалануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) моральдық-психологиялық төзімді, ұстамды болуға, субординацияны сақтауға, әріптестерімен ізеттілік қарым-қатынаста болуға, жеке тұлғалармен қарым-қатынаста сыпайылық пен зейінділік танытуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) мемлекеттік билік органдарының, жергілікті өзін-өзі басқару органдарының, қоғамдық бірлестіктердің, коммерциялық және коммерциялық емес ұйымдардың өкілдерімен өзара қарым-қатынастарда тәуелсіздікті сақтауға, әдептілік пен құрмет, талапшылдық пен табандылық танытуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) нысанды киім-кешекті құрметпен және абыроймен киіп жүруге, оны киіп жүру қағидаларын сақтауға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қазақстан Республикасының құқық қорғау органдарындағы, азаматтық қорғау органдарындағы және мемлекеттік фельдъегерлік қызметіндегі басшылық лауазымдағы қызметкерлерге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасының құқық қорғау органдарындағы, азаматтық қорғау органдарындағы және мемлекеттік фельдъегерлік қызметіндегі басшылық лауазымдағы қызметкерлерге мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) басқарудың тиімділігін үйлестіре білу, ұжымда салауатты моральдық-психологиялық ахуалды орнатуға және қолдауға жәрдемдесу, қызметкерлердің адамгершілік мәдениетін қалыптастыру, бағынысты адамдарға қамқорлық жасау, олардың әлеуметтік-құқықтық қорғалуын қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыстың көлемі мен сипатын айқындау кезінде әділдік, бағынысты жұмыскерлердің жеке және іскерлік қасиеттерін, біліктілігі мен жұмыс тәжірибесін ескеру қағидаттарын басшылыққа алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағыныстыларға қатысты қызметте өсіру кезінде құқыққа сыйымсыз кедергілер жасауға, көтермелеу, аттестаттаудан өту кезінде кәсіби, іскерлік және жеке қасиеттерін бағалауда әділетсіз көзқарас фактілеріне жол бермеу, дөрекілік, әдепсіздік танытпау және адамгершілік қадір-қасиетін қорламау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағынысты адамдарды жалпы қабылданған моральдық-әдептілік нормаларынан тыс құқыққа қарсы теріс қылықтарды жасауға мәжбүрлемеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызметкерлердің ең үздік қызметтік дәстүрлерін: патриоттықты, ерлік пен адал ниеттілікті, парасаттылықты және өзін-өзі құрбан етуді, адамның мұқтаждығы мен қайғысына көңіл бөлуді, борышқа адалдықты, шеберлік пен кәсібилікті сақтау және құрметтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бағынысты адамдардың бойында жоғары жалпы және кәсіби мәдениеттілікті тәрбиелеу, осы Кодекстің талаптарын мүлтіксіз сақтаудың үлгісі болу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кадрларды туысқандық, жерлестік және жеке өзіне берілгендік белгілері бойынша іріктеу және орналастыру жағдайларын болдырмау, меритократия қағидатын басшылыққа алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жас мамандардың кәсіби дағдыларды меңгеруіне қолдау және көмек көрсету талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Көпшілік алдында сөз сөйлеуді жүзеге асыру кезінде қызметкерлерге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызметінің мәселелері бойынша көпшілік алдында сөз сөйлеуді олардың басшылары немесе осыған олар уәкілеттік берген лауазымды адамдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерлер пікірталасты Қазақстан Республикасының құқық қорғау органдарының, азаматтық қорғау органдарының, мемлекеттік фельдъегерлік қызметі мен мемлекеттік биліктің беделіне нұқсан келтірмей сыпайы түрде жүргізуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызметкерлер мемлекеттік саясат және қызметтік жұмыс мәселелері бойынша өз пікірін, егер ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекет саясатының негізгі бағыттарына сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жариялауға рұқсат етілмеген қызметтік ақпаратты ашатын болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттің, мемлекеттік басқару органдарының лауазымды адамдарының, Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызметі қызметкерлерінің, мемлекеттік қызметшілердің, жеке және заңды тұлғалардың атына әдепсіз сөздерді қамтыса, көпшілік алдында айтпауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қызметкерлердің осы Кодекстің талаптарын бұзғаны үшін жауаптылығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қызметкерлер осы Кодексте көзделген талаптарды орындамағаны немесе бұзғаны үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2505,31 +2693,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>