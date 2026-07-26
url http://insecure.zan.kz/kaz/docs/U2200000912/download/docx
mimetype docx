--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f91f99" w14:textId="4f91f99">
+    <w:p w14:paraId="fd654b9" w14:textId="fd654b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Облыс аумағында орналасқан мәслихаттар немесе республикалық маңызы бар қалалар және астана мәслихаттары депутаттарының облыс, республикалық маңызы бар қала және астана әкімін лауазымға тағайындауға келісім беруі қағидаларын бекіту туралы</w:t>
+        <w:t>Астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының астана, облыс және республикалық маңызы бар қала әкімін лауазымға тағайындауға келісім беруі қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің 2022 жылғы 8 маусымдағы № 912 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -231,90 +231,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинағында және республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>баспасөзде жариялануға тиiс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ҚАУЛЫ ЕТЕМІН: </w:t>
+      Қазақстан Республикасы Конституциясының 89-бабына сәйкес ҚАУЛЫ ЕТЕМІН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Облыс аумағында орналасқан мәслихаттар немесе республикалық маңызы бар қалалар және астана мәслихаттары депутаттарының облыс, республикалық маңызы бар қала және астана әкімін лауазымға тағайындауға келісім беруі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -670,1273 +790,2180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Облыс аумағында орналасқан мәслихаттар немесе республикалық маңызы бар қалалар және астана мәслихаттары депутаттарының облыс, республикалық маңызы бар қала және астана әкімін лауазымға тағайындауға келісім беруі қағидалары</w:t>
+        <w:t xml:space="preserve"> Астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының астана, облыс және республикалық маңызы бар қала әкімін лауазымға тағайындауға келісім беруі қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> іске асыру үшін әзірленді және облыс аумағында орналасқан мәслихаттар немесе республикалық маңызы бар қалалар және астана мәслихаттары депутаттарының облыс, республикалық маңызы бар қала және астана әкіміне кандидатты лауазымға тағайындауға келісім беру тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының астана, облыс және республикалық маңызы бар қала әкімін лауазымға тағайындауға келісім беруі қағидалары Қазақстан Республикасы Конституциясының 89-бабын іске асыру үшін әзірленді және астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының астана, облыс және республикалық маңызы бар қала әкімі лауазымына кандидатты тағайындауға келісім беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Облыс, республикалық маңызы бар қала және астана әкімін лауазымына тағайындауға келісім облыс аумағында орналасқан мәслихаттар немесе республикалық маңызы бар қалалар және астана мәслихаттары депутаттарының жиналысында беріледі.</w:t>
+      2. Астана, облыс және республикалық маңызы бар қала әкімі лауазымына тағайындауға келісім астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының жиналысында беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасының Президенті ұсыну негізінде облыс, республикалық маңызы бар қала және астана әкімі лауазымына кемінде екі кандидат ұсынады.</w:t>
+      3. Қазақстан Республикасының Президенті ұсыну негізінде астана, облыс және республикалық маңызы бар қала әкімі лауазымына кемінде екі кандидат ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Президентінің ұсынуында әкім лауазымына кандидаттардың өмірбаян деректері, еңбек қызметі, мемлекеттік наградалары туралы ақпарат және өзге де ақпарат қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Облыс аумағында орналасқан мәслихаттар депутаттарының немесе республикалық маңызы бар қала және астана мәслихаты депутаттарының жиналысын өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Президенті Әкімшілігінің Басшысы Қазақстан Республикасы Президентінің тапсырмасы негізінде астана, облыс және республикалық маңызы бар қала мәслихатының төрағасына астана, облыс және республикалық маңызы бар қала әкімін тағайындауға келісім алу үшін астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының жиналысын (бұдан әрі – жиналыс) өткізу қажеттігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жиналыс осы Қағидалардың 5-тармағында көрсетілген хабарлама алынған күннен бастап күнтізбелік үш күннен кешіктірілмей өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс, республикалық маңызы бар қала және астана мәслихатының төрағасы осы Қағидалардың 5-тармағында көрсетілген хабарламаны алған күннен бастап бір күн мерзімде тиісті аумақтың депутаттарын жиналыстың шақырылу күні мен уақыты және өткізілетін орны туралы көрсетілген ақпаратты тиісті мәслихаттың (мәслихаттардың) ресми интернет-ресурсында орналастыру арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жиналыстың күн тәртібіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) астана, облыс және республикалық маңызы бар қала мәслихаты төрағасының қысқаша кіріспе сөзі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) санақ комиссиясының мүшелерін, сондай-ақ комиссияның төрағасы мен хатшысын сайлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дауыс беру тәсілін таңдау (ашық немесе жасырын);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Президенті Әкімшілігі Басшысының не Қазақстан Республикасы Премьер-Министрінің не Қазақстан Республикасының Президенті уәкілеттік берген өзге лауазымды адамның Қазақстан Республикасы Президентінің ұсынуын жария етуі және астана, облыс және республикалық маңызы бар қала әкімінің лауазымына кандидатураларды ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тиісті аумақ әкіміне кандидаттардың өздерінің алдағы қызметінің бағдарламасы туралы тезистерін баяндауы кіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жиналыста депутаттар кандидаттарға сұрақтар қоюы мүмкін. Депутаттар ұсынылған кандидатураларды "жақтап" немесе "қарсы" пікірлер айтуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Облыс аумағында орналасқан мәслихаттар депутаттарының жиналысына облыс және тиісті облыстың аудандары (облыстық маңызы бар қалалар) мәслихаттарының депутаттары қатысады. Жиналысты облыс мәслихатының төрағасы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана және республикалық маңызы бар қала мәслихаты депутаттарының жиналысына тиісті мәслихаттардың депутаттары қатысады. Жиналысты тиісті мәслихаттың төрағасы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жиналысқа астана мәслихаты, облыс аумағында орналасқан мәслихаттар, республикалық маңызы бар қалалар мәслихаттары депутаттарының жалпы санының кемінде үштен екісі қатысса, оның құқықтық күші болады. Әрбір жиналыстың алдында қатысатын депутаттарды тіркеу жүргізіледі, оның нәтижелерін мәслихат төрағасы отырыс басталар алдында жариялайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жиналысты астана, облыс және республикалық маңызы бар қала мәслихатының аппараты ұйымдастырады және техникалық мүмкіндіктер ескеріле отырып, интернет-ресурстарда онлайн-трансляция ұйымдастырылып өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Президентінің 10.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Дауыс берудің ұйымдастырылуы мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Кандидаттардың баяндамасы мен жарыссөздер (өткізілген жағдайда) аяқталғаннан кейін дауыс беру өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттар үшін дауыс беру процесін ұйымдастыру және оның қорытындыларын шығару үшін қатысып отырған депутаттар қатарынан тақ саннан, кемінде 3 адамнан тұратын санақ комиссиясы құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санақ комиссиясының мүшелері өз құрамының көпшілік даусымен санақ комиссиясының төрағасы мен хатшысын ашық дауыс беру арқылы сайлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана, облыс және республикалық маңызы бар қала әкімі лауазымына кандидатты келісу үшін қатысып отырған депутаттардың жалпы санының көпшілігінің шешімі бойынша ашық не жасырын дауыс беру өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ашық не жасырын дауыс беруді өткізу тәртібін санақ комиссиясы белгілейді және оны санақ комиссиясының төрағасы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жиналыс өз құзыретіндегі мәселелер бойынша көпшілік дауыспен шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Дауыс беру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дауыстарды санаудың электрондық жүйесі болған кезде, ол пайдаланыла отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қол көтеру арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бюллетеньдер пайдаланыла отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беруді өткізу үшін депутаттардың қажетті саны болмаған кезде, астана, облыс және республикалық маңызы бар қала мәслихатының төрағасы кворумды қамтамасыз ету шараларын қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру рәсімінде тек "жақтап" және "қарсы" дауыс беруге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық мәселелер бойынша дауыс беру нәтижелерін астана, облыс және республикалық маңызы бар қала мәслихатының төрағасы дауыс беруге қатысқандардың, "жақтап", "қарсы" дауыс бергендердің санын және дауыс беру қорытындысын көрсете отырып жариялайды. Деректер депутаттар жиналысының хаттамасына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ашық дауыс беру қол көтеру арқылы не дауыстарды санаудың электрондық жүйесі болған кезде, ол пайдаланыла отырып, жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жасырын дауыс беру өткізу кезінде, бюллетеньдер тікелей дауыс беру басталар алдында беріледі. Бюллетеньдер санақ комиссиясы белгілеген нысанда оның бақылауымен, саны отырысқа қатысып отырған депутаттардың санына тең болып дайындалады және оларға санақ комиссиясының төрағасы мен хатшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәслихат төрағасы бюллетеньдерді дайындау үшін жиналыста үзіліс жариялауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір депутатқа санақ комиссиясының төрағасы мен хатшысы қол қойған бір бюллетень беріледі. Депутаттарға жасырын дауыс беруге арналған бюллетеньдер олар депутат куәлігін немесе жеке куәлігін көрсеткен кезде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасырын дауыс беру үшін құпиялылықты сақтау бойынша талаптар ұстана отырып, арнайы бөлінген орынға астана, облыс және республикалық маңызы бар қала мәслихатының мөрі басылған жәшік орнатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәслихат депутаты өзі дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға кез келген белгі қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленбеген нысандағы бюллетеньдер санау кезінде есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санақ комиссиясы дауыс беруге арналған жәшікті дауыс беру аяқталғаннан кейін ашуға тиіс. Жәшікті дауыс беру аяқталғанға дейін ашуға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Санақ комиссиясы дауыс беру нәтижелері бойынша хаттама жасайды, оған санақ комиссиясының барлық мүшелері қол қояды және ол астана, облыс және республикалық маңызы бар қала мәслихатының төрағасына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру кезінде болмаған мәслихат депутатының кейін дауыс беруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Дауыс беруге қатысқан депутаттардың дауыс санының көпшілігін алған кандидат келісім алған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер кандидаттар бірдей дауыс санын жинаған болса, санақ комиссиясы аталған кандидаттар арасында қайта дауыс беруді өткізу туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта дауыс беру осы Қағидаларда көзделген тәртіппен астана, облыс және республикалық маңызы бар қала мәслихатының төрағасы айқындаған мерзімдерде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жиналыс астана, облыс және республикалық маңызы бар қала мәслихатының төрағасы дауыс беру нәтижелерін жариялағаннан кейін жабылады. Астана, облыс және республикалық маңызы бар қала мәслихатының төрағасы және санақ комиссиясының төрағасы қол қойған жиналыстың хаттамасы жиналыстың өткізілуін куәландыратын құжат болып табылады, ол бір күн ішінде Қазақстан Республикасы Президентінің Әкімшілігіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>