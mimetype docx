--- v0 (2025-10-27)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a358609" w14:textId="a358609">
+    <w:p w14:paraId="fdec92a" w14:textId="fdec92a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -878,50 +878,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 515 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. бүкіл мәтін бойынша "және терроризмді қаржыландыруға", "және терроризмді қаржыландыру" деген сөздер тиісінше ", терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға", ", терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру" деген сөздермен ауыстырылды – ҚР Президентінің 26.12.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Қаржылық мониторинг агенттігі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -968,51 +1006,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z209" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының Қаржылық мониторинг агенттігі (бұдан әрі – Агенттік) Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін, қаржылық мониторингті жүзеге асыратын және "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
+      1. Қазақстан Республикасының Қаржылық мониторинг агенттігі (бұдан әрі – Агенттік) Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін, қаржылық мониторингті жүзеге асыратын және "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға, жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл бойынша өзге де шараларды қабылдайтын, сондай-ақ Қазақстан Республикасының заңнамасында осы органның жүргізуіне жатқызылған экономикалық және қаржылық құқық бұзушылықтардың алдын алуды, анықтауды, жолын кесуді, ашуды және тергеп-тексеруді жүзеге асыратын мемлекеттік орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
@@ -1488,151 +1526,151 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z223" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай мемлекеттік саясатты іске асыру;</w:t>
+      1) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z224" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасымен осы органның жүргізуіне жатқызылған экономикалық және қаржылық құқық бұзушылықтардың алдын алу, анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z225" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл салаларында бірыңғай ақпараттық жүйе құру және республикалық деректер базасын жүргізу;</w:t>
+      3) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл салаларында бірыңғай ақпараттық жүйе құру және республикалық деректер базасын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z226" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласында шет мемлекеттердің құзыретті органдарымен өзара іс-қимылды және ақпарат алмасуды жүзеге асыру;</w:t>
+      4) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласында шет мемлекеттердің құзыретті органдарымен өзара іс-қимылды және ақпарат алмасуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z227" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл, мемлекеттік органдардың осы бағыттағы қызметін үйлестіру;</w:t>
+      5) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл, мемлекеттік органдардың осы бағыттағы қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z228" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мәселелері бойынша халықаралық ұйымдарда Қазақстан Республикасының мүдделерін білдіру;</w:t>
+      6) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мәселелері бойынша халықаралық ұйымдарда Қазақстан Республикасының мүдделерін білдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z229" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Агенттіктің жүргізуіне жатқызылған мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес халықаралық ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z230" w:id="30"/>
     <w:p>
@@ -1687,87 +1725,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сұрау салу бойынша немесе дербес шет мемлекеттің құзыретті органымен қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы ақпаратпен, мәліметтермен және құжаттармен алмасу;</w:t>
+      сұрау салу бойынша немесе дербес шет мемлекеттің құзыретті органымен қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы ақпаратпен, мәліметтермен және құжаттармен алмасу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде мемлекеттік, қызметтік, коммерциялық, банктік және өзге де заңмен қорғалатын құпияларды қорғау жөніндегі талаптарды сақтай отырып, қаржы мониторингі саласында сараптама жүргізу, оқыту бағдарламаларын, әдістемелік материалдарды әзірлеу, бағдарламалық және ақпараттық қамтамасыз ету, ақпараттық жүйелерді құру үшін ғылыми-зерттеу және басқа да ұйымдарды, сондай-ақ жекелеген мамандарды жұмысқа, оның ішінде шарттық негізде тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиісті мемлекеттік органдарға Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын бұзу немесе бұзушылық белгілерінің болуы туралы хабарлама жіберу;</w:t>
+      тиісті мемлекеттік органдарға Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын бұзу немесе бұзушылық белгілерінің болуы туралы хабарлама жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік органдарымен, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарымен бірлесіп қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ақпаратпен, мәліметтермен және құжаттармен алмасу әрі оларды беру жөніндегі өзара іс-қимыл тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1903,51 +1941,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күдікті операцияның белгілері анықталған жағдайда ақшамен және (немесе) өзге мүлікпен операцияларды үш жұмыс күніне дейінгі мерзімде тоқтата тұру туралы шешім шығару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының нормативтік құқықтық актілері мен халықаралық шарттарының жобаларын әзірлеуге қатысу;</w:t>
+      қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының нормативтік құқықтық актілері мен халықаралық шарттарының жобаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z233" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1959,51 +1997,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл бойынша шаралар қабылдау;</w:t>
+      қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз қызметін атқару барысында алынған қызметтік, коммерциялық, банктік немесе заңмен қорғалатын өзге де құпияны құрайтын ақпаратты, мәліметтер мен құжаттарды сақтаудың, қорғаудың тиісті режимін және сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2090,71 +2128,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заңға сәйкес қаржы мониторингіне жататын ақшамен және (немесе) өзге мүлікпен операциялар туралы мәліметтер мен ақпаратты жинауды, өңдеуді, талдауды және пайдалануды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z236" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мақсатында алынған ақпаратты талдауды белгіленген тәртіппен жүзеге асыру;</w:t>
+      2) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мақсатында алынған ақпаратты талдауды белгіленген тәртіппен жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z237" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мемлекеттік органдардың қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы қызметін үйлестіру;</w:t>
+      3) мемлекеттік органдардың қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z238" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құқық қорғау және арнаулы мемлекеттік органдардың сұрау салулары бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы мониторингіне жататын операция туралы мәліметтер мен ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z239" w:id="39"/>
     <w:p>
@@ -2170,211 +2208,333 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының Бас прокуратурасын, терроризмді қаржыландыруға бағытталған деп пайымдауға негіз бар күдікті операциялар бойынша, оларды тоқтата тұру қажеттігі туралы шешімдер ұсынған құқық қорғау және арнаулы мемлекеттік органдарын банк шоттары бойынша шығыс операциялады тоқтата тұру туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z240" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жеке, заңды тұлғалар мен заңды тұлға құрмаған шетелдік құрылымдардың қызметі қылмыстық жолмен алынған кірістерді заңдастырумен (жылыстатумен) және (немесе) терроризмді қаржыландырумен байланысты деп пайымдауға негіздер болған кезде, Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарына құзыретіне сәйкес ақпарат жіберу және бұл туралы Қазақстан Республикасының Бас прокуратурасына хабарлау;</w:t>
+      6) жеке, заңды тұлғалардың және заңды тұлға құрмайтын шетелдік құрылымдардың қызметі қылмыстық жолмен алынған кірістерді заңдастырумен (жылыстатумен), терроризмді қаржыландырумен және (немесе) жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты деп пайымдауға негіздер болған кезде Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарына олардың құзыретіне сәйкес ақпарат жіберу және Қазақстан Республикасының Бас прокуратурасын бұл туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z241" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Заңға сәйкес берілген ақпарат бойынша құқық қорғау және арнаулы мемлекеттік органдармен өзара іс-қимылды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) әрекеттері қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға ықпал еткен үшінші тұлғалармен қарым-қатынасының (үшінші тұлғалардың бақылауы мен ықпалының) болуы туралы ақпарат жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-2), 7-3) тармақшалармен толықтыру көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z242" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мәселелері бойынша халықаралық ынтымақтастық бағдарламаларын әзірлеуге және жүзеге асыруға қатысу;</w:t>
+      8) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мәселелері бойынша халықаралық ынтымақтастық бағдарламаларын әзірлеуге және жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z243" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) республикалық деректер базасын қалыптастыруды және жүргізуді ұйымдастыру, сондай-ақ қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласында ақпараттық жүйелердің әдіснамалық бірлігі мен келісілген жұмыс істеуін қамтамасыз ету;</w:t>
+      9) республикалық деректер базасын қалыптастыруды және жүргізуді ұйымдастыру, сондай-ақ қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласында ақпараттық жүйелердің әдіснамалық бірлігі мен келісілген жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z244" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын бұзушылықтардың алдын алу жөніндегі іс-шараларды әзірлеу және өткізу;</w:t>
+      10) Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын бұзушылықтардың алдын алу жөніндегі іс-шараларды әзірлеу және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) өз құзыреті шегінде көлеңкелі экономикаға қарсы іс-қимыл шараларын қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z245" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын мемлекеттік органдардан және өзге де ұйымдардан алынатын ақпарат негізінде қолдану практикасын қорыту, сондай-ақ оны жетілдіру жөнінде ұсыныстар әзірлеп, енгізу;</w:t>
+      11) Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын мемлекеттік органдардан және өзге де ұйымдардан алынатын ақпарат негізінде қолдану практикасын қорыту, сондай-ақ оны жетілдіру жөнінде ұсыныстар әзірлеп, енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z246" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимылдың халықаралық тәжірибесі мен практикасын зерделеу;</w:t>
+      12) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимылдың халықаралық тәжірибесі мен практикасын зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z247" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы кадрларды қайта даярлау және біліктілігін арттыру жөніндегі іс-шараларды жүргізу;</w:t>
+      13) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы кадрларды қайта даярлау және біліктілігін арттыру жөніндегі іс-шараларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z248" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы халықаралық ұйымдардың, бірлестіктердің және өзге де жұмыс топтарының қызметіне белгіленген тәртіппен қатысу;</w:t>
+      14) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы халықаралық ұйымдардың, бірлестіктердің және өзге де жұмыс топтарының қызметіне белгіленген тәртіппен қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z249" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2430,151 +2590,191 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Заңда айқындалған қаржы мониторингі субъектілерінен хабарламаларды қабылдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z251" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы тәуекелдерді бағалау жүргізу жөніндегі жұмысты үйлестіру және кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелдерін төмендетуге бағытталған шараларды іске асыру;</w:t>
+      17) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласындағы қауіп-қатерлерді бағалауды жүргізу жөніндегі жұмысты үйлестіру және қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру қауіп-қатерлерін азайтуға бағытталған шараларды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z252" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) Заңның 3-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7)</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген қаржы мониторингі субъектілерінің, сондай-ақ бухгалтерлік есепке алу саласында кәсіпкерлік қызметті жүзеге асыратын бухгалтерлік ұйымдардың және кәсіби бухгалтерлердің Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын мемлекеттік бақылауды Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жоспардан тыс тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау нысанында жүзеге асыру;</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (адвокаттарды қоспағанда), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (аудиторлық ұйымдарды қоспағанда), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), 21) және 22) тармақшаларында аталған қаржы мониторингі субъектілерінің Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын мемлекеттік бақылауды Қазақстан Республикасының Кәсіпкерлік кодексіне және Заңға сәйкес жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z253" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жедел-іздестіру қызметін, сотқа дейінгі тергеп-тексеруді, әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z254" w:id="54"/>
     <w:p>
@@ -2710,114 +2910,168 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) қаржы мониторингі субъектілері үшін олардың қызметінің өзгешелігі мен ерекшеліктерін ескере отырып, өз құзыреті шегінде нұсқаулықтар, әдістемелік ұсынымдар әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z261" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелдерін төмендетуге бағытталған шаралар әзірлеу және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
+      27) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру қауіп-қатерлерін азайтуға бағытталған шараларды әзірлеу және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z262" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) өз құзыреті шегінде қаржы мониторингі субъектілерінің Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын мемлекеттік бақылауды жүзеге асыратын мемлекеттік органдармен келісім бойынша қаржы мониторингі субъектілерінің қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпарат беру тәртібін және күдікті операцияны анықтайтын белгілерді айқындау;</w:t>
+      28) өз құзыреті шегінде қаржы мониторингі субъектілерінің Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын мемлекеттік бақылауды жүзеге асыратын мемлекеттік органдармен келісім бойынша қаржы мониторингі субъектілерінің қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпарат беру тәртібін және күдікті операцияны анықтайтын белгілерді айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) қаржы мониторингі субъектілерінің Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын мемлекеттік бақылауды өз құзыреті шегінде жүзеге асыратын мемлекеттік органдармен келісу бойынша қаржы мониторингі субъектілерінің клиенттің қаржы мониторингіне жататын күдікті қызметі туралы мәліметтер мен ақпаратты беру тәртібін және клиенттің күдікті қызметін айқындау белгілерін айқындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z263" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарының бірлескен нормативтік құқықтық актісімен қылмыстық жазасын өтеген жеке тұлғаны терроризмді және экстремизмді қаржыландыруға байланысты ұйымдар мен адамдар тізбесінен алып тастау туралы Қазақстан Республикасының құқық қорғау немесе арнаулы мемлекеттік органдарының қорытынды дайындау тәртібін айқындау;</w:t>
+      29) Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарының бірлескен нормативтік құқықтық актісімен Қазақстан Республикасының құқық қорғау немесе арнаулы мемлекеттік органдарының қылмыстық жазасын өтеген, бірақ сотталғандығын жою немесе алу мерзімі әлі басталмаған жеке тұлғаны терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесінен алып тастау туралы қорытындысын дайындау тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z264" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) қаржы мониторингі субъектісінің сұрау салуы бойынша клиенттердің (олардың өкілдерінің) бенефициарлық меншік иелері туралы мәліметтерді ұсыну тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1) клиентті (оның өкілін), бенефициарлық меншік иесін скорингтік модульде тиісінше тексеру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-2) жеке кабинетті жүргізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z265" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалар тізбесіне енгізілген жеке тұлғаның тыныс-тіршілігін қамтамасыз етуі үшін оған қаражат төлеу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z266" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2886,478 +3140,532 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-2) Қазақстан Республикасының Бас прокуратурасымен бірлескен нормативтік құқықтық актіде активтерді қайтару жөніндегі уәкілетті органға қаржылық мониторингке жататын операциялар туралы мәліметтер мен ақпаратты электрондық нысанда беру тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z268" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) Қазақстан Республикасының Президенті бекітетін жария лауазымды адамдардың тізбесіне кіретін жария лауазымды адамдардың, олардың жұбайлары мен жақын туыстарының тізімін жүргізу;</w:t>
+      34) Қазақстан Республикасының Президенті бекітетін жария лауазымды адамдардың тізбесіне кіретін жария лауазымды адамдардың, олардың жұбайлары мен жақын туыстарының тізімін жүргізу және жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-1) заңды тұлғалардың бенефициарлық меншік иелерінің тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z269" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) Қазақстан Республикасының мемлекеттік органдары мен ұйымдарының қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелдерін анықтау тұрғысынан ұйымдар мен жеке тұлғалар қызметін талдау және мониторинг жүргізу туралы ақпаратты ұсыну нысандары мен мерзімдерін белгілеу, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын жетілдіру жөніндегі уәкілетті органға ұсыныстар мен практиканы қорыту;</w:t>
+      35) Қазақстан Республикасының мемлекеттік органдары мен ұйымдарының қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру тәуекелдерін анықтау тұрғысынан ұйымдар мен жеке тұлғалар қызметін талдау және мониторинг жүргізу туралы ақпаратты ұсыну нысандары мен мерзімдерін белгілеу, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) , терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын жетілдіру жөніндегі уәкілетті органға ұсыныстар мен практиканы қорыту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z318" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1) Қазақстан Республикасы Үкіметінің шешімі бойынша Агенттіктің қарамағындағы ұйымдар акцияларының (жарғылық капиталдағы қатысу үлестерінің) мемлекеттік пакетін иелену және пайдалану құқығын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z319" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-2) қамтамасыз етілген цифрлық активтердің аударылуын жүзеге асыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z320" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35-3) өз құзыреті шегінде "Қазақстан Республикасының аумақтық қорғанысы туралы" Қазақстан Республикасы Заңының 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген өкілеттіктерді іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z321" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35-4) өз құзыреті шегінде "Құқық бұзушылық профилактикасы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген өкілеттіктерді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z270" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді – ҚР Президентінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 16.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 26.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 630</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 14.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 946</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 26.12.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Агенттік Төрағасының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z272" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z272" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Агенттікті басқаруды Агенттік Төрағасы жүзеге асырады, ол Агенттікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z273" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z273" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Агенттіктің Төрағасы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z274" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z274" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Агенттік Төрағасының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын үш орынбасары, оның ішінде бір бірінші орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z275" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z275" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Агенттік Төрағасының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Агенттіктің жұмысына басшылық жасауды және қызметін үйлестіруді ұйымдастырады және жүзеге асырады, Агенттіктің аумақтық органдары мен мамандандырылған мемлекеттік мекемесінің, сондай-ақ Агенттіктің қарамағындағы ұйымдардың қызметін бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4222,716 +4530,716 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="78"/>
+    <w:bookmarkStart w:name="z288" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Агенттіктің Төрағасы қолданыстағы заңнамаға сәйкес өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z289" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z289" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Агенттіктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z290" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z290" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Агенттіктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z291" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z291" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Агенттіктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттіктің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="82"/>
+    <w:bookmarkStart w:name="z292" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Агенттікке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z293" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z293" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Егер заңнамада өзгеше көзделмесе, Агенттіктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z294" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z294" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Агенттікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z295" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z295" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Агенттікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z296" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z296" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Агенттіктің аумақтық органдарының – мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді – ҚР Президентінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="87"/>
+    <w:bookmarkStart w:name="z297" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Абай облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z298" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z298" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Ақмола облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z299" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z299" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Ақтөбе облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z300" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z300" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Алматы облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z301" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z301" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Атырау облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z302" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z302" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Батыс Қазақстан облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z303" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z303" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Жамбыл облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z304" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z304" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Жетісу облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z305" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z305" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Қарағанды облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z306" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z306" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Қостанай облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z307" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z307" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Қызылорда облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z308" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z308" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Маңғыстау облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z309" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z309" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Павлодар облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z310" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z310" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Солтүстік Қазақстан облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z311" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z311" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Түркістан облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z312" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z312" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Ұлытау облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z313" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z313" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Шығыс Қазақстан облысы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z314" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z314" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Астана қаласы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Алматы қаласы бойынша экономикалық тергеп-тексеру департаменті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="105"/>
+    <w:bookmarkStart w:name="z315" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасы Қаржылық мониторинг агенттігінің Шымкент қаласы бойынша экономикалық тергеп-тексеру департаменті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z316" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z316" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Агенттіктің мамандандырылған мемлекеттік мекемелерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z317" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z317" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржылық мониторинг агенттігінің Кинологиялық орталығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Агенттіктің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5115,80 +5423,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 515 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қаржылық мониторинг агенттігінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰРЫЛЫМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5568,168 +5876,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 515 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін ӨЗГЕРІСТЕР МЕН ТОЛЫҚТЫРУЛАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының мемлекеттік органдары жүйесін одан әрі оңтайландыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 1999 жылғы 22 қаңтардағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 1999 ж., № 1, 2-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5884,342 +6192,342 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік органдардың мәліметтерді Қазақстан Республикасының мемлекеттік құпияларына жатқызу жөніндегі өкілеттіктер берілген лауазымды тұлғаларының тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2000 жылғы 13 сәуірдегі № 371 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПYАЖ-ы, 2000 ж., № 18, 186-құжат): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік органдардың мәліметтерді Қазақстан Республикасының мемлекеттік құпияларына жатқызу жөніндегі өкілеттік берілген лауазымды тұлғаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің "2. Экономика, білім, ғылым және техника саласындағы мәліметтер" деген бөлімінің 1-бағанында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төртінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қорғаныс министрі, Ішкі істер министрі, Ұлттық экономика министрі, Еңбек және халықты әлеуметтік қорғау министрі, Білім және ғылым министрі, Қорғаныс және аэроғарыш өнеркәсібі министрі, Ұлттық қауіпсіздік комитетінің Төрағасы, Мемлекеттік қызмет істері агенттігінің төрағасы, Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, Мемлекеттік күзет қызметінің бастығы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       он екінші абзац мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұлттық экономика министрі, Қаржы министрі, Қорғаныс және аэроғарыш өнеркәсібі министрі, Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, Мемлекеттік күзет қызметінің бастығы, Ұлттық қауіпсіздік комитетінің Төрағасы, Энергетика министрі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің "4. Барлау, қарсы барлау, жедел-іздестіру және өзге де қызметтер саласындағы мәліметтер" деген бөлімінің 1-бағанында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қорғаныс министрі, Ішкі істер министрі, Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, Ұлттық қауіпсіздік комитетінің Төрағасы, Мемлекеттік күзет қызметінің бастығы, Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бесінші абзац мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қорғаныс министрі, Ішкі істер министрі, Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, Ұлттық қауіпсіздік комитетінің Төрағасы, Мемлекеттік күзет қызметінің бастығы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он үшінші, он төртінші және он бесінші абзацтар мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ішкі істер министрі, Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, Ұлттық қауіпсіздік комитетінің Төрағасы, Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6302,130 +6610,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентінің жанынан Сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері жөніндегі комиссия құру туралы" Қазақстан Республикасы Президентінің 2002 жылғы 2 сәуірдегі № 839 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПYАЖ-ы, 2002 ж., № 10, 92-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері жөніндегі комиссия туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6456,110 +6764,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Комиссия құрамына лауазымы бойынша Қазақстан Республикасы Президенті Әкімшілігі Басшысының екі орынбасары, Қазақстан Республикасының Бас Прокуроры, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің төрағасы, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің төрағасы, Қазақстан Республикасының Ішкі істер министрі, Қазақстан Республикасының Әділет министрі, Қазақстан Республикасының Қаржы министрі, келісім бойынша – Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары, Қазақстан Республикасы Парламенті Мәжілісінің заңнама және сот-құқықтық реформа комитеттерінің төрағалары кіреді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазақстан Республикасының әскери қызметшілері, арнаулы мемлекеттік органдары, мемлекеттік фельдъегерлік қызметі мен прокуратура органдарының қызметкерлері лауазымдарының санаттары бойынша тізілімдерін бекіту туралы" Қазақстан Республикасы Президентінің 2004 жылғы 17 қаңтардағы № 1283қбп Жарлығына (Қазақстан Республикасының ПҮАЖ-ы, 2004 ж., № 19, 234-құжат): ("Қызмет бабында пайдалану үшін" белгісімен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Орталық мемлекеттік органдар мен облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары қызметінің тиімділігін жыл сайынғы бағалау жүйесі туралы" Қазақстан Республикасы Президентінің 2010 жылғы 19 наурыздағы № 954 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2010 ж., № 24, 173-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметінің тиімділігіне бағалау жүргізілетін орталық мемлекеттік органдардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6698,408 +7006,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасының құқық қорғау органдарындағы кадр саясатының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2013 жылғы 3 сәуірдегі № 537 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 24, 379-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасының құқық қорғау органдарындағы кадр саясаты мәселелері жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің төрағасы" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржы министрі" деген жол алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасының Терроризмге қарсы орталығы туралы ережені бекіту жөнінде" Қазақстан Республикасы Президентінің 2013 жылғы 24 маусымдағы № 588 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 39, 563-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Терроризмге қарсы орталығы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-тармақта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 17-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17-1) Қазақстан Республикасының Қаржылық мониторинг агенттігі төрағасының орынбасары;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасының дипломатиялық және қызметтік паспорттарын ресімдеу, беру, ауыстыру, тапсыру, алып қою, есепке алу, сақтау және жою қағидаларын және Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасының лауазымды адамдарының тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 13 қаңтардағы № 722 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 1, 2-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасы лауазымды адамдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының қызметтік паспорты берілетін адамдардың тізбесі" деген бөлімде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7148,420 +7456,420 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Аумақтық органдардың қызметкерлерін қоспағанда, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Мемлекеттік күзет қызметінің, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің), Қазақстан Республикасының Қаржылық мониторинг агенттігі экономикалық тергеп-тексеру қызметінің офицер атағы, сыныптық шені, біліктілік сыныбы бар және (немесе) құқық қорғау қызметін іске асыратын қызметкерлері.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің адамдарды мемлекетаралық іздестіру туралы шарты бойынша құзыретті мемлекеттік органдардың тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 21 қазандағы № 932 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 64, 580-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің адамдарды мемлекетаралық іздестіру туралы шарты бойынша құзыретті мемлекеттік органдардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Қазақстан Республикасының Қаржылық мониторинг агенттігі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімін бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 70-71, 520-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізілімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Мемлекеттік әкімшілік лауазымдар" деген тарауда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Б" корпусы" деген бөлімде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В санаттарының тобында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Парламенті палаталарының аппараттары, Қазақстан Республикасы Премьер-Министрінің Кеңсесі, Қазақстан Республикасының Жоғарғы Соты жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Сотының аппараты), Қазақстан Республикасы Конституциялық Кеңесінің аппараты, Қазақстан Республикасы Жоғары Сот Кеңесінің аппараты, Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясының аппараты, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бас прокуратурасы, Қазақстан Республикасының Қаржылық мониторинг агенттігі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В-3 санатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігi, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бас прокуратурасының басқармасының (қызметтің) басшысы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігi, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасының Қаржылық мониторинг агенттігі басқармасының (қызметтің) басшысы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С санаттарының тобында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С-О-3 санатында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7572,90 +7880,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) аумақтық органының басқарма басшысы" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің), Қазақстан Республикасы Қаржылық мониторинг агенттігінің аумақтық органының басқарма басшысы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің аумақтарында бірлескен жедел-тергеу топтарын құру тәртібі және олардың қызметі туралы келісімді орындауға жауапты Қазақстан Республикасының орталық құзыретті органын және құзыретті органдарын айқындау туралы" Қазақстан Республикасы Президентінің 2017 жылғы 1 маусымдағы № 486 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2017 ж., № 20, 154-құжат): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7686,206 +7994,206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасының Бас прокуратурасы – орталық құзыретті орган, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасы Қаржылық мониторинг агенттігінің Экономикалық тергеп-тексеру қызметі, Қазақстан Республикасының Ішкі істер министрлігі Келісімді орындауға жауапты құзыретті органдар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Президентінің жанынан Қазақстан Республикасында цифрландыруды енгізу мәселелері жөніндегі комиссия құру туралы" Қазақстан Республикасы Президентінің 2018 жылғы 10 қаңтардағы № 621 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z171" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасында цифрландыруды енгізу мәселелері жөніндегі комиссияның лауазымдық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Каспий теңізіндегі қауіпсіздік саласындағы ынтымақтастық туралы келісім бойынша Қазақстан Республикасының орталық құзыретті органдарын және уәкілетті органын белгілеу туралы" Қазақстан Республикасы Президентінің 2018 жылғы 19 ақпандағы № 639 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7898,470 +8206,470 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Терроризмге қарсы күрес:" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z176" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржы министрлігі;" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржылық мониторинг агенттігі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұйымдасқан қылмысқа қарсы күрес:" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржы министрлігі;" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Қаржылық мониторинг агенттігі;"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қарудың кез келген түрлерінің және оқ-дәрілердің, жарылғыш және уландырғыш заттардың, әскери техниканың заңсыз айналымына қарсы күрес" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z182" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Бас прокуратурасы;" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржылық мониторинг агенттігі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z184" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Есірткі құралдарының, психотроптық заттар мен олардың прекурсорларының заңсыз айналымына қарсы күрес:" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z185" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Бас прокуратурасы;" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z186" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржылық мониторинг агенттігі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кірістерді, оның ішінде қылмыстық жолмен алынған ақшалай қаражаттарды жылыстатушылыққа қарсы күрес:" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z188" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржы министрлігі;" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржылық мониторинг агенттігі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Контрабандаға қарсы күрес:" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржы министрлігі;" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Қаржылық мониторинг агенттігі;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z193" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Қазақстан Республикасынан Қылмыстық істер бойынша заттай дәлелдемелер болып табылатын есірткі құралдарын, психотроптық заттар мен олардың прекурсорларын, атыс қаруын, оның негізгі бөліктерін, оқ-дәрілерді, жарылғыш заттар мен жарғыш құрылғыларды беру тәртібі туралы хаттаманы іске асыру бойынша өкілеттіктерді жүзеге асыратын құзыретті органдарды белгілеу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 29 мамырдағы № 52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8374,110 +8682,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="171"/>
+    <w:bookmarkStart w:name="z195" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Бас прокуратурасы, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасының Мемлекеттік күзет қызметі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Қаржылық мониторинг агенттігінің Экономикалық тергеп-тексеру қызметі, Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының Ішкі істер министрлігі қылмыстық істер бойынша құқықтық көмек көрсету шеңберінде заттай дәлелдемелер бойынша Қазақстан Республикасынан Хаттаманы іске асыру бойынша өкілеттіктерді жүзеге асыратын құзыретті органдар болып белгіленсін.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z196" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z196" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің терроризмге және экстремизмнің өзге де зорлық-зомбылық көріністеріне қарсы күресті жүзеге асыратын құзыретті органдарды материалдық-техникалық қамтамасыз етудегі ынтымақтастығы туралы келісімін іске асыру жөніндегі құзыретті мемлекеттік органдарды айқындау туралы" Қазақстан Республикасы Президентінің 2019 жылғы 6 маусымдағы № 65 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8508,90 +8816,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық қауіпсіздік комитеті, Қазақстан Республикасы Мемлекеттік күзет қызметі, Қазақстан Республикасының Қаржылық мониторинг агенттігі, Қазақстан Республикасы Ішкі істер министрлігі, Қазақстан Республикасы Қорғаныс министрлігі, Қазақстан Республикасының Қаржы министрлігі, Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі Келісімнің ережелерін іске асыру жөніндегі құзыретті органдар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="173"/>
+    <w:bookmarkStart w:name="z198" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің ақпараттық технологиялар саласындағы қылмыстармен күрестегі ынтымақтастығы туралы келісім бойынша Қазақстан Республикасынан құзыретті органдарды айқындау туралы" Қазақстан Республикасы Президентінің 2020 жылғы 9 наурыздағы № 281 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2020 ж., № 9, 58-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8622,170 +8930,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ішкі істер министрлігі, Қазақстан Республикасының Бас прокуратурасы, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасы Қаржылық мониторинг агенттігінің Экономикалық тергеп-тексеру қызметі Келісім бойынша Қазақстан Республикасынан құзыретті органдар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="174"/>
+    <w:bookmarkStart w:name="z200" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңес туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 7, 66-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z201" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z201" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған өкіммен бекітілген Экономикалық ынтымақтастық және даму ұйымымен өзара іс-қимыл жөніндегі кеңестің лауазымдық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z202" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z202" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызметтің) төрағасы, төрағаның орынбасары" деген жолдан кейін мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z203" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z203" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Қаржылық мониторинг агенттігінің төрағасы, төрағаның орынбасары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8863,55 +9171,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9237,31 +9545,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>