--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdec92a" w14:textId="fdec92a">
+    <w:p w14:paraId="3a264d1" w14:textId="3a264d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -324,75 +324,137 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинағында жариялануға тиiс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 1) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
+        <w:t>
+      "Қазақстан Республикасының Президенті туралы" 1995 жылғы 26 желтоқсандағы Қазақстан Республикасы Конституциялық заңының 20-бабы 2-тармағының 1) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1126,100 +1188,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z210" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Агенттіктің облыстарда, республикалық маңызы бар қалаларда, астанада аумақтық органдары және мамандандырылған мемлекеттік мекемесі, сондай-ақ қарамағындағы ұйымдары бар;</w:t>
+      2. Агенттіктің астанада, облыстарда, республикалық маңызы бар қалаларда аумақтық органдары және мамандандырылған мемлекеттік мекемесі, сондай-ақ қарамағында ұйымдары бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 14.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 946</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z211" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1469,51 +1551,133 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Агенттікке кәсіпкерлік субъектілерімен агенттіктің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер Агенттікке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі. </w:t>
+      Егер Агенттікке заңдармен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z221" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Агенттіктің міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z222" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2319,51 +2483,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      7-2), 7-3) тармақшалармен толықтыру көзделген – ҚР Президентінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z242" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9171,55 +9335,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9545,31 +9709,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>