--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2414749" w14:textId="2414749">
+    <w:p w14:paraId="32edb5a" w14:textId="32edb5a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -579,158 +579,170 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жекелеген мемлекеттік саяси лауазымдарға қойылатын БІЛІКТІЛІК ТАЛАПТАРЫ</w:t>
+        <w:t xml:space="preserve"> Жекелеген мемлекеттік саяси лауазымдарға қойылатын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>БІЛІКТІЛІК ТАЛАПТАРЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі Аппараты Басшысының бірінші орынбасары, Үкіметтің Қазақстан Республикасының Парламентіндегі өкілі, Қазақстан Республикасы Үкіметінің Аппараты Басшысының орынбасарлары, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдар (Қазақстан Республикасының Президенті Әкімшілігін, Қазақстан Республикасының Ұлттық Банкін, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігін, құқық қорғау және арнаулы мемлекеттік органдарды қоспағанда) басшыларының бірінші орынбасарлары мен орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің бірінші орынбасарлары, орынбасарлары және аппараттарының басшылары, сондай-ақ облыстардың әкімшілік орталығы болып табылатын қалалардың, облыстық маңызы бар қалалардың, облыстар аудандарының және қалалардағы аудандардың әкімдері мемлекеттік саяси лауазымдарына (бұдан әрі – мемлекеттік саяси лауазымдар) орналасу үшін әзірленді және осы мемлекеттік саяси лауазымдарға орналасуға үміткер азаматтарға (бұдан әрі – кандидат) қойылады.</w:t>
+        <w:t>
+      1. Осы жекелеген мемлекеттік саяси лауазымдарға қойылатын біліктілік талаптары (бұдан әрі – біліктілік талаптары) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 17-бабының 2-тармағына сәйкес Қазақстан Республикасының Үкіметі Аппараты Басшысының бірінші орынбасары, Үкіметтің Қазақстан Республикасының Құрылтайындағы өкілі, Қазақстан Республикасы Үкіметінің Аппараты Басшысының орынбасарлары, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдар (Қазақстан Республикасының Президенті Әкімшілігін, Қазақстан Республикасының Ұлттық Банкін, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігін, құқық қорғау және арнаулы мемлекеттік органдарды қоспағанда) басшыларының бірінші орынбасарлары мен орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары, астана, облыстар, республикалық маңызы бар қалалар әкімдерінің бірінші орынбасарлары, орынбасарлары және аппараттарының басшылары, сондай-ақ облыстардың әкімшілік орталығы болып табылатын қалалардың, облыстық маңызы бар қалалардың, облыстар аудандарының және қалалардағы аудандардың әкімдері мемлекеттік саяси лауазымдарына (бұдан әрі – мемлекеттік саяси лауазымдар) орналасу үшін әзірленді және осы мемлекеттік саяси лауазымдарға орналасуға үміткер азаматтарға (бұдан әрі – кандидат) қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 05.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -854,51 +866,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдар басшыларының бірінші орынбасарлары мен орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары мемлекеттік саяси лауазымдарына орналасуға арналған білімі бойынша талаптарды Қазақстан Республикасы Президенті Әкімшілігімен келісу бойынша мемлекеттік саяси қызметшінің тікелей басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстар, республикалық маңызы бар қалалар, астана әкімдерінің, сондай-ақ облыстардың әкімшілік орталығы болып табылатын қалалардың әкімдерінің бірінші орынбасарлары, орынбасарлары және аппараттарының басшыларын мемлекеттік саяси лауазымдарына орналасуға арналған білімі бойынша талаптар міндеттерді (қызметтің функционалдық бағыттарын) бөлумен айқындалады.</w:t>
+      Астана, облыстар, республикалық маңызы бар қалалар әкімдерінің, сондай-ақ облыстардың әкімшілік орталығы болып табылатын қалалар әкімдерінің бірінші орынбасарлары, орынбасарлары және аппараттарының басшыларын мемлекеттік саяси лауазымдарына орналасуға арналған білімі бойынша талаптар міндеттерді (қызметтің функционалдық бағыттарын) бөлумен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саяси мемлекеттік лауазымдар үшін нақты салада кемінде он бес жыл практикалық жұмыс тәжірибесі болған кезде мамандығы бойынша жоғары білімнің болуы талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -958,51 +970,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 817</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1311,71 +1363,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасының Үкіметі Аппараты Басшысының бірінші орынбасары, Үкіметтің Қазақстан Республикасының Парламентіндегі өкілі, Қазақстан Республикасы Үкіметінің Аппараты Басшысының орынбасарлары, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдар (Қазақстан Республикасының Президенті Әкімшілігін, Қазақстан Республикасының Ұлттық Банкін, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігін, құқық қорғау және арнаулы мемлекеттік органдарды қоспағанда) басшыларының бірінші орынбасарлары мен орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары мемлекеттік саяси лауазымдарына орналасу үшін:</w:t>
+      6. Қазақстан Республикасының Үкіметі Аппараты Басшысының бірінші орынбасары, Үкіметтің Қазақстан Республикасының Құрылтайындағы өкілі, Қазақстан Республикасы Үкіметінің Аппараты Басшысының орынбасарлары, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдар (Қазақстан Республикасының Президенті Әкімшілігін, Қазақстан Республикасының Ұлттық Банкін, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігін, құқық қорғау және арнаулы мемлекеттік органдарды қоспағанда) басшыларының бірінші орынбасарлары мен орынбасарлары, Қазақстан Республикасының Үкіметі тағайындайтын министрлердің бірінші орынбасарлары мен орынбасарлары мемлекеттік саяси лауазымдарына орналасу үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кемінде жеті жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасы Парламенті депутатының мәртебесінде кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін саладағы бағытта кемінде төрт жыл жұмыс өтілі;</w:t>
+      1) кемінде жеті жыл жұмыс өтілі, оның ішінде қолданыстағы Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасының Құрылтайы депутатының мәртебесінде кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін саладағы бағытта кемінде төрт жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не кемінде жеті жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған "Б" корпусының А-1, В-2, С-2, D-2, С-О-2, D-О-2 санаттарынан төмен емес басшы лауазымдарда кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін саладағы бағытта кемінде төрт жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z57" w:id="21"/>
     <w:p>
@@ -1640,124 +1692,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Облыстар, республикалық маңызы бар қалалар, астана әкімдерінің бірінші орынбасарлары, орынбасарлары және аппараттарының басшылары, сондай-ақ облыстардың әкімшілік орталығы болып табылатын қалалардың әкімдері мемлекеттік саяси лауазымдарына орналасу үшін:</w:t>
+      7. Астана, облыстар, республикалық маңызы бар қалалар әкімдерінің бірінші орынбасарлары, орынбасарлары және аппараттарының басшылары, сондай-ақ облыстардың әкімшілік орталығы болып табылатын қалалардың әкімдері мемлекеттік саяси лауазымдарына орналасу үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кемінде алты жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасы Парламенті депутатының мәртебесінде кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін бағыттағы салада кемінде үш жыл жұмыс өтілі;</w:t>
+      1) кемінде алты жыл жұмыс өтілі, оның ішінде қолданыстағы Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасының Құрылтайы депутатының мәртебесінде кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін бағыттағы салада кемінде үш жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) не кемінде алты жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған "Б" корпусының А-1, В-2, С-2, D-2, С-О-2, D-О-2 санаттарынан, не орталық мемлекеттік органдардың департамент басшыларының орынбасарларынан, не орталық мемлекеттік органдардың және олардың ведомстволарының облыстардағы, республикалық маңызы бар қалалардағы, астанадағы аумақтық органдары мен бөлімшелері басшыларының орынбасарларынан төмен емес басшы лауазымдарда, не облыстар, республикалық маңызы бар қалалар, астана әкімдері аппараттарының құрылымдық бөлімшелері басшыларының лауазымдарында кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін бағытқа сәйкес келетін салада кемінде үш жыл жұмыс өтілі;</w:t>
+      2) не кемінде алты жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған "Б" корпусының А-1, В-2, С-2, D-2, С-О-2, D-О-2 санаттарынан төмен емес басшы лауазымдарда не орталық мемлекеттік органдардың департамент басшыларының орынбасарларынан не орталық мемлекеттік органдардың және олардың ведомстволарының астанадағы, облыстардағы, республикалық маңызы бар қалалардағы аумақтық органдары мен бөлімшелері басшыларының орынбасарларынан төмен емес лауазымдарда, не астана, облыстар, республикалық маңызы бар қалалар әкімдері аппараттарының құрылымдық бөлімшелері басшыларының лауазымдарында кемінде бір жыл жұмыс өтілі болған жағдайда, тиісті жетекшілік ететін бағытқа сәйкес келетін салада кемінде үш жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z58" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) не кемінде алты жыл жұмыс өтілі, оның ішінде орталық деңгейдегі құқық қорғау немесе арнайы мемлекеттік орган департаменті бастығының орынбасарынан төмен емес немесе Қарулы Күштер немесе әскери оқу орындарының әскери басқару органының жедел-тактикалық деңгейінен төмен емес басқарма бастығы лауазымдарында кемінде бір жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
@@ -2000,51 +2092,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2053,51 +2185,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Облыстық маңызы бар қалалардың (облыстың әкімшілік орталығы болып табылатын қалаларды қоспағанда), облыстар аудандарының және қалалардағы аудандардың әкімдері мемлекеттік саяси лауазымдарына орналасу үшін ұйымдық-өкімдік және әкімшілік-шаруашылық функцияларды орындауға байланысты лауазымдарда кемінде екі жыл жұмыс өтілінің болуы талап етіледі. Аталған лауазымдарға орналасу үшін сондай-ақ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кемінде бес жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында не Қазақстан Республикасы Парламентінің депутаты мәртебесінде, тұрақты негізде жұмыс істейтін облыс, республикалық маңызы бар қала, астана, облыстың ауданы мәслихатының депутаты мәртебесінде кемінде алты ай болған жағдайда, мемлекеттік қызметте кемінде екі жыл жұмыс өтілі;</w:t>
+      1) кемінде бес жыл жұмыс өтілі, оның ішінде қолданыстағы Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында не Қазақстан Республикасы Құрылтайының депутаты, тұрақты негізде жұмыс істейтін астана, облыс, республикалық маңызы бар қала, облыстың ауданы мәслихатының депутаты мәртебесінде кемінде алты ай болған жағдайда, мемлекеттік қызметте кемінде екі жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не кемінде бес жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған "Б" корпусының А-3, В-4 санаттарынан, сондай-ақ С-3, D-3, С-О-3, С-R-1, D-О-2, E-2, E-R-1 санаттарынан төмен емес басшы лауазымдарда кемінде бір жыл жұмыс өтілі болған жағдайда, мемлекеттік қызметте екі жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
@@ -2380,51 +2512,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Президентінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2446,55 +2618,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>